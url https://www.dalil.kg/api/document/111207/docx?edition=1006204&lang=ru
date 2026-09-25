--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -158,85 +158,85 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbt3ecffplpczoedjwkins">
+      <w:hyperlink w:history="1" r:id="rId1hpvy7llnylf-au-ujjvb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционный Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О военном положении" (Ведомости Жогорку Кенеша Кыргызской Республики, 2009 г., № 4, ст.371) следующие дополнения и изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. В </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmrexaih9tjgxnknm822da">
+      <w:hyperlink w:history="1" r:id="rIdjhmqf6ajiisnhuufwvaaa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -282,133 +282,133 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"Силы и средства территориальной обороны - резервные формирования, соединения, части, учреждения Вооруженных Сил Кыргызской Республики, других воинских формирований и правоохранительных органов Кыргызской Республики, другие государственные органы, органы местного самоуправления, предназначенные для защиты населения, объектов и коммуникаций на территории Кыргызской Республики от действий противника, диверсионных или террористических актов, а также для введения и поддержания режима военного положения.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Часть 3 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdefn_gdt-1994_silp5c9r">
+      <w:hyperlink w:history="1" r:id="rId71-wqgufuzd99sp5sikky">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"Государственные органы, Вооруженные Силы Кыргызской Республики и другие воинские формирования Кыргызской Республики в соответствии с полномочиями, предоставленными им настоящим конституционным Законом и иными нормативными правовыми актами Кыргызской Республики, в период действия военного положения отражают агрессию, обеспечивают общественный порядок, выполняют мероприятия по гражданской защите и территориальной обороне, а также выполняют другие задачи в области обороны.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Часть 3 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdraulbrb9kddnjmgjcs5ze">
+      <w:hyperlink w:history="1" r:id="rIdo36o7-q_veztkfydwvvmx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слов "Вооруженных Сил Кыргызской Республики" дополнить словами ", других воинских формирований".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. В </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdetuxoppzja4po3ewighhz">
+      <w:hyperlink w:history="1" r:id="rIdhrpejfg-4pyhh4cha770r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -426,99 +426,99 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в пункте 6 слова "обеспечению военного положения" заменить словами "обеспечению режима военного положения".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Абзац первый </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6nyywepwgjmqaduni5tm4">
+      <w:hyperlink w:history="1" r:id="rId7wjmeyrj_maafsbkb3jlj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"Президент Кыргызской Республики, как Главнокомандующий Вооруженными Силами Кыргызской Республики, с введением военного положения руководит обороной Кыргызской Республики и в период военного положения:".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. В </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0k0ubdqbg6himafmvjnbr">
+      <w:hyperlink w:history="1" r:id="rIdd_whoqos5i_gdmb2sg2tr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -550,135 +550,135 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"10) определяет порядок организации территориальной обороны и гражданской защиты;".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. В части 3 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7bdi0pnrzt5iqqama-4zf">
+      <w:hyperlink w:history="1" r:id="rIdvc790eqtl57q_ulbd3pka">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "Главный штаб" заменить словами "Генеральный штаб".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhfildjlqahn-o9lx6vrxk">
+      <w:hyperlink w:history="1" r:id="rIdheaom1avfkyqmsjwkxrrq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционный Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О чрезвычайном положении" (Ведомости Жогорку Кенеша Кыргызской Республики, 1999 г., № 2, ст.81) следующие дополнения и изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. В </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6tlanbbrjt9vpgz6mnmxk">
+      <w:hyperlink w:history="1" r:id="rId5gcclzlmzwgwldzey1ju6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -724,85 +724,85 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"Кризисная ситуация - совокупность факторов (обстоятельств) биологического (эпидемии, эпизоотии, эпифитотии), социального (вооруженный мятеж, межэтнические конфликты, массовые беспорядки, сопряженные с насилием и угрозой жизни людей, вооруженный захват и блокирование дорог республиканского значения и стратегических объектов, включая их повреждение) и природно-техногенного (стихийные бедствия, разрушения) характера, представляющих непосредственную угрозу конституционному строю, жизненно важным интересам личности, общества, нормальному режиму работы государственных органов и органов местного самоуправления.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidydqmlanr_w7rflcmpcv">
+      <w:hyperlink w:history="1" r:id="rIddi6i-wes3uvluvbx5jtgr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статью 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj-kfo6bsfos7ctu97ndr0">
+      <w:hyperlink w:history="1" r:id="rIdi_ccqkc8902f60ro7w6jc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Чрезвычайное положение в Кыргызской Республике вводится при возникновении кризисных ситуаций, устранение которых невозможно без применения чрезвычайных мер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -834,51 +834,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) природно-техногенного характера: стихийные бедствия, разрушения, если они представляют непосредственную угрозу конституционному строю, жизненно важным интересам личности, общества, нормальному режиму работы государственных органов и органов местного самоуправления.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjtfyi_bhshqajde8vqdpj">
+      <w:hyperlink w:history="1" r:id="rIdx8pugtayv1vc61dca9xvj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статью 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить частями 2 и 3 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -896,51 +896,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При введении чрезвычайного положения или увеличении масштабов кризисных ситуаций, обусловленных биологическими, социальными и природно-техногенными факторами, при которых силы и средства правоохранительных органов и органов гражданской защиты недостаточны для их локализации и разрешения, Генеральный штаб Вооруженных Сил Кыргызской Республики является органом оперативного управления и координации сил и средств привлекаемых на это соединений и частей Вооруженных Сил Кыргызской Республики, органов внутренних дел, национальной безопасности, гражданской защиты, других государственных органов Кыргызской Республики и органов местного самоуправления.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2ym1bafbxjybnpd6gkney">
+      <w:hyperlink w:history="1" r:id="rIdqpixl2scj_ewjxbgft5cd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статью 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить частью 1 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1098,69 +1098,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdbyn7zjo_mnipbn51gllqb">
+    <w:hyperlink w:history="1" r:id="rIdfja1gkf2to-xugwvd0a-k">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/111207</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdfekw5ry1-a8qwic8mwr65">
+    <w:hyperlink w:history="1" r:id="rId2aqevuvipym7j4yv3xqzs">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1303,57 +1303,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdbt3ecffplpczoedjwkins" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202647" TargetMode="External"/><Relationship Id="rIdmrexaih9tjgxnknm822da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202647#st_1" TargetMode="External"/><Relationship Id="rIdefn_gdt-1994_silp5c9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202647#st_4" TargetMode="External"/><Relationship Id="rIdraulbrb9kddnjmgjcs5ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202647#st_5" TargetMode="External"/><Relationship Id="rIdetuxoppzja4po3ewighhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202647#st_9" TargetMode="External"/><Relationship Id="rId6nyywepwgjmqaduni5tm4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202647#st_9" TargetMode="External"/><Relationship Id="rId0k0ubdqbg6himafmvjnbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202647#st_11" TargetMode="External"/><Relationship Id="rId7bdi0pnrzt5iqqama-4zf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202647#st_12" TargetMode="External"/><Relationship Id="rIdhfildjlqahn-o9lx6vrxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/142" TargetMode="External"/><Relationship Id="rId6tlanbbrjt9vpgz6mnmxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/142#st_1" TargetMode="External"/><Relationship Id="rIdidydqmlanr_w7rflcmpcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/142#st_3" TargetMode="External"/><Relationship Id="rIdj-kfo6bsfos7ctu97ndr0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/142#st_3" TargetMode="External"/><Relationship Id="rIdjtfyi_bhshqajde8vqdpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/142#st_4" TargetMode="External"/><Relationship Id="rId2ym1bafbxjybnpd6gkney" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/142#st_15" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1hpvy7llnylf-au-ujjvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202647" TargetMode="External"/><Relationship Id="rIdjhmqf6ajiisnhuufwvaaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202647#st_1" TargetMode="External"/><Relationship Id="rId71-wqgufuzd99sp5sikky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202647#st_4" TargetMode="External"/><Relationship Id="rIdo36o7-q_veztkfydwvvmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202647#st_5" TargetMode="External"/><Relationship Id="rIdhrpejfg-4pyhh4cha770r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202647#st_9" TargetMode="External"/><Relationship Id="rId7wjmeyrj_maafsbkb3jlj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202647#st_9" TargetMode="External"/><Relationship Id="rIdd_whoqos5i_gdmb2sg2tr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202647#st_11" TargetMode="External"/><Relationship Id="rIdvc790eqtl57q_ulbd3pka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202647#st_12" TargetMode="External"/><Relationship Id="rIdheaom1avfkyqmsjwkxrrq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/142" TargetMode="External"/><Relationship Id="rId5gcclzlmzwgwldzey1ju6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/142#st_1" TargetMode="External"/><Relationship Id="rIddi6i-wes3uvluvbx5jtgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/142#st_3" TargetMode="External"/><Relationship Id="rIdi_ccqkc8902f60ro7w6jc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/142#st_3" TargetMode="External"/><Relationship Id="rIdx8pugtayv1vc61dca9xvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/142#st_4" TargetMode="External"/><Relationship Id="rIdqpixl2scj_ewjxbgft5cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/142#st_15" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdbyn7zjo_mnipbn51gllqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111207" TargetMode="External"/><Relationship Id="rIdfekw5ry1-a8qwic8mwr65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdfja1gkf2to-xugwvd0a-k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111207" TargetMode="External"/><Relationship Id="rId2aqevuvipym7j4yv3xqzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>