--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -146,75 +146,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О республиканском бюджете Кыргызской Республики на 2020 год и прогнозе на 2021-2022 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt7m3dfdhxzvndelz3x5aj">
+      <w:hyperlink w:history="1" r:id="rId3wceejspk_k8eoks6qlvc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 июня 2020 года № 60</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2dmgtbg9i0wgx7mhmdngh">
+      <w:hyperlink w:history="1" r:id="rIdziygh_ckyzgrps8iu6bfv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">31 декабря 2020 года № 14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -273,75 +273,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Направить на покрытие предельного размера дефицита республиканского бюджета Кыргызской Республики на 2020 год средства внешних и внутренних источников финансирования в сумме 29 764 035,7 тыс. сомов согласно приложению 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmebzb-e5mivysa4m5sf7k">
+      <w:hyperlink w:history="1" r:id="rIda8zl7cwlz2o5mwbuxjyt2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 июня 2020 года № 60</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdetf57n_wnctb0bsytezcu">
+      <w:hyperlink w:history="1" r:id="rIdge_lgxoixytnjx_3v0u4d">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">31 декабря 2020 года № 14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -601,75 +601,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Средства, полученные вследствие экономии при проведении тендеров, должны быть направлены на последующие объекты капитального строительства соответствующего органа местного самоуправления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqm8rxutpnvev79ddsqnca">
+      <w:hyperlink w:history="1" r:id="rId8ba6bzxhaxzelr14tdd9u">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 июня 2020 года № 60</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyaakjmtyoidtu94rmmsjd">
+      <w:hyperlink w:history="1" r:id="rIdo7nwqr4hoksmeejujoq32">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">31 декабря 2020 года № 14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1297,86 +1297,86 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Взыскать в соответствующие бюджеты средства республиканского бюджета Кыргызской Республики, в том числе средства, аккумулируемые на специальных счетах, использованные бюджетными учреждениями, хозяйствующими субъектами и органами местного самоуправления не по целевому назначению, а также зачисленные на специальные счета с нарушением </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo9s0bd5mw4-ua3y8zfwbr">
+      <w:hyperlink w:history="1" r:id="rIdb6p1jmd6vnd-05ea4x_t7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 105</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Государственным органам и органам местного самоуправления, а также учреждениям, созданным государственными органами и органами местного самоуправления, закрыть все счета вне системы казначейства, за исключением учреждений, предусмотренных частью 4 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdloxidgqwn876754evanm7">
+      <w:hyperlink w:history="1" r:id="rIderfeka2ttgboo_felsaym">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 105</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Кыргызской Республики, бюджетных учреждений, расположенных за пределами Кыргызской Республики, и Республиканского учреждения протезно-ортопедических изделий Министерства труда и социального развития Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1384,51 +1384,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При нарушении указанных норм руководители бюджетных учреждений будут нести ответственность в соответствии с законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdneq5e3pqxcxwc9jms6els">
+      <w:hyperlink w:history="1" r:id="rIdml7vuiapwte5fiki6q3il">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 июня 2020 года № 60</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1697,51 +1697,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратила силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzgjgojusxk_yk1i7806w1">
+      <w:hyperlink w:history="1" r:id="rIdkvuixxhrqeekwoptdo5kh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР от 31 декабря 2020 года № 14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1972,69 +1972,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdec4gnblgul71oahqsyo3e">
+    <w:hyperlink w:history="1" r:id="rIdr-yqusjywvg13xyauiymp">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/112001</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdyarywkoke7qcyakd4l57y">
+    <w:hyperlink w:history="1" r:id="rIdj0mthewxtixyhduzmjjx6">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2177,57 +2177,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdt7m3dfdhxzvndelz3x5aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112073" TargetMode="External"/><Relationship Id="rId2dmgtbg9i0wgx7mhmdngh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112160" TargetMode="External"/><Relationship Id="rIdmebzb-e5mivysa4m5sf7k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112073" TargetMode="External"/><Relationship Id="rIdetf57n_wnctb0bsytezcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112160" TargetMode="External"/><Relationship Id="rIdqm8rxutpnvev79ddsqnca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112073" TargetMode="External"/><Relationship Id="rIdyaakjmtyoidtu94rmmsjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112160" TargetMode="External"/><Relationship Id="rIdo9s0bd5mw4-ua3y8zfwbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_105" TargetMode="External"/><Relationship Id="rIdloxidgqwn876754evanm7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_105" TargetMode="External"/><Relationship Id="rIdneq5e3pqxcxwc9jms6els" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112073" TargetMode="External"/><Relationship Id="rIdzgjgojusxk_yk1i7806w1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112160" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3wceejspk_k8eoks6qlvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112073" TargetMode="External"/><Relationship Id="rIdziygh_ckyzgrps8iu6bfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112160" TargetMode="External"/><Relationship Id="rIda8zl7cwlz2o5mwbuxjyt2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112073" TargetMode="External"/><Relationship Id="rIdge_lgxoixytnjx_3v0u4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112160" TargetMode="External"/><Relationship Id="rId8ba6bzxhaxzelr14tdd9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112073" TargetMode="External"/><Relationship Id="rIdo7nwqr4hoksmeejujoq32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112160" TargetMode="External"/><Relationship Id="rIdb6p1jmd6vnd-05ea4x_t7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_105" TargetMode="External"/><Relationship Id="rIderfeka2ttgboo_felsaym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338#st_105" TargetMode="External"/><Relationship Id="rIdml7vuiapwte5fiki6q3il" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112073" TargetMode="External"/><Relationship Id="rIdkvuixxhrqeekwoptdo5kh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112160" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdec4gnblgul71oahqsyo3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112001" TargetMode="External"/><Relationship Id="rIdyarywkoke7qcyakd4l57y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdr-yqusjywvg13xyauiymp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112001" TargetMode="External"/><Relationship Id="rIdj0mthewxtixyhduzmjjx6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>