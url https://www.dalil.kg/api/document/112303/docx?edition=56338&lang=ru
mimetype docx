--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -192,385 +192,385 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnmocpyutmrv4wbrjpm3zp">
+      <w:hyperlink w:history="1" r:id="rIdnwqhttqyw2kmvfd4bk-ff">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 января 2022 года  №4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdayhthdpdhmawnzm1qzzpw">
+      <w:hyperlink w:history="1" r:id="rId3ot4-wokos6wmosjx8e3s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 июня 2022 года № 41</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkma0ch4iks_wlrsv0lh8f">
+      <w:hyperlink w:history="1" r:id="rIdrrtgyun0cujupkullgknk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 января 2023 года </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> 14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId521x0gmko_1mg1wwcxgfb">
+      <w:hyperlink w:history="1" r:id="rId7mwdfki7fttvnk0ztjqse">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 октября 2023 года № 190</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0sm6hqnowdmr2knrvuwvj">
+      <w:hyperlink w:history="1" r:id="rIdbgrtg0be65bvoqimahsri">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7 февраля 2024 года № 39</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds-5bka-e90r3jgr0zwuvv">
+      <w:hyperlink w:history="1" r:id="rIdknyhl4lgzwiz1-ix0sjv3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 июля 2024 года № 152</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn5tsq2_-1qbmw0-2bwpac">
+      <w:hyperlink w:history="1" r:id="rIdgdlfbc9cov0a7df7sdqu5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 июля 2024 года № 156</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8oih1nolxv26vzoyrrekn">
+      <w:hyperlink w:history="1" r:id="rIdss0trlu1asujrdfmx7gyi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">31 декабря 2024 года № 209</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5rf-bsid3ppfb1u_9k6ix">
+      <w:hyperlink w:history="1" r:id="rIdktgwnre294sfq5pk1oaov">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 января 2025 года № 27, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdhj4ve1tu0ci9ou2ori5gn">
+      <w:hyperlink w:history="1" r:id="rIdpoyaddpk7vleqwqygznp9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 апреля 2025 года </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№ </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">78</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfllrzfwyxfbn3rckvfv_f">
+      <w:hyperlink w:history="1" r:id="rIdwp7lgrlykmo22tk6gjkku">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 июля 2025 года № 141</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpnb1gtkvoggpc0o9ydv-s">
+      <w:hyperlink w:history="1" r:id="rId0exvjp4rumblgyka1nw76">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">14 апреля 2026 года № 48</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo8codbdzc65kh61lqqiuu">
+      <w:hyperlink w:history="1" r:id="rId9f99vo3pynfyuzzg1fsll">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 июня 2026 года № 95,</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIds37wxmgicm9l4xz8wwis5">
+      <w:hyperlink w:history="1" r:id="rIdnzr3ovw_zbfeosiutaqnp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июля 2026 года № 114</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -776,51 +776,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Реализация настоящего Закона подлежит мониторингу, порядок проведения которого определяется Президентом Кыргызской Республики (далее - Президент).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">( В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzo9ldmgynbivhfo5k7kdk">
+      <w:hyperlink w:history="1" r:id="rIdkaxvsxa0wdse9dsie2swr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 января 2025 года № 27</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -938,71 +938,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">государственная гражданская служба</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - вид государственной службы, представляющий собой профессиональную служебную деятельность граждан Кыргызской Республики в государственных органах по осуществлению на постоянной основе задач, функций и властных полномочий, определенных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId30pmzntbskhqtnbzjynd0">
+      <w:hyperlink w:history="1" r:id="rIdtshksxedwtjseyjdlf-yx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики (далее - </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcau7zasshqja2mco8zht8">
+      <w:hyperlink w:history="1" r:id="rIdpmp3hq_tne8za5on4rza5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституция</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) и иными нормативными правовыми актами Кыргызской Республики (далее - нормативные правовые акты);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1021,51 +1021,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">муниципальная служ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ба</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - профессиональная служебная деятельность граждан Кыргызской Республики в органах местного самоуправления по осуществлению на постоянной основе задач, функций и властных полномочий, определенных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdooouv7rfpjkswffh9zusa">
+      <w:hyperlink w:history="1" r:id="rIdeufbbqhda_gxku9nnmnwr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и иными нормативными правовыми актами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1255,51 +1255,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">государственный орган </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- орган, учрежденный на постоянной основе в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgbhyxvn2zjwlkklfnirdh">
+      <w:hyperlink w:history="1" r:id="rIdmbetkfbudlcrdavxnx0ci">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и иными нормативными правовыми актами,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1316,51 +1316,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">орган местного самоуправления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - орган, учрежденный на постоянной основе в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeqt5ze0abj7whcsbcycc2">
+      <w:hyperlink w:history="1" r:id="rIded-sp0v8s4q7asf-bugir">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и иными нормативными правовыми актами, уполномоченный осуществлять представительные или исполнительные функции и полномочия в границах соответствующей административно-территориальной единицы, принимать обязательные для исполнения решения по вопросам местного значения, выполнения делегированных государственных полномочий и обеспечивать их реализацию, финансируемый из местного бюджета;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1369,51 +1369,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">государственная должность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - должность, предусмотренная </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqhqwzibgiidhehaxnec7d">
+      <w:hyperlink w:history="1" r:id="rIdy3gg07spmcmubr8ea1qqh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и иными нормативными правовыми актами, либо должность, учрежденная в установленном законодательством Кыргызской Республики (далее - законодательство) порядке как штатная единица государственного органа с определенным для занимающего ее лица кругом обязанностей по исполнению и обеспечению полномочий данного органа. Государственные должности подразделяются на политические, специальные и административные;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1422,51 +1422,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">политическая государственная должность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - должность, в процессе замещения которой лицо осуществляет властные полномочия и принимает политикоопределяющие решения, ориентированные на проведение в жизнь политических программ и проектов, несет ответственность за реализацию поставленных политических целей и задач в рамках полномочий, установленных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9fjyjvuyvnhltqup1xlpf">
+      <w:hyperlink w:history="1" r:id="rIdounfhtldxcuvr-t7onr9k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и иными нормативными правовыми актами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1557,51 +1557,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">муниципальная должность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - должность, предусмотренная </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcnztyxgksxy6a3ddsnaot">
+      <w:hyperlink w:history="1" r:id="rIdcr3vrepmyyppdttskqzfz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и иными нормативными правовыми актами, либо должность, учрежденная для органов местного самоуправления в установленном законодательством порядке как штатная единица органа местного самоуправления с определенным для занимающего лица кругом обязанностей по исполнению и обеспечению полномочий данного органа. Муниципальные должности подразделяются на политические и административные;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1610,51 +1610,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">16) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">политическая муниципальная должность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - должность депутата местного кенеша, главы исполнительного органа местного самоуправления, осуществляющих властные полномочия и принимающих политикоопределяющие решения, ориентированные на проведение в жизнь политических программ и проектов, которые несут ответственность за реализацию поставленных политических целей на соответствующей административно-территориальной единице перед местным сообществом в рамках полномочий, установленных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddcm_ja_5fz7flj_zvmoxy">
+      <w:hyperlink w:history="1" r:id="rId2hwnqiijssuyfz2kv3uxb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и иными нормативными правовыми актами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1858,51 +1858,51 @@
         </w:rPr>
         <w:t xml:space="preserve">повышение квалификации служащих</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - обучение, осуществляемое в целях обновления теоретических и практических знаний, умений и навыков в сфере деятельности служащих для эффективного выполнения ими своих должностных обязанностей, освоения дополнительных профессиональных образовательных программ, в том числе с учетом международных требований и стандартов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdto9ofigonullagimzo1te">
+      <w:hyperlink w:history="1" r:id="rIdc85keftluha2kwcg0s3f_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 июля 2024 года № 156</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2441,51 +2441,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Руководитель уполномоченного государственного органа имеет право участвовать в заседаниях Жогорку Кенеша, Кабинета Министров и других государственных органов и органов местного самоуправления по вопросам, входящим в компетенцию уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxozdueqpavevjddfzwbqc">
+      <w:hyperlink w:history="1" r:id="rId7fhikln_5fa0wusv9iyef">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 июля 2024 года № 156</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2547,51 +2547,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Наименование, структура и штатная численность службы управления персоналом определяется руководителем государственного органа, органа местного самоуправления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiqgfi63e45u3lym2ulfka">
+      <w:hyperlink w:history="1" r:id="rIdrrdh1bdz0lhgmud-zqhcm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 июля 2024 года № 156</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3092,51 +3092,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Руководители государственных органов и органов местного самоуправления утверждают квалификационные требования по каждой административной должности по согласованию с уполномоченным государственным органом на основе типовых квалификационных требований, утверждаемых Кабинетом Министров Кыргызской Республики (далее - Кабинет Министров).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">См.: Типовые квалификационные требования к группам административных должностей государственной гражданской службы и муниципальной службы (к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo2fkcyjnvip7drczmthb_">
+      <w:hyperlink w:history="1" r:id="rIdjnd-m8nmdnm6iqzxgcdvv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 4 апреля 2022 года № 189)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3158,91 +3158,91 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Порядок исчисления стажа для поступления на государственную службу и муниципальную службу определяется Президентом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk_cyvq2fkugxt-d2j4e7o">
+      <w:hyperlink w:history="1" r:id="rIdmwtqcx5awunk8yx-qjodn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7 февраля 2024 года № 39</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-de_lhmxxjkqpencvkfmm">
+      <w:hyperlink w:history="1" r:id="rIdj3k20mdrlarkubamwz1yf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 июля 2024 года № 156</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjphskiov2xndp9klblrfr">
+      <w:hyperlink w:history="1" r:id="rIdj4jiqj2nh9iwyqptcum9p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 июля 2025 года № 141</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3681,51 +3681,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Организация карьерного планирования обеспечивается функционированием резерва кадров государственной гражданской службы и муниципальной службы, соблюдением процедуры проведения конкурсного отбора, оценки, системы ротации, повышения квалификации служащего, материальной и нематериальной мотивации служащего.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdia9x_-gsmbm-4bwvkwnap">
+      <w:hyperlink w:history="1" r:id="rIdj3lmuo5hvpabjuif-cj9b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 июля 2024 года № 156</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3990,121 +3990,121 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Порядок проведения открытого конкурса для включения в резерв кадров, его формирования, в том числе во внеконкурсном порядке, и функционирования определяется Президентом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtepulxgkopjslxx-dcod6">
+      <w:hyperlink w:history="1" r:id="rIdfnc0i8pz2va-ir1e3jpmb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 апреля 2025 года № 78</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdatsys-ty8revve6j6o_iv">
+      <w:hyperlink w:history="1" r:id="rIdz7ljdnwwdrztuxgwwy09k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 июля 2025 года № 141</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgnglfk-fp78vlrmbp6n8p">
+      <w:hyperlink w:history="1" r:id="rIdgkiahnavbn03tsllaqpkb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">14 апреля 2026 года № 48</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> , </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkl25mfrwbyiptmbtf0fi-">
+      <w:hyperlink w:history="1" r:id="rIdn9lblzzugni2bl_jlu-2e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 июня 2026 года № 95</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4144,51 +4144,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Оценка деятельности служащих представляет собой определение степени результативности выполнения должностных обязанностей в соответствии с целями и задачами государственного органа, органа местного самоуправления и перспектив карьерного роста.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. (Утратила силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgdvzejmpagqc9we1o_5z1">
+      <w:hyperlink w:history="1" r:id="rIdry3_usq-i5c3982oveyjl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР от 10 июля 2025 года № 141)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4196,71 +4196,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Порядок проведения оценки определяется Президентом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlh9xldjlbv4k8vwk89gvf">
+      <w:hyperlink w:history="1" r:id="rIduxu0i6ibo-9-ckcbftcme">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 июля 2024 года № 156</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlb6tyggf_4yzi_lfhvvle">
+      <w:hyperlink w:history="1" r:id="rIdlg5vw6-dfd_bb5s8kxs-f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 июля 2025 года № 141</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -4522,51 +4522,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) имеющее гражданство другого государства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj5gxjlxsw7qlmu07nlwq0">
+      <w:hyperlink w:history="1" r:id="rIdrql_a5jzupnupq453_apz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4643,51 +4643,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) на уважение личного достоинства, справедливое и уважительное отношение к себе со стороны руководителей, коллег и граждан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) в объеме установленных полномочий требовать исполнения соответствующими государственными органами, органами местного самоуправления и их должностными лицами, физическими и юридическими лицами </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgm_mputsztga7j6jdiusy">
+      <w:hyperlink w:history="1" r:id="rIdfbbpcutq-ktkuyyb3r4a_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и иных нормативных правовых актов, а также решений, принятых служащим в пределах своих должностных полномочий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -4920,51 +4920,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">18) на занятие образовательной, экспертной, научной и иной творческой деятельностью в соответствующей профессиональной сфере, а также индивидуальной трудовой деятельностью согласно перечню видов деятельности, определяемому Кабинетом Министров Кыргызской Республики, дополнительно оплачиваемых из средств, не запрещенных законодательством, по согласованию с руководителем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Абзац 2 утратил силу в соответствии с Законом КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcdszheecnb5kceoo56krl">
+      <w:hyperlink w:history="1" r:id="rIdomzgmfhqzn0uialgbgh7n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7 февраля 2024 года № 39</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5083,89 +5083,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Руководители государственных органов и органов местного самоуправления обязаны обеспечивать реализацию прав служащего, предусмотренных настоящим Законом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmyxzyjodwxzwazpqydced">
+      <w:hyperlink w:history="1" r:id="rIdvfjqxpqwmbycvq26suqfg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 января 2022 года</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdho0dat71db39eh2jqvgxj">
+      <w:hyperlink w:history="1" r:id="rIdoxlygdmo5-2pl23puvwhy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvx-3uud5lpfmgtrbgwvwe">
+      <w:hyperlink w:history="1" r:id="rIdaznvgqfpw_9mt6txu2ogf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7 февраля 2024 года № 39</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5232,51 +5232,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Служащий обязан:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) добросовестно исполнять служебный долг и должностные полномочия, решения соответствующих государственных органов и органов местного самоуправления, издаваемые в пределах их полномочий, руководствуясь </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkftn_jqbdtrffeuhmwekw">
+      <w:hyperlink w:history="1" r:id="rIdd7uqtrqn8xqkit1cwxs95">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и иными нормативными правовыми актами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -6014,93 +6014,93 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Служащий, имеющий гражданство другого государства, не может занимать должности в государственных органах и органах местного самоуправления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdregqvf_vwg1rqohuwveuh">
+      <w:hyperlink w:history="1" r:id="rIdvzdcg5nkvkeclh91pq9vj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 июня 2022 года № 41</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7 февраля 2024 года № 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnfc8pu7e2lcotvewszbyk">
+      <w:hyperlink w:history="1" r:id="rId2oipe2fsheedcp7kj94ul">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">31 декабря 2024 года № 209</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -6356,119 +6356,119 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Порядок прохождения испытательного срока, процедуры проведения собеседования и принятия решения о соответствии или несоответствии занимаемой должности служащего, завершившего испытательный срок, определяется Президентом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbzbgw7wck0ctnxr3fuaqk">
+      <w:hyperlink w:history="1" r:id="rId0oowx4w5u_i4snmggvdlr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 апреля 2025 года </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">N</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn-imzf-0pkz9t0y932luo">
+      <w:hyperlink w:history="1" r:id="rIdlrwtfctvqdxucwigawp0y">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 июня 2026 года № 95</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxioemsdtrfdpafqttob96">
+      <w:hyperlink w:history="1" r:id="rId1759wujimewl1ximag-9k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июля 2026 года № 114</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6588,75 +6588,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. В министерствах допускается замещение вакантных должностей государственной гражданской службы в особом (внеконкурсном) порядке в количестве, не превышающем десяти процентов от установленной штатной численности центрального аппарата министерства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhwz4eij47yxu69gpovctc">
+      <w:hyperlink w:history="1" r:id="rIdydk2wbcebsaqrrubbflbn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 июля 2025 года № 141</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlsemvmxukqc49txncgtd8">
+      <w:hyperlink w:history="1" r:id="rIdhfuu-kvgyiac7zrti0n6z">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 июля 2026 года № 114</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7455,51 +7455,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Порядок ротации служащих определяется Президентом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzzfddoa8xuwtxwsycxga0">
+      <w:hyperlink w:history="1" r:id="rIdz-tsyqjaj8ei9qxrovkd7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 июля 2024 года № 152</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7611,51 +7611,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Порядок начисления заработной платы, размеры должностного оклада, надбавок и компенсационных сумм определяются Президентом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. (Утратила силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5ufbcdr_na3bd7nmmwf_f">
+      <w:hyperlink w:history="1" r:id="rIdryb2e5nris6qkjqjy6eow">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР от 30 июля 2024 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7734,123 +7734,123 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Период работы должностных лиц и сотрудников Евразийской экономической комиссии засчитывается в стаж государственной службы и муниципальной службы. При этом перечень соответствия должностей должностных лиц и сотрудников Евразийской экономической комиссии с должностями государственной службы и муниципальной службы определяется Кабинетом Министров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh3px27-mcgd5c9ptrx5u9">
+      <w:hyperlink w:history="1" r:id="rIdfqre6b9sqbk5j2gz_n4qj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 января 2023 года </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> 14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhavsaukef_vomhjj4eapx">
+      <w:hyperlink w:history="1" r:id="rIdgmefksbniz1ed6dfkevwb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 июля 2024 года № 152</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-wwlowci679wfgopmtinr">
+      <w:hyperlink w:history="1" r:id="rIdujtnrx4o1vladb_4qzwkd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 июля 2024 года № 156</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8428,51 +8428,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) если в совершенном проступке обнаруживаются признаки состава уголовного преступления с передачей материалов в соответствующий государственный орган.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId620mczt6dvkutpcpbszhy">
+      <w:hyperlink w:history="1" r:id="rIdp-lw2wc_sz_q_u5fyvbbt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 июля 2025 года № 141</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9044,51 +9044,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. В отдельных случаях служащему, по его письменному заявлению, в соответствии с трудовым законодательством руководителем государственного органа, органа местного самоуправления может быть предоставлен отпуск без сохранения заработной платы, продолжительность которого определяется по соглашению между служащим и руководителем государственного органа, органа местного самоуправления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbym9nwgpyx9i7usp5nvuo">
+      <w:hyperlink w:history="1" r:id="rIdb-rcl1ppnogoyahvosurv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 января 2023 года </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№</w:t>
         </w:r>
         <w:r>
@@ -9292,51 +9292,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Перечень профессиональных болезней определяется Кабинетом Министров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdasel_mfqtlifpy2j9upfj">
+      <w:hyperlink w:history="1" r:id="rId1oe3__6sf2txzl1ljgml6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 октября 2023 года № 190</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9470,51 +9470,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Служащие, уволенные со службы по основаниям, предусмотренным настоящей статьей, включаются в резерв кадров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdldwtdkmp0yiwztxecm4uz">
+      <w:hyperlink w:history="1" r:id="rId48nscpd4gacl47bhd93y6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 июля 2024 года № 152</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10166,51 +10166,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Реестр лиц, уволенных с государственной гражданской службы и муниципальной службы по отрицательным основаниям, содержит персональные сведения о служащих, освобожденных от занимаемых должностей по основаниям, предусмотренным пунктами 5-7 части 1 статьи </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdboziil0ahth1brcflisuy">
+      <w:hyperlink w:history="1" r:id="rIdkaf-fz8t2_1paclml5xmx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">37</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -10880,51 +10880,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ж) организация или участие в забастовках, митингах или других действиях, препятствующих функционированию государственных органов или органов местного самоуправления;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) установления факта несоблюдения предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdijsa3jj4fuhlqw6pvgdvg">
+      <w:hyperlink w:history="1" r:id="rIdeezsph6xwqykrujcipo2x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона ограничений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -10998,71 +10998,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12) достижения им предельного возраста, установленного настоящим Законом, для пребывания на государственной гражданской службе и муниципальной службе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13) (утратил силу в соответствии с Законами КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5okr2w1vqezd6awfzzsxx">
+      <w:hyperlink w:history="1" r:id="rIdjtmne8cncnr5-x74m9hci">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 июля 2024 года № 152</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlmezrchd7pci7a1ubevyk">
+      <w:hyperlink w:history="1" r:id="rIdezqqcb4p7ocut6ihn0bnk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 июля 2024 года № 156</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -11167,93 +11167,93 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. В случае прекращения деятельности подведомственного или иного обособленного структурного подразделения государственного органа, органа местного самоуправления, расположенного в другой местности, освобождение служащих этого структурного подразделения производится по правилам, предусмотренным для случаев реорганизации государственного органа, органа местного самоуправления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn_kafdycd8zlaez5binic">
+      <w:hyperlink w:history="1" r:id="rIdu4fudwxswqenywpckloxi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i w:val="false"/>
             <w:iCs w:val="false"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 июля 2024 года № 152</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdquykm13-3zbl7ggftigh9">
+      <w:hyperlink w:history="1" r:id="rId4xdpimxy3fcmbupss1_5_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 июля 2024 года № 156</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfdeturhkvlol4v36ysx67">
+      <w:hyperlink w:history="1" r:id="rIddupa8wtdgytkzoezy6lrw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 июля 2025 года № 141</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -11645,164 +11645,164 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrrg3pmffcx2p_hhhwxfmv">
+      <w:hyperlink w:history="1" r:id="rIdxolp4qxjgwrksfjys-hwm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О государственной гражданской службе и муниципальной службе» от 30 мая 2016 года №75 (Ведомости Жогорку Кенеша Кыргызской Республики, 2016 г., № 5, ст. 414);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjmknuyxoicwhf1dhe0fvh">
+      <w:hyperlink w:history="1" r:id="rIdatz58yo_qwrzzw7wusty6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики «О внесении изменений в некоторые законодательные акты в связи с реформированием системы правоохранительных органов в целях обеспечения эффективной борьбы с коррупцией и преступлениями в сфере экономики» от 28 июля 2017 года № 162 (Ведомости Жогорку Кенеша Кыргызской Республики, 2017 г., № 7-8, ст. 764);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-s6dk76glo-hgenczgfx3">
+      <w:hyperlink w:history="1" r:id="rId7roby-m_9i28ubigixata">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О внесении изменений в Закон Кыргызской Республики «О государственной гражданской службе и муниципальной службе» от 12 апреля 2019 года №48 (Ведомости Жогорку Кенеша Кыргызской Республики, 2019 г., № 4, ст. 190);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0lyrpil7c0eg61xtqatij">
+      <w:hyperlink w:history="1" r:id="rIdw4apthgrxc-12xmej0-dt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О внесении изменений в Закон Кыргызской Республики «О государственной гражданской службе и муниципальной службе» от 30 июля 2019 года № 109 (Ведомости Жогорку Кенеша Кыргызской Республики, 2019 г., № 7-8, ст. 497)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -12007,69 +12007,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdbqxzu5nuuqqumgdgqz7qu">
+    <w:hyperlink w:history="1" r:id="rIdoycntxphwq5p_kvzcbym_">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/112303</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdigo_x4zx-lnnn5nqivuwa">
+    <w:hyperlink w:history="1" r:id="rIdfc4djjj-cheneemgjnilo">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -12212,57 +12212,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdnmocpyutmrv4wbrjpm3zp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112342" TargetMode="External"/><Relationship Id="rIdayhthdpdhmawnzm1qzzpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112373" TargetMode="External"/><Relationship Id="rIdkma0ch4iks_wlrsv0lh8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112463" TargetMode="External"/><Relationship Id="rId521x0gmko_1mg1wwcxgfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112680" TargetMode="External"/><Relationship Id="rId0sm6hqnowdmr2knrvuwvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001399" TargetMode="External"/><Relationship Id="rIds-5bka-e90r3jgr0zwuvv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011962" TargetMode="External"/><Relationship Id="rIdn5tsq2_-1qbmw0-2bwpac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rId8oih1nolxv26vzoyrrekn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020397" TargetMode="External"/><Relationship Id="rId5rf-bsid3ppfb1u_9k6ix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026305" TargetMode="External"/><Relationship Id="rIdhj4ve1tu0ci9ou2ori5gn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026401" TargetMode="External"/><Relationship Id="rIdfllrzfwyxfbn3rckvfv_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029631" TargetMode="External"/><Relationship Id="rIdpnb1gtkvoggpc0o9ydv-s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230044586" TargetMode="External"/><Relationship Id="rIdo8codbdzc65kh61lqqiuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048223" TargetMode="External"/><Relationship Id="rIds37wxmgicm9l4xz8wwis5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048932" TargetMode="External"/><Relationship Id="rIdzo9ldmgynbivhfo5k7kdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026305" TargetMode="External"/><Relationship Id="rId30pmzntbskhqtnbzjynd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdcau7zasshqja2mco8zht8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdooouv7rfpjkswffh9zusa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdgbhyxvn2zjwlkklfnirdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdeqt5ze0abj7whcsbcycc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdqhqwzibgiidhehaxnec7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rId9fjyjvuyvnhltqup1xlpf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdcnztyxgksxy6a3ddsnaot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIddcm_ja_5fz7flj_zvmoxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdto9ofigonullagimzo1te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIdxozdueqpavevjddfzwbqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIdiqgfi63e45u3lym2ulfka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIdo2fkcyjnvip7drczmthb_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159059" TargetMode="External"/><Relationship Id="rIdk_cyvq2fkugxt-d2j4e7o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001399" TargetMode="External"/><Relationship Id="rId-de_lhmxxjkqpencvkfmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIdjphskiov2xndp9klblrfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029631" TargetMode="External"/><Relationship Id="rIdia9x_-gsmbm-4bwvkwnap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIdtepulxgkopjslxx-dcod6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026401" TargetMode="External"/><Relationship Id="rIdatsys-ty8revve6j6o_iv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029631" TargetMode="External"/><Relationship Id="rIdgnglfk-fp78vlrmbp6n8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230044586" TargetMode="External"/><Relationship Id="rIdkl25mfrwbyiptmbtf0fi-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048223" TargetMode="External"/><Relationship Id="rIdgdvzejmpagqc9we1o_5z1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029631" TargetMode="External"/><Relationship Id="rIdlh9xldjlbv4k8vwk89gvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIdlb6tyggf_4yzi_lfhvvle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029631" TargetMode="External"/><Relationship Id="rIdj5gxjlxsw7qlmu07nlwq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020397" TargetMode="External"/><Relationship Id="rIdgm_mputsztga7j6jdiusy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdcdszheecnb5kceoo56krl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001399" TargetMode="External"/><Relationship Id="rIdmyxzyjodwxzwazpqydced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112342" TargetMode="External"/><Relationship Id="rIdho0dat71db39eh2jqvgxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112342" TargetMode="External"/><Relationship Id="rIdvx-3uud5lpfmgtrbgwvwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001399" TargetMode="External"/><Relationship Id="rIdkftn_jqbdtrffeuhmwekw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdregqvf_vwg1rqohuwveuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112373" TargetMode="External"/><Relationship Id="rIdnfc8pu7e2lcotvewszbyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020397" TargetMode="External"/><Relationship Id="rIdbzbgw7wck0ctnxr3fuaqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026401" TargetMode="External"/><Relationship Id="rIdn-imzf-0pkz9t0y932luo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048223" TargetMode="External"/><Relationship Id="rIdxioemsdtrfdpafqttob96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048932" TargetMode="External"/><Relationship Id="rIdhwz4eij47yxu69gpovctc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029631" TargetMode="External"/><Relationship Id="rIdlsemvmxukqc49txncgtd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048932" TargetMode="External"/><Relationship Id="rIdzzfddoa8xuwtxwsycxga0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011962" TargetMode="External"/><Relationship Id="rId5ufbcdr_na3bd7nmmwf_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIdh3px27-mcgd5c9ptrx5u9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112463" TargetMode="External"/><Relationship Id="rIdhavsaukef_vomhjj4eapx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011962" TargetMode="External"/><Relationship Id="rId-wwlowci679wfgopmtinr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rId620mczt6dvkutpcpbszhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029631" TargetMode="External"/><Relationship Id="rIdbym9nwgpyx9i7usp5nvuo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112463" TargetMode="External"/><Relationship Id="rIdasel_mfqtlifpy2j9upfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112680" TargetMode="External"/><Relationship Id="rIdldwtdkmp0yiwztxecm4uz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011962" TargetMode="External"/><Relationship Id="rIdboziil0ahth1brcflisuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112303#st_37" TargetMode="External"/><Relationship Id="rIdijsa3jj4fuhlqw6pvgdvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112303#st_15" TargetMode="External"/><Relationship Id="rId5okr2w1vqezd6awfzzsxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011962" TargetMode="External"/><Relationship Id="rIdlmezrchd7pci7a1ubevyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIdn_kafdycd8zlaez5binic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011962" TargetMode="External"/><Relationship Id="rIdquykm13-3zbl7ggftigh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIdfdeturhkvlol4v36ysx67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029631" TargetMode="External"/><Relationship Id="rIdrrg3pmffcx2p_hhhwxfmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111354" TargetMode="External"/><Relationship Id="rIdjmknuyxoicwhf1dhe0fvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111669" TargetMode="External"/><Relationship Id="rId-s6dk76glo-hgenczgfx3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111893" TargetMode="External"/><Relationship Id="rId0lyrpil7c0eg61xtqatij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111950" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdnwqhttqyw2kmvfd4bk-ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112342" TargetMode="External"/><Relationship Id="rId3ot4-wokos6wmosjx8e3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112373" TargetMode="External"/><Relationship Id="rIdrrtgyun0cujupkullgknk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112463" TargetMode="External"/><Relationship Id="rId7mwdfki7fttvnk0ztjqse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112680" TargetMode="External"/><Relationship Id="rIdbgrtg0be65bvoqimahsri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001399" TargetMode="External"/><Relationship Id="rIdknyhl4lgzwiz1-ix0sjv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011962" TargetMode="External"/><Relationship Id="rIdgdlfbc9cov0a7df7sdqu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIdss0trlu1asujrdfmx7gyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020397" TargetMode="External"/><Relationship Id="rIdktgwnre294sfq5pk1oaov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026305" TargetMode="External"/><Relationship Id="rIdpoyaddpk7vleqwqygznp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026401" TargetMode="External"/><Relationship Id="rIdwp7lgrlykmo22tk6gjkku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029631" TargetMode="External"/><Relationship Id="rId0exvjp4rumblgyka1nw76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230044586" TargetMode="External"/><Relationship Id="rId9f99vo3pynfyuzzg1fsll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048223" TargetMode="External"/><Relationship Id="rIdnzr3ovw_zbfeosiutaqnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048932" TargetMode="External"/><Relationship Id="rIdkaxvsxa0wdse9dsie2swr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026305" TargetMode="External"/><Relationship Id="rIdtshksxedwtjseyjdlf-yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdpmp3hq_tne8za5on4rza5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdeufbbqhda_gxku9nnmnwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdmbetkfbudlcrdavxnx0ci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIded-sp0v8s4q7asf-bugir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdy3gg07spmcmubr8ea1qqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdounfhtldxcuvr-t7onr9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdcr3vrepmyyppdttskqzfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rId2hwnqiijssuyfz2kv3uxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdc85keftluha2kwcg0s3f_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rId7fhikln_5fa0wusv9iyef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIdrrdh1bdz0lhgmud-zqhcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIdjnd-m8nmdnm6iqzxgcdvv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159059" TargetMode="External"/><Relationship Id="rIdmwtqcx5awunk8yx-qjodn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001399" TargetMode="External"/><Relationship Id="rIdj3k20mdrlarkubamwz1yf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIdj4jiqj2nh9iwyqptcum9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029631" TargetMode="External"/><Relationship Id="rIdj3lmuo5hvpabjuif-cj9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIdfnc0i8pz2va-ir1e3jpmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026401" TargetMode="External"/><Relationship Id="rIdz7ljdnwwdrztuxgwwy09k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029631" TargetMode="External"/><Relationship Id="rIdgkiahnavbn03tsllaqpkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230044586" TargetMode="External"/><Relationship Id="rIdn9lblzzugni2bl_jlu-2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048223" TargetMode="External"/><Relationship Id="rIdry3_usq-i5c3982oveyjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029631" TargetMode="External"/><Relationship Id="rIduxu0i6ibo-9-ckcbftcme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIdlg5vw6-dfd_bb5s8kxs-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029631" TargetMode="External"/><Relationship Id="rIdrql_a5jzupnupq453_apz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020397" TargetMode="External"/><Relationship Id="rIdfbbpcutq-ktkuyyb3r4a_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdomzgmfhqzn0uialgbgh7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001399" TargetMode="External"/><Relationship Id="rIdvfjqxpqwmbycvq26suqfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112342" TargetMode="External"/><Relationship Id="rIdoxlygdmo5-2pl23puvwhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112342" TargetMode="External"/><Relationship Id="rIdaznvgqfpw_9mt6txu2ogf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001399" TargetMode="External"/><Relationship Id="rIdd7uqtrqn8xqkit1cwxs95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdvzdcg5nkvkeclh91pq9vj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112373" TargetMode="External"/><Relationship Id="rId2oipe2fsheedcp7kj94ul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020397" TargetMode="External"/><Relationship Id="rId0oowx4w5u_i4snmggvdlr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026401" TargetMode="External"/><Relationship Id="rIdlrwtfctvqdxucwigawp0y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048223" TargetMode="External"/><Relationship Id="rId1759wujimewl1ximag-9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048932" TargetMode="External"/><Relationship Id="rIdydk2wbcebsaqrrubbflbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029631" TargetMode="External"/><Relationship Id="rIdhfuu-kvgyiac7zrti0n6z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048932" TargetMode="External"/><Relationship Id="rIdz-tsyqjaj8ei9qxrovkd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011962" TargetMode="External"/><Relationship Id="rIdryb2e5nris6qkjqjy6eow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIdfqre6b9sqbk5j2gz_n4qj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112463" TargetMode="External"/><Relationship Id="rIdgmefksbniz1ed6dfkevwb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011962" TargetMode="External"/><Relationship Id="rIdujtnrx4o1vladb_4qzwkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIdp-lw2wc_sz_q_u5fyvbbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029631" TargetMode="External"/><Relationship Id="rIdb-rcl1ppnogoyahvosurv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112463" TargetMode="External"/><Relationship Id="rId1oe3__6sf2txzl1ljgml6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112680" TargetMode="External"/><Relationship Id="rId48nscpd4gacl47bhd93y6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011962" TargetMode="External"/><Relationship Id="rIdkaf-fz8t2_1paclml5xmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112303#st_37" TargetMode="External"/><Relationship Id="rIdeezsph6xwqykrujcipo2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112303#st_15" TargetMode="External"/><Relationship Id="rIdjtmne8cncnr5-x74m9hci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011962" TargetMode="External"/><Relationship Id="rIdezqqcb4p7ocut6ihn0bnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIdu4fudwxswqenywpckloxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011962" TargetMode="External"/><Relationship Id="rId4xdpimxy3fcmbupss1_5_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011460" TargetMode="External"/><Relationship Id="rIddupa8wtdgytkzoezy6lrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029631" TargetMode="External"/><Relationship Id="rIdxolp4qxjgwrksfjys-hwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111354" TargetMode="External"/><Relationship Id="rIdatz58yo_qwrzzw7wusty6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111669" TargetMode="External"/><Relationship Id="rId7roby-m_9i28ubigixata" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111893" TargetMode="External"/><Relationship Id="rIdw4apthgrxc-12xmej0-dt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111950" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdbqxzu5nuuqqumgdgqz7qu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112303" TargetMode="External"/><Relationship Id="rIdigo_x4zx-lnnn5nqivuwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdoycntxphwq5p_kvzcbym_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112303" TargetMode="External"/><Relationship Id="rIdfc4djjj-cheneemgjnilo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>