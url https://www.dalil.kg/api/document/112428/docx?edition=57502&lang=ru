--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -116,51 +116,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внимание!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Изменения, внесенные</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyk0t0bj8tudgksma4hqi7">
+      <w:hyperlink w:history="1" r:id="rIdgv1jp2frpvo2wq1egb93v">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">КР от 29 апреля 2025 года N 88, вступают в силу с 1 января 2027 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -296,315 +296,315 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyxxotynpv4alle__u1o8a">
+      <w:hyperlink w:history="1" r:id="rIdmkheqqrz0q8d2f9oinxj1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 апреля 2023 года № 78</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhetof9hcggrlxwpzsb_ev">
+      <w:hyperlink w:history="1" r:id="rIdncdcnou16rcmvisyx5n9o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 июля 2024 года № 132</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfg59cudzbk4wqnvubpo6t">
+      <w:hyperlink w:history="1" r:id="rIdc8yys858yjihqcwvlta9n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 января 2025 № 28</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdahoucr0fhzjqnpy828sun">
+      <w:hyperlink w:history="1" r:id="rId-emkifqmefa3ffj1teytv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 апреля 2025 года № 84</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnprf2n8madopwks2z2jlt">
+      <w:hyperlink w:history="1" r:id="rIdyroqo5-xprod21qsjj-gv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 апреля 2025 года № 88</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpfi9lzwlige3yjvhm_eeg">
+      <w:hyperlink w:history="1" r:id="rId63t2hk7q6mo1ylrgxa7md">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 мая 2025 года № 107</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> , </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddguqlnspxirgfsmyl5n4e">
+      <w:hyperlink w:history="1" r:id="rIdvpj7yrqqznxd-3mzanina">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 июля 2025 года № 137, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIduwnzroczqpzgb3v_ktaeh">
+      <w:hyperlink w:history="1" r:id="rId4cqqprvaemw-4w9jpyk03">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 июля 2025 года № 167</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx9xdq14xxj1z29jnwbgyw">
+      <w:hyperlink w:history="1" r:id="rIdujo9outnurnb6yvehs7yz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 августа 2025 года № 195</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmp_lfuruogwizwvjgvhir">
+      <w:hyperlink w:history="1" r:id="rIdr2fjuqyyqar9bii1jqyym">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 октября 2025 года № 221</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqqcdarnyozh1mgmcrjbik">
+      <w:hyperlink w:history="1" r:id="rId8sj67qehlafcb0uux6-4r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 октября 2025 года № 238, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdzvefook_4xermfvmhbbrd">
+      <w:hyperlink w:history="1" r:id="rIdmpw038pq3lqligbven4rr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 июня 2026 года № 79</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdennnj2g02qj0oqubgtmtp">
+      <w:hyperlink w:history="1" r:id="rIdylv9gdoiwix64yfbl-nxx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 июля 2026 года № 105</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -709,51 +709,51 @@
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. В отношении финансовых институтов специальной финансовой инвестиционной территории "Тамчы" с особым правовым режимом и статусом не применяются требования настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Деятельность небанковских финансово-кредитных организаций и иных юридических лиц, поднадзорных Национальному банку Кыргызской Республики (далее - Национальный банк), регламентируется законами и нормативными правовыми актами Национального банка, если иное не предусмотрено </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcaqj5mrgtbau79f01gtkc">
+      <w:hyperlink w:history="1" r:id="rIdcynxolbjpbyckjlowe-c-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционным Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Национальном банке Кыргызской Республики" и настоящим Законом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -761,75 +761,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Настоящий Закон не применяется к деятельности Государственного банка развития Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo4yo5w3ipswejvtb-vuyp">
+      <w:hyperlink w:history="1" r:id="rId16okhxulivnh_ysxfhpi4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 июля 2025 года № 137</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5f7fyhorduszoez3nowai">
+      <w:hyperlink w:history="1" r:id="rIdhs9exjwbac2b9vz5awqdk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 октября 2025 года № 221</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -870,106 +870,106 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Банковское законодательство Кыргызской Республики - система нормативных правовых актов Кыргызской Республики, регулирующих банковские правоотношения в Кыргызской Республике.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Нормы кодексов и законов Кыргызской Республики применяются к банковским правоотношениям в части, не урегулированной </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw-xsooxy_fpwkyqh5ebse">
+      <w:hyperlink w:history="1" r:id="rId0z5mxvtii8wa0snfcjtd1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционным Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Национальном банке Кыргызской Республики" и настоящим Законом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. В случае коллизии между нормами настоящего Закона и нормами Гражданского </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkhds9ycxdty45_lzxebyz">
+      <w:hyperlink w:history="1" r:id="rId7pp9ngpfvr1dwzp2xeub8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодекса</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики действуют нормы Гражданского </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb7y9gqxquy9sp0zihiiwz">
+      <w:hyperlink w:history="1" r:id="rIdndd-or0nokuboa0hqgvgf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодекса</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики. В случаях коллизии между нормами настоящего Закона и нормами других законов Кыргызской Республики для регулирования банковских правоотношений действуют нормы настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1410,51 +1410,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Тексты договоров должны быть напечатаны шрифтом одинакового размера, изложены предельно ясно и доступно для восприятия и понимания клиентами. Текст договора составляется на государственном языке и может быть переведен на официальный язык. При необходимости текст договора может быть переведен на другой язык.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgnihpilgju3keriqp1uyv">
+      <w:hyperlink w:history="1" r:id="rId_lnt4mbzjghki8sdtm-zv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 августа 2025 года №</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">195</w:t>
         </w:r>
       </w:hyperlink>
@@ -1540,51 +1540,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Порядок работы с банковскими счетами и вкладами устанавливается Национальным банком.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdncaehoujxw7cyadv8ucyu">
+      <w:hyperlink w:history="1" r:id="rIdpyuzbvd5kz084js7wifin">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 апреля 2025 года № 84</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1913,51 +1913,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Национальный банк вправе устанавливать минимальный предел залогового обеспечения по кредитам и другим операциям, максимальное соотношение размера платежей по кредиту к доходам заемщика и другие требования к кредитованию физических лиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd6fg2wu0jyzqsny-gbg0g">
+      <w:hyperlink w:history="1" r:id="rIdwdoekdv0iwgyoyto9uh4s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 июля 2025 года № 167</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2121,51 +2121,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Величина процентных ставок по срочным вкладам и кредитам не может быть изменена банком в одностороннем порядке, если это ухудшает права и/или увеличивает обязанности клиента.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdduy6pixhu5ge9hrxih742">
+      <w:hyperlink w:history="1" r:id="rIdkb1qozfkzpinq8tv36v9r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 октября 2025 года № 238</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3939,51 +3939,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Лицензия действует на всей территории Кыргызской Республики, имеет неограниченный срок действия, является именной (неотчуждаемой) и не подлежит передаче третьим лицам. Осуществление банковских операций без лицензии запрещается.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Государственный банк развития Кыргызской Республики вправе осуществлять банковские операции и банковскую деятельность, предусмотренные </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdagqg6iivygapjyk8jtngu">
+      <w:hyperlink w:history="1" r:id="rIdlvnbt4ovykuxkgjbdaiv_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Государственном банке развития Кыргызской Республики" без получения лицензии, выдаваемой Национальным банком Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3991,51 +3991,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Национальный банк ведет реестр банков, имеющих лицензию. Сведения из реестра банков публикуются на официальном интернет-сайте Национального банка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2f7tne9awosmgtbobpjda">
+      <w:hyperlink w:history="1" r:id="rId00vvg9jd8cspsajwkfrcz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 октября 2025 года № 221</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6494,51 +6494,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Требования частей 5 и 6 настоящей статьи распространяются на иных лиц, поднадзорных Национальному банку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi_qiqh0ckagonmylo6vv1">
+      <w:hyperlink w:history="1" r:id="rIdnmzkeobiurh-jrwg6zwfa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 апреля 2025 года № 84</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9285,51 +9285,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Требования к банкам по организации и функционированию системы внутреннего контроля устанавливаются Национальным банком.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0r218p9mnd2mzfc2w0ebx">
+      <w:hyperlink w:history="1" r:id="rIdcal7ioaooyrxtlgxpb1du">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 апреля 2025 года № 84</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10463,51 +10463,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Требования, условия и особенности осуществления банковских операций, иной деятельности и сделок устанавливаются Национальным банком.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh1vyz7hdv34gaugrmg9lf">
+      <w:hyperlink w:history="1" r:id="rIdrqlghfdwleijhkypccgu6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 апреля 2025 года № 88</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10786,51 +10786,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Иные требования и ограничения к банкам по осуществлению инвестиций и их влияние на капитал банка определяются Национальным банком.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde04oicttvbfsl0ohohear">
+      <w:hyperlink w:history="1" r:id="rIdnmxxahc9nm1fpm8nonn4o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 апреля 2025 года № 84</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11403,51 +11403,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Особенности операций и сделок иных лиц, поднадзорных Национальному банку со связанными с ними лицами, определяются специальными законами и/или нормативными правовыми актами Национального банка, регулирующих их деятельность.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnuxvcpssiojt4ep5meszr">
+      <w:hyperlink w:history="1" r:id="rIdmun6ffwrs45pjbcmijj4x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 июля 2024 года № 132</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11876,51 +11876,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Суд или иные уполномоченные государственные органы, должностные лица до принятия решения в отношении банков об ограничении их деятельности, в том числе о распоряжении ими своими денежными средствами или имуществом, обязаны запросить Национальный банк о последствиях такого решения для кредиторов и клиентов банка, а также финансовой системы Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdktpn-h9otgcfsirpbpjtq">
+      <w:hyperlink w:history="1" r:id="rIdqqnwg_2jkjn1fgecgvch1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 июня 2026 года </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">№ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -13200,99 +13200,99 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. При предоставлении информации, составляющей банковскую тайну, в соответствии с частями 2-4 настоящей статьи согласие клиентов банка не требуется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId80tg78yivdvazbafcblax">
+      <w:hyperlink w:history="1" r:id="rIdp2j8blbp5ogp96blk68t8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 апреля 2023 года № 78</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxdakl47gmqt8cigh-iubi">
+      <w:hyperlink w:history="1" r:id="rIdelhsovovze79cwbensr-x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 мая 2025 года № 107</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> , </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_tciqw_s1og3v5xsrls3x">
+      <w:hyperlink w:history="1" r:id="rIdiu8ekpzmjw--ohhdugfnq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 июля 2026 года № 105</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13430,51 +13430,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Положения настоящей статьи не распространяются на информацию, составляющую банковскую тайну, передаваемую уполномоченному налоговому органу, в порядке, предусмотренном налоговым законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdww5ltdspyj3xcmwv3k5ee">
+      <w:hyperlink w:history="1" r:id="rIdajtsjet2tgvzgpnvpgvfe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики от 3 апреля 2023 года № 78)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13714,51 +13714,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Банки на взаимной договорной основе вправе обмениваться между собой информацией, составляющей банковскую тайну.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Для целей настоящей статьи информация, составляющая банковскую тайну, может быть предоставлена банком только с согласия клиентов, за исключением случаев, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpipfnjlvu25y5klpowgdn">
+      <w:hyperlink w:history="1" r:id="rId3hkvverzmhmh7upttjc-p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об обмене кредитной информацией", и с соблюдением требований настоящей главы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -13883,51 +13883,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 73. Банковский надзор</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Национальный банк осуществляет надзор и регулирование деятельности банков, небанковских финансово-кредитных организаций и иных юридических лиц, поднадзорных Национальному банку, в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwvxwr8hmt3o0l04o78eck">
+      <w:hyperlink w:history="1" r:id="rIdzecnqjsfblmcasdcocmu3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционным Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Национальном банке Кыргызской Республики", настоящим Законом и банковским законодательством Кыргызской Республики, а также законодательством Кыргызской Республики в сфере противодействия финансированию террористической деятельности и легализации (отмыванию) преступных доходов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -14634,51 +14634,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Отчет о результатах инспекторской проверки банка является конфиденциальным документом Национального банка и не подлежит передаче третьим лицам без согласия Национального банка. Совет директоров и Правление банка обязаны в установленный Национальным банком срок ознакомиться с отчетом о результатах инспекторской проверки банка под подпись.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv2qqiei8wvzwvanstqrlc">
+      <w:hyperlink w:history="1" r:id="rIdpv4zp1v1k0o_ncbkpjg4v">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 апреля 2025 года № 84</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14928,51 +14928,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Требования настоящего Закона, предъявляемые к банкам, распространяются на банковскую группу и участников банковской группы в объеме и пределах, устанавливаемых Национальным банком.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrxmhtjevbh4w1xvw7cmah">
+      <w:hyperlink w:history="1" r:id="rIdr-p-wmcbzh2qkiwjffiux">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 апреля 2025 года № 84</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18559,51 +18559,51 @@
         <w:t xml:space="preserve">Статья 102. Порядок и сроки досудебного обжалования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Досудебное обжалование решений Национального банка является обязательным. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Досудебному обжалованию подлежат любые решения Национального банка, за исключением решений Правления Национального банка, которые обжалуются в суд, и решений, рассматриваемых в порядке, установленном </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb8d96ivledcnoygclpinv">
+      <w:hyperlink w:history="1" r:id="rId7bj39n9xz4hzi52hqjg1k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О праве на доступ к информации".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -18656,51 +18656,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Порядок досудебного обжалования решений Национального банка устанавливается Национальным банком.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcxzffhsctl87ljs1bfiqw">
+      <w:hyperlink w:history="1" r:id="rIdrcwl9aucibasdf6bynz2k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 января 2025 № 28</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22681,51 +22681,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. При необходимости по ходатайству сторон суд может привлечь к процессу свидетелей, экспертов и специалистов, а также заинтересованных лиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Лица, участвующие в деле, пользуются процессуальными правами и несут обязанности, предусмотренные настоящим Законом и Гражданским процессуальным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmekoqd0q-m85qum6bgvkp">
+      <w:hyperlink w:history="1" r:id="rIdiswwxvill9sw0rptrk_xe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики. При этом Национальный банк имеет права и несет обязанности, предусмотренные Гражданским процессуальным кодексом Кыргызской Республики в отношении истца, а банк - ответчика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="200"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -24021,69 +24021,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdgtrdwtcfj3w9xr-mbigcn">
+    <w:hyperlink w:history="1" r:id="rIdlixbqmtkfpoier8nlx7sa">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/112428</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdc9ejd_qnsf1namaudzosr">
+    <w:hyperlink w:history="1" r:id="rIdehk8r9qtdvtecaouoq8bq">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -24226,57 +24226,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdyk0t0bj8tudgksma4hqi7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026954" TargetMode="External"/><Relationship Id="rIdyxxotynpv4alle__u1o8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112552" TargetMode="External"/><Relationship Id="rIdhetof9hcggrlxwpzsb_ev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011123" TargetMode="External"/><Relationship Id="rIdfg59cudzbk4wqnvubpo6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230021237" TargetMode="External"/><Relationship Id="rIdahoucr0fhzjqnpy828sun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026426" TargetMode="External"/><Relationship Id="rIdnprf2n8madopwks2z2jlt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026954" TargetMode="External"/><Relationship Id="rIdpfi9lzwlige3yjvhm_eeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230027204" TargetMode="External"/><Relationship Id="rIddguqlnspxirgfsmyl5n4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029362" TargetMode="External"/><Relationship Id="rIduwnzroczqpzgb3v_ktaeh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230030503" TargetMode="External"/><Relationship Id="rIdx9xdq14xxj1z29jnwbgyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230030137" TargetMode="External"/><Relationship Id="rIdmp_lfuruogwizwvjgvhir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031937" TargetMode="External"/><Relationship Id="rIdqqcdarnyozh1mgmcrjbik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230034391" TargetMode="External"/><Relationship Id="rIdzvefook_4xermfvmhbbrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230046882" TargetMode="External"/><Relationship Id="rIdennnj2g02qj0oqubgtmtp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230050048" TargetMode="External"/><Relationship Id="rIdcaqj5mrgtbau79f01gtkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112424" TargetMode="External"/><Relationship Id="rIdo4yo5w3ipswejvtb-vuyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029362" TargetMode="External"/><Relationship Id="rId5f7fyhorduszoez3nowai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031937" TargetMode="External"/><Relationship Id="rIdw-xsooxy_fpwkyqh5ebse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112424" TargetMode="External"/><Relationship Id="rIdkhds9ycxdty45_lzxebyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4" TargetMode="External"/><Relationship Id="rIdb7y9gqxquy9sp0zihiiwz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4" TargetMode="External"/><Relationship Id="rIdgnihpilgju3keriqp1uyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230030137" TargetMode="External"/><Relationship Id="rIdncaehoujxw7cyadv8ucyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026426" TargetMode="External"/><Relationship Id="rIdd6fg2wu0jyzqsny-gbg0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230030503" TargetMode="External"/><Relationship Id="rIdduy6pixhu5ge9hrxih742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230034391" TargetMode="External"/><Relationship Id="rIdagqg6iivygapjyk8jtngu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203761" TargetMode="External"/><Relationship Id="rId2f7tne9awosmgtbobpjda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031937" TargetMode="External"/><Relationship Id="rIdi_qiqh0ckagonmylo6vv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026426" TargetMode="External"/><Relationship Id="rId0r218p9mnd2mzfc2w0ebx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026426" TargetMode="External"/><Relationship Id="rIdh1vyz7hdv34gaugrmg9lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026954" TargetMode="External"/><Relationship Id="rIde04oicttvbfsl0ohohear" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026426" TargetMode="External"/><Relationship Id="rIdnuxvcpssiojt4ep5meszr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011123" TargetMode="External"/><Relationship Id="rIdktpn-h9otgcfsirpbpjtq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230046882" TargetMode="External"/><Relationship Id="rId80tg78yivdvazbafcblax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112552" TargetMode="External"/><Relationship Id="rIdxdakl47gmqt8cigh-iubi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230027204" TargetMode="External"/><Relationship Id="rId_tciqw_s1og3v5xsrls3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230050048" TargetMode="External"/><Relationship Id="rIdww5ltdspyj3xcmwv3k5ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112552" TargetMode="External"/><Relationship Id="rIdpipfnjlvu25y5klpowgdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205381" TargetMode="External"/><Relationship Id="rIdwvxwr8hmt3o0l04o78eck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112424" TargetMode="External"/><Relationship Id="rIdv2qqiei8wvzwvanstqrlc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026426" TargetMode="External"/><Relationship Id="rIdrxmhtjevbh4w1xvw7cmah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026426" TargetMode="External"/><Relationship Id="rIdb8d96ivledcnoygclpinv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705" TargetMode="External"/><Relationship Id="rIdcxzffhsctl87ljs1bfiqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230021237" TargetMode="External"/><Relationship Id="rIdmekoqd0q-m85qum6bgvkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111521" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdgv1jp2frpvo2wq1egb93v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026954" TargetMode="External"/><Relationship Id="rIdmkheqqrz0q8d2f9oinxj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112552" TargetMode="External"/><Relationship Id="rIdncdcnou16rcmvisyx5n9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011123" TargetMode="External"/><Relationship Id="rIdc8yys858yjihqcwvlta9n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230021237" TargetMode="External"/><Relationship Id="rId-emkifqmefa3ffj1teytv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026426" TargetMode="External"/><Relationship Id="rIdyroqo5-xprod21qsjj-gv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026954" TargetMode="External"/><Relationship Id="rId63t2hk7q6mo1ylrgxa7md" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230027204" TargetMode="External"/><Relationship Id="rIdvpj7yrqqznxd-3mzanina" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029362" TargetMode="External"/><Relationship Id="rId4cqqprvaemw-4w9jpyk03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230030503" TargetMode="External"/><Relationship Id="rIdujo9outnurnb6yvehs7yz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230030137" TargetMode="External"/><Relationship Id="rIdr2fjuqyyqar9bii1jqyym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031937" TargetMode="External"/><Relationship Id="rId8sj67qehlafcb0uux6-4r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230034391" TargetMode="External"/><Relationship Id="rIdmpw038pq3lqligbven4rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230046882" TargetMode="External"/><Relationship Id="rIdylv9gdoiwix64yfbl-nxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230050048" TargetMode="External"/><Relationship Id="rIdcynxolbjpbyckjlowe-c-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112424" TargetMode="External"/><Relationship Id="rId16okhxulivnh_ysxfhpi4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029362" TargetMode="External"/><Relationship Id="rIdhs9exjwbac2b9vz5awqdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031937" TargetMode="External"/><Relationship Id="rId0z5mxvtii8wa0snfcjtd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112424" TargetMode="External"/><Relationship Id="rId7pp9ngpfvr1dwzp2xeub8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4" TargetMode="External"/><Relationship Id="rIdndd-or0nokuboa0hqgvgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4" TargetMode="External"/><Relationship Id="rId_lnt4mbzjghki8sdtm-zv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230030137" TargetMode="External"/><Relationship Id="rIdpyuzbvd5kz084js7wifin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026426" TargetMode="External"/><Relationship Id="rIdwdoekdv0iwgyoyto9uh4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230030503" TargetMode="External"/><Relationship Id="rIdkb1qozfkzpinq8tv36v9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230034391" TargetMode="External"/><Relationship Id="rIdlvnbt4ovykuxkgjbdaiv_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203761" TargetMode="External"/><Relationship Id="rId00vvg9jd8cspsajwkfrcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031937" TargetMode="External"/><Relationship Id="rIdnmzkeobiurh-jrwg6zwfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026426" TargetMode="External"/><Relationship Id="rIdcal7ioaooyrxtlgxpb1du" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026426" TargetMode="External"/><Relationship Id="rIdrqlghfdwleijhkypccgu6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026954" TargetMode="External"/><Relationship Id="rIdnmxxahc9nm1fpm8nonn4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026426" TargetMode="External"/><Relationship Id="rIdmun6ffwrs45pjbcmijj4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011123" TargetMode="External"/><Relationship Id="rIdqqnwg_2jkjn1fgecgvch1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230046882" TargetMode="External"/><Relationship Id="rIdp2j8blbp5ogp96blk68t8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112552" TargetMode="External"/><Relationship Id="rIdelhsovovze79cwbensr-x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230027204" TargetMode="External"/><Relationship Id="rIdiu8ekpzmjw--ohhdugfnq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230050048" TargetMode="External"/><Relationship Id="rIdajtsjet2tgvzgpnvpgvfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112552" TargetMode="External"/><Relationship Id="rId3hkvverzmhmh7upttjc-p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205381" TargetMode="External"/><Relationship Id="rIdzecnqjsfblmcasdcocmu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112424" TargetMode="External"/><Relationship Id="rIdpv4zp1v1k0o_ncbkpjg4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026426" TargetMode="External"/><Relationship Id="rIdr-p-wmcbzh2qkiwjffiux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230026426" TargetMode="External"/><Relationship Id="rId7bj39n9xz4hzi52hqjg1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009705" TargetMode="External"/><Relationship Id="rIdrcwl9aucibasdf6bynz2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230021237" TargetMode="External"/><Relationship Id="rIdiswwxvill9sw0rptrk_xe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111521" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdgtrdwtcfj3w9xr-mbigcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112428" TargetMode="External"/><Relationship Id="rIdc9ejd_qnsf1namaudzosr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdlixbqmtkfpoier8nlx7sa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112428" TargetMode="External"/><Relationship Id="rIdehk8r9qtdvtecaouoq8bq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>