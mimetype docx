--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -163,226 +163,226 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxyv0xg7knrj5yem0jamzn">
+      <w:hyperlink w:history="1" r:id="rIdccth5pffhhsailm71nlpe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О рекламе" (Ведомости Жогорку Кенеша Кыргызской Республики, 1999 г., № 4, ст.195) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) части 1 и 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzx1oalrsrdzpaks1yd5wu">
+      <w:hyperlink w:history="1" r:id="rIdh6mxa8-_kttgnc3wjh0_o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"1. Настоящий </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdphbxoyyjltrqfqhw9g1ka">
+      <w:hyperlink w:history="1" r:id="rId7wi2zkoiydmsykpyeofsj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> регулирует правовые основы отношений в области производства, размещения, распространения рекламы и контроля над ними.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Целями настоящего </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu10uth5dhc-4rbypvrc6t">
+      <w:hyperlink w:history="1" r:id="rIdkqtk_m44se0zvau4aaym8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> являются создание благоприятных условий для производства, размещения и распространения социальной и государственной рекламы, реализация прав потребителей на получение добросовестной и достоверной рекламы, предупреждение нарушений законодательства о рекламе, а также пресечение фактов ненадлежащей рекламы на территории Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Настоящий </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfdpu7n6lpo4q1edhcto7b">
+      <w:hyperlink w:history="1" r:id="rId3clefg80myl4mdra94qdg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> применяется к отношениям, возникающим в сфере рекламы независимо от места ее производства, если распространение рекламы осуществляется на территории Кыргызской Республики, также в тех случаях, когда действия в сфере рекламы, совершаемые физическими и юридическими лицами Кыргызской Республики за ее пределами приводят к ограничению конкуренции, введению в заблуждение физических и юридических лиц на территории Кыргызской Республики либо влекут отрицательные последствия на рынке товаров Кыргызской Республики.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhcyaws-nedab8uh8zeng9">
+      <w:hyperlink w:history="1" r:id="rIduou4ridngpqj4a0st7wat">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 2:</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а) абзац второй изложить в следующей редакции:</w:t>
@@ -620,136 +620,136 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">л) в абзаце сорок четвертом слова "и телевидении" заменить словами ", телевидении и сети Интернет.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbvsnzewyuo7kp8mmeb-hd">
+      <w:hyperlink w:history="1" r:id="rIdqehyhhutsvvs2u__wzevm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq97lbwdmrclq5q0vee_as">
+      <w:hyperlink w:history="1" r:id="rIdsyggynua5miss0kmj01pi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 4.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Авторское право и смежные права на рекламу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Реклама может полностью или частично являться объектом авторского права и смежных прав. Авторские права и смежные права подлежат защите в соответствии, с законодательством Кыргызской Республики об авторском праве и смежных правах.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb3nxmedm5t1zvdyzrebun">
+      <w:hyperlink w:history="1" r:id="rIdtmwyyaagya-8dhwnebtgu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 5:</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а) часть 1 изложить в следующей редакции:</w:t>
@@ -942,51 +942,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"9. Запрещается несанкционированная рассылка рекламы с использованием информационных технологий, мобильных телефонов, факсов и электронной почты.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">к) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxnr0avvcisuifcl_2rmbn">
+      <w:hyperlink w:history="1" r:id="rIdjawijksgicny0m_b5qirb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить частями 9-1 и 9-2 в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1007,78 +1007,78 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9-2. Размещение (распространение) рекламных материалов, ввезенных на территорию Кыргызской Республики с нарушением требований законодательства в сфере таможенного регулирования, иных нормативных правовых актов Кыргызской Республики, а также вступивших в силу в установленном законодательством порядке международных договоров, участницей которых является Кыргызская Республика, не допускается.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzyej5hmqvdj_yclguymwr">
+      <w:hyperlink w:history="1" r:id="rIdfubjt4fe2cqeuopof-7cg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 7:</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqt14xi1oll7w1minr5cpu">
+      <w:hyperlink w:history="1" r:id="rId9xnxstkmhdq4mx7ws8plc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить абзацем третьим следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1114,51 +1114,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"- о стоимости (цене) товара на момент распространения рекламы, порядке его оплаты, размере скидок, тарифах и других условиях приобретения товаров;";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbjkcejke3nxb7k77dk6zc">
+      <w:hyperlink w:history="1" r:id="rIdljv8mxy36zobwqa5vlhqc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 8:</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а) абзац первый части 1 изложить в следующей редакции:</w:t>
@@ -1171,191 +1171,191 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"1. Неэтичной является реклама, которая содержит текстовую, зрительную или звуковую информацию, нарушающую общепринятые нормы нравственности, гуманности, этики и морали, направленную на демонстрацию поведения, ущемляющего права и свободы человека, содержащую элементы гендерной дискриминации, воспроизводящую гендерные стереотипы путем употребления оскорбительных слов, сравнений, образов в отношении расы, национальности, этнической принадлежности, профессии, социальной категории, инвалидности, возраста, пола, языка, образования, происхождения, имущественного или иного положения, религиозных, философских, политических убеждений, а также порочит:";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">б) в части 2 слова "законодательством Кыргызской Республики" заменить словами "Гражданским процессуальным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnzjtdpkojywv60kjbzy3n">
+      <w:hyperlink w:history="1" r:id="rId3spcfyc1hsldrdzspo-uu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlf3-1z5p8hctqkvdrss63">
+      <w:hyperlink w:history="1" r:id="rIdbfolhdah9eu-tyvc8pzax">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">) статью 9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> признать утратившей силу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8) в абзаце пятом части 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdybded-thizyk68ejx86s8">
+      <w:hyperlink w:history="1" r:id="rIdkzs4ggafpvcsnld_hs8uv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "законодательством Кыргызской Республики" заменить словами "законодательством Кыргызской Республики в сфере телевидения и радиовещания;";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9) в абзаце втором части 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmumjzhyzu1o0_8i4r5ku">
+      <w:hyperlink w:history="1" r:id="rIds0rxsaummf47jhn-3qw9k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слово "Правительством" заменить словами "Кабинетом Министров";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjqkyqpk25b_2muzgckfmm">
+      <w:hyperlink w:history="1" r:id="rIdgpgdax3hpctutyhfd5j56">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 16:</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а) в частях 1 и 2 слова "алкогольной продукции" заменить словами "алкогольной продукции и энергетических напитков";</w:t>
@@ -1503,101 +1503,101 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- распространение рекламы, основанной на риске игр и взаимных пари их организаторов, участников и посредников, в том числе игорных заведений, таких как букмекерские конторы и тотализаторы (реклама игорного бизнеса).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Любая реклама и стимулирование продажи табака, табачной продукции и (или) потребления табака, табачных и никотиносодержащих изделий, изделий с нагреваемым табаком, систем для нагревания табака, электронных систем доставки никотина (включая электронные сигареты) и растворов для них, водяных трубок и других курительных принадлежностей в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmdvpgxmthykil3nrrj1ao">
+      <w:hyperlink w:history="1" r:id="rId7qchnssfgtnxebho7ncdd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О защите здоровья граждан Кыргызской Республики от последствий потребления табака, никотина и воздействия окружающего табачного дыма и аэрозоля" запрещается.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Допускается демонстрация табачных изделий, в том числе изделий с нагреваемым табаком и систем для нагревания табака, никотиносодержащих изделий, электронных систем доставки никотина (включая электронные сигареты), водяных трубок и процесса потребления табака и никотина при информировании населения о вреде потребления табака, никотина и вредном воздействии окружающего табачного дыма и аэрозоля или электронных систем доставки никотина (включая электронные сигареты) и изделий с нагреваемым табаком при проведении уполномоченным государственным органом в сфере здравоохранения информационных кампаний, в том числе через средства массовой информации.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwk3-mcsql83eldutvedry">
+      <w:hyperlink w:history="1" r:id="rId9ezyqho1t89b7jos0eg3p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 20:</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а) в части 1:</w:t>
@@ -1715,51 +1715,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- формирование комплекса неполноценности у несовершеннолетних, не обладающих рекламируемым товаром.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">б) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddcc1aldcg8ek1beimfbdo">
+      <w:hyperlink w:history="1" r:id="rIdkum25gqi2t6qdxvvcpp0s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить частями 3 и 4 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1780,121 +1780,121 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Реклама продуктов, предназначенных для использования в качестве заменителей грудного молока, и продуктов, включенных в рацион ребенка в возрасте до двадцати четырех месяцев, должна содержать сведения о возрастных ограничениях применения таких продуктов и предупреждение о необходимости консультации специалистов.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId13fdfip1rwe4btoxbkrzj">
+      <w:hyperlink w:history="1" r:id="rIdzcctpmh_ty_3cfhrijsey">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 20-5 с</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">лова "законодательством Кыргызской Республики" заменить словами "законодательством Кыргызской Республики о меценатстве и благотворительной деятельности";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13) в части 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdso4z9iscvrg03pzayjyh5">
+      <w:hyperlink w:history="1" r:id="rIdr3cmgoeq01id80vityvys">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "законодательством Кыргызской Республики" заменить словами "гражданским законодательством Кыргызской Республики";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">14) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqgunaj8m1vei6bjwmelwh">
+      <w:hyperlink w:history="1" r:id="rIdgqnzfkya45nr9lirnj8dd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 26:</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а) часть 1 дополнить абзацем вторым следующего содержания:</w:t>
@@ -1952,51 +1952,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"4. Государственные органы исполнительной власти, уполномоченные в соответствии с законодательством Кыргызской Республики осуществлять в пределах своей компетенции функции по защите прав потребителей и пресечению недобросовестной конкуренции, заключают соглашения о соблюдении правил и обычаев рекламной практики с рекламодателями, рекламопроизводителями и рекламораспространителями по их обращению.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtsnicmll11uvijjoukklb">
+      <w:hyperlink w:history="1" r:id="rIdczlgng6qra_hu-osnrshv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 27:</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а) в абзаце втором части 2 слово "законодательством" заменить словами "гражданским законодательством Кыргызской Республики";</w:t>
@@ -2009,276 +2009,276 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">б) в части 3 слова "законодательством Кыргызской Республики" заменить словами "законодательством Кыргызской Республики о защите государственных секретов";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">16) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdek0ikoe-ktest1kupipto">
+      <w:hyperlink w:history="1" r:id="rIdn0e9npzn1oaqmpvlg-kjf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью 31</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId47uic9iwf2-fdpkfgjxce">
+      <w:hyperlink w:history="1" r:id="rIdayro9bqhn1sqary08gwdc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 31</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ответственность за нарушение законодательства Кыргызской Республики о рекламе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Физические и юридические лица (рекламодатели, рекламопроизводители и рекламораспространители) за нарушение законодательства Кыргызской Республики о рекламе несут ответственность в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnco56jdzrqimuqgeyzeq4">
+      <w:hyperlink w:history="1" r:id="rIdud-u1k7mimui9cfrb3mtv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики о правонарушениях и Уголовным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtgwuyqhil-kmvljqvhqri">
+      <w:hyperlink w:history="1" r:id="rIdxfdplnchczk4m2zieqdb4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Лица, права и интересы которых нарушены в результате ненадлежащей рекламы, вправе обратиться в установленном порядке в суд с иском, в том числе о возмещении убытков, включая упущенную выгоду, возмещении вреда, причиненного здоровью и имуществу, компенсации морального вреда, а также публичном опровержении ненадлежащей рекламы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Заведомо ложная реклама, совершенная с целью получения прибыли (дохода) и причинившая существенный ущерб государственным или общественным интересам либо охраняемым законом правам и интересам граждан, влечет ответственность в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfdey8nj9k_ezmuit2jbxj">
+      <w:hyperlink w:history="1" r:id="rIdpjpdgmxknplx9guhlj9lj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики о правонарушениях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Рекламодатель, рекламопроизводитель или рекламораспространитель вправе обжаловать действия (бездействие) государственного антимонопольного органа в порядке, предусмотренном законодательством об основах административной деятельности и административных процедурах, в случае несогласия с решением по административной жалобе рекламодатель, рекламопроизводитель или рекламораспространитель вправе обратиться в суд, а в части применения взысканий рассматриваются в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdypq1a69g-c8grl0ibm9t8">
+      <w:hyperlink w:history="1" r:id="rIdegqv-t5vzbbqdvnby3wtn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики о правонарушениях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Подача заявления не приостанавливает исполнение предписания или решения государственного антимонопольного органа, если судом не будет вынесено определение о приостановлении исполнения назначенных актов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Должностные лица уполномоченных государственных органов за нарушение настоящего Закона несут ответственность, предусмотренную </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlohzwunjpyyg0u_ajcojf">
+      <w:hyperlink w:history="1" r:id="rId0zy6_xnemvqkwgbqrtrfi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики о правонарушениях.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="200"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2528,69 +2528,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdzwl_tmeyhyfnr6i_njqsa">
+    <w:hyperlink w:history="1" r:id="rIdwt0nzug7ingmlr0mejzmz">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/112617</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdjz_j-za3c-axc3mdnwgfb">
+    <w:hyperlink w:history="1" r:id="rIdulgi2_nmwonlljtu5-zd-">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2733,57 +2733,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdxyv0xg7knrj5yem0jamzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162" TargetMode="External"/><Relationship Id="rIdzx1oalrsrdzpaks1yd5wu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_1" TargetMode="External"/><Relationship Id="rIdphbxoyyjltrqfqhw9g1ka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162" TargetMode="External"/><Relationship Id="rIdu10uth5dhc-4rbypvrc6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162" TargetMode="External"/><Relationship Id="rIdfdpu7n6lpo4q1edhcto7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162" TargetMode="External"/><Relationship Id="rIdhcyaws-nedab8uh8zeng9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_2" TargetMode="External"/><Relationship Id="rIdbvsnzewyuo7kp8mmeb-hd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_4" TargetMode="External"/><Relationship Id="rIdq97lbwdmrclq5q0vee_as" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_4" TargetMode="External"/><Relationship Id="rIdb3nxmedm5t1zvdyzrebun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_5" TargetMode="External"/><Relationship Id="rIdxnr0avvcisuifcl_2rmbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_5" TargetMode="External"/><Relationship Id="rIdzyej5hmqvdj_yclguymwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_7" TargetMode="External"/><Relationship Id="rIdqt14xi1oll7w1minr5cpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_7" TargetMode="External"/><Relationship Id="rIdbjkcejke3nxb7k77dk6zc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_8" TargetMode="External"/><Relationship Id="rIdnzjtdpkojywv60kjbzy3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111521" TargetMode="External"/><Relationship Id="rIdlf3-1z5p8hctqkvdrss63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_9" TargetMode="External"/><Relationship Id="rIdybded-thizyk68ejx86s8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_11" TargetMode="External"/><Relationship Id="rIdtmumjzhyzu1o0_8i4r5ku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_15" TargetMode="External"/><Relationship Id="rIdjqkyqpk25b_2muzgckfmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_16" TargetMode="External"/><Relationship Id="rIdmdvpgxmthykil3nrrj1ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112296" TargetMode="External"/><Relationship Id="rIdwk3-mcsql83eldutvedry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_20" TargetMode="External"/><Relationship Id="rIddcc1aldcg8ek1beimfbdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_20" TargetMode="External"/><Relationship Id="rId13fdfip1rwe4btoxbkrzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_20-5" TargetMode="External"/><Relationship Id="rIdso4z9iscvrg03pzayjyh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_25" TargetMode="External"/><Relationship Id="rIdqgunaj8m1vei6bjwmelwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_26" TargetMode="External"/><Relationship Id="rIdtsnicmll11uvijjoukklb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_27" TargetMode="External"/><Relationship Id="rIdek0ikoe-ktest1kupipto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_31" TargetMode="External"/><Relationship Id="rId47uic9iwf2-fdpkfgjxce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_31" TargetMode="External"/><Relationship Id="rIdnco56jdzrqimuqgeyzeq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rIdtgwuyqhil-kmvljqvhqri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309" TargetMode="External"/><Relationship Id="rIdfdey8nj9k_ezmuit2jbxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rIdypq1a69g-c8grl0ibm9t8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rIdlohzwunjpyyg0u_ajcojf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdccth5pffhhsailm71nlpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162" TargetMode="External"/><Relationship Id="rIdh6mxa8-_kttgnc3wjh0_o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_1" TargetMode="External"/><Relationship Id="rId7wi2zkoiydmsykpyeofsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162" TargetMode="External"/><Relationship Id="rIdkqtk_m44se0zvau4aaym8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162" TargetMode="External"/><Relationship Id="rId3clefg80myl4mdra94qdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162" TargetMode="External"/><Relationship Id="rIduou4ridngpqj4a0st7wat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_2" TargetMode="External"/><Relationship Id="rIdqehyhhutsvvs2u__wzevm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_4" TargetMode="External"/><Relationship Id="rIdsyggynua5miss0kmj01pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_4" TargetMode="External"/><Relationship Id="rIdtmwyyaagya-8dhwnebtgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_5" TargetMode="External"/><Relationship Id="rIdjawijksgicny0m_b5qirb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_5" TargetMode="External"/><Relationship Id="rIdfubjt4fe2cqeuopof-7cg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_7" TargetMode="External"/><Relationship Id="rId9xnxstkmhdq4mx7ws8plc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_7" TargetMode="External"/><Relationship Id="rIdljv8mxy36zobwqa5vlhqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_8" TargetMode="External"/><Relationship Id="rId3spcfyc1hsldrdzspo-uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111521" TargetMode="External"/><Relationship Id="rIdbfolhdah9eu-tyvc8pzax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_9" TargetMode="External"/><Relationship Id="rIdkzs4ggafpvcsnld_hs8uv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_11" TargetMode="External"/><Relationship Id="rIds0rxsaummf47jhn-3qw9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_15" TargetMode="External"/><Relationship Id="rIdgpgdax3hpctutyhfd5j56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_16" TargetMode="External"/><Relationship Id="rId7qchnssfgtnxebho7ncdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112296" TargetMode="External"/><Relationship Id="rId9ezyqho1t89b7jos0eg3p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_20" TargetMode="External"/><Relationship Id="rIdkum25gqi2t6qdxvvcpp0s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_20" TargetMode="External"/><Relationship Id="rIdzcctpmh_ty_3cfhrijsey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_20-5" TargetMode="External"/><Relationship Id="rIdr3cmgoeq01id80vityvys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_25" TargetMode="External"/><Relationship Id="rIdgqnzfkya45nr9lirnj8dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_26" TargetMode="External"/><Relationship Id="rIdczlgng6qra_hu-osnrshv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_27" TargetMode="External"/><Relationship Id="rIdn0e9npzn1oaqmpvlg-kjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_31" TargetMode="External"/><Relationship Id="rIdayro9bqhn1sqary08gwdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162#st_31" TargetMode="External"/><Relationship Id="rIdud-u1k7mimui9cfrb3mtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rIdxfdplnchczk4m2zieqdb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309" TargetMode="External"/><Relationship Id="rIdpjpdgmxknplx9guhlj9lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rIdegqv-t5vzbbqdvnby3wtn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rId0zy6_xnemvqkwgbqrtrfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdzwl_tmeyhyfnr6i_njqsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112617" TargetMode="External"/><Relationship Id="rIdjz_j-za3c-axc3mdnwgfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdwt0nzug7ingmlr0mejzmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112617" TargetMode="External"/><Relationship Id="rIdulgi2_nmwonlljtu5-zd-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>