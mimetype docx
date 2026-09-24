--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -102,51 +102,51 @@
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdabmusvkjtdqb6qgxwcqtz">
+      <w:hyperlink w:history="1" r:id="rIdjxw9jfhpimqi7xv4xauwt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -228,51 +228,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях предупреждения и борьбы с торговлей людьми, в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgocbnnbpwwggdowwwxrkp">
+      <w:hyperlink w:history="1" r:id="rIdfcws8-s8jsgyxragtox0w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О предупреждении и борьбе с торговлей людьми", статьями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -280,51 +280,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9mypfqckrn-pmiq-x6k8y">
+      <w:hyperlink w:history="1" r:id="rIdqlwzl-u9sk3hi3vpyqdxd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Правительстве Кыргызской Республики" Правительство Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -342,85 +342,85 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmpcy-hxy9glqadlavhrqy">
+      <w:hyperlink w:history="1" r:id="rIdsv0rmhcytk5nf4x7zyh1j">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Программу</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики по борьбе с торговлей людьми в Кыргызской Республике на 2017-2020 годы согласно приложению 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdczrsseesfvy377fhxnlvl">
+      <w:hyperlink w:history="1" r:id="rIdatxljyxamrhcxzzcru3bc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">План мероприятий</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по реализации Программы Правительства Кыргызской Республики по борьбе с торговлей людьми в Кыргызской Республике на 2017-2020 годы (далее - План мероприятий) согласно приложению 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -480,105 +480,105 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- представлять сводную информацию в Аппарат Правительства Кыргызской Республики по итогам полугодия, не позднее 25 числа месяца, следующего за отчетным периодом;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- разработать и внести в установленном порядке на рассмотрение Правительства Кыргызской Республики проект Закона Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnf2p12gbwbijjkzvwxtvw">
+      <w:hyperlink w:history="1" r:id="rIdhquyzgymftbbalpwda93w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О предупреждении и борьбе с торговлей людьми", в части включения уполномоченного органа по вопросам миграции в состав субъектов, осуществляющих деятельность по предупреждению и борьбы с торговлей людьми.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Признать утратившим силу </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_qlv9_k9jae4ps94ueywf">
+      <w:hyperlink w:history="1" r:id="rIdcoslwwhwxlezglvxji5lt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz3h-lhsseu3fyfuw1o-op">
+      <w:hyperlink w:history="1" r:id="rIdp36vuvafyvx0n4tttubqv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Программе</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики по борьбе с торговлей людьми в Кыргызской Республике на 2013-2016 годы" от 14 января 2013 года № 14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -721,51 +721,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Введение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Настоящая Программа Правительства Кыргызской Республики по борьбе с торговлей людьми на 2017-2020 годы (далее - Программа) разработана в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbhlkunxmipmk5tf26ix8k">
+      <w:hyperlink w:history="1" r:id="rIdjj1bszkwzef2z0bvzto7y">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О предупреждении и борьбе с торговлей людьми" и направлена на эффективное предупреждение, выявление и пресечение торговли людьми, оказание защиты и помощи жертвам торговли людьми.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -813,139 +813,139 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Анализ ситуации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq0zau0vzxllm-cvo1fcn9">
+      <w:hyperlink w:history="1" r:id="rIdzk5v7dyxq4w-aesmfv9-a">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики права и свободы человека являются высшей ценностью, не допускаются рабство и торговля людьми. На основе этих конституционных норм в республике сформирована законодательная база по борьбе с торговлей людьми.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительством Кыргызской Республики принимаются меры по систематизации и координации деятельности государства по борьбе с торговлей людьми. Так, реализация </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId02i_rkotisapyxyh29f1y">
+      <w:hyperlink w:history="1" r:id="rIdcl4hauxzgtyz8l291prhm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Программы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики по борьбе с торговлей людьми на 2013-2016 годы, утвержденная </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdietz-mijl3apx5jcim8ul">
+      <w:hyperlink w:history="1" r:id="rIdzesvqgoxnyb37fihposww">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 14 января 2013 года № 14, позволила повысить эффективность деятельности государственных органов по противодействию современной работорговле, решить ряд вопросов, связанных с приведением законодательства Кыргызской Республики в соответствие с нормами международного права, принять меры по информационному обеспечению, профилактике, повышению эффективности действий правоохранительных органов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В ходе реализации вышеуказанной </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8nbxcgx2ywjuesvzybkhi">
+      <w:hyperlink w:history="1" r:id="rIdnq8pxw7jf0krngaehkbre">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Программы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственными органами и организациями гражданского общества был проведен ряд мероприятий, направленных на противодействие торговле людьми и оказание помощи пострадавшим лицам. В указанный период была проведена инвентаризация и разработаны рекомендации по совершенствованию законодательства Кыргызской Республики в сфере противодействия торговле людьми, разработаны изменения в действующие нормативные правовые акты, разработано руководство по идентификации лиц, пострадавших от торговли людьми.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -979,123 +979,123 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По данным Министерства внутренних дел Кыргызской Республики, за период с 2013 года по июнь 2016 года включительно судами Кыргызской Республики было рассмотрено в общей сложности 50 уголовных дел, возбужденных по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статье 124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Торговля людьми" Уголовного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmki0vhftkpc6mvlm0w4zh">
+      <w:hyperlink w:history="1" r:id="rIdy2i0ks7_ng5ft9ajwdnaj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодекса</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики. За трудовую либо сексуальную эксплуатацию потерпевших было привлечено к ответственности в общей сложности 62 человека, из которых 45 были осуждены, 7 оправдано, в отношении 10 уголовное преследование было прекращено. За указанный период было рассмотрено 20 уголовных дел по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статье 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Принуждение к вступлению в фактические брачные отношения с лицом, не достигшим семнадцатилетнего возраста" Уголовного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8bils1flqx3l6ryza3vpy">
+      <w:hyperlink w:history="1" r:id="rIdiygpom563xo5biwl6kokr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодекса</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики и 104 уголовных дела по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статье 155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Принуждение женщины к вступлению в брак, похищение женщины для вступления в брак или воспрепятствование вступлению в брак" Уголовного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdful6aabpys59-xcrmhf5l">
+      <w:hyperlink w:history="1" r:id="rIdntv0v2zhjzuvfoyblon8y">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодекса</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики. По указанным уголовным делам было привлечено к ответственности соответственно 27 человек (из них 18 осуждены, 1 оправдан, в отношении 8 дело прекращено) и 174 человека (из них 144 осуждены, 2 оправданы, в отношении 28 дела прекращены).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1916,51 +1916,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1454"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Разработать и внести на рассмотрение Правительства Кыргызской Республики законопроект о внесении изменений в </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbhod7-qz65ivqdlasptnj">
+            <w:hyperlink w:history="1" r:id="rIdmnm8andxxxvwolvu5bdzk">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Закон</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кыргызской Республики "Об основах социального обслуживания населения в Кыргызской Республике", в части включения жертв торговли людьми в категорию лиц для социального обслуживания, а также определения понятия и статуса приютов/реабилитационных центров для жертв торговли людьми</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1454"/>
             <w:tcBorders>
@@ -2127,71 +2127,71 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1454"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Внести изменения в </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmojrqt4grnssq9ux1pgf3">
+            <w:hyperlink w:history="1" r:id="rIdjsr-hzjvn4day49uijg_n">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Положение</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> о порядке осуществления деятельности по трудоустройству граждан Кыргызской Республики за рубежом, утвержденное </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId0xp4vfqk3vi8-dwuexhlv">
+            <w:hyperlink w:history="1" r:id="rIdxia9k805hbhvqbmvzan4f">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства Кыргызской Республики от 8 сентября 2006 года № 639, в части регулирования деятельности частных агентств занятости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1454"/>
             <w:vMerge w:val="restart"/>
@@ -3279,51 +3279,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1454"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Выработка предложений по внесению изменений в </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdv0uvhib_pbrvpb-4w2m4f">
+            <w:hyperlink w:history="1" r:id="rIdfqz28w_wxfm_x_2cxqbff">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Закон</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кыргызской Республики "Об исполнительном производстве и о статусе судебных исполнителей в Кыргызской Республике", в части особенностей компенсации морального и материального ущерба жертвам торговли людьми</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1454"/>
             <w:tcBorders>
@@ -3651,51 +3651,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1454"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Внесение изменений в </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrk9czsfm6hfwip8xe5xl9">
+            <w:hyperlink w:history="1" r:id="rIduopyhy30lviyyndpbs3ib">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Закон</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кыргызской Республики "О рекламе", по разработке порядка и условий размещения социальной рекламы (с целью обеспечения безвозмездного размещения, в т.ч. в прайм-тайм на телевидении и радио, на первой или последней полосе печатных СМИ, издаваемых на средства доноров)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1454"/>
             <w:tcBorders>
@@ -10307,69 +10307,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdsyfcmsalxyefe-ifihyk2">
+    <w:hyperlink w:history="1" r:id="rId8jcyxa-szyeibxpjupyuo">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/11515</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdcq_u7uvwtjc3bcgujtm9c">
+    <w:hyperlink w:history="1" r:id="rIdfrhjadiqesilhyvrar0oc">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10512,57 +10512,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdabmusvkjtdqb6qgxwcqtz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdgocbnnbpwwggdowwwxrkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1650" TargetMode="External"/><Relationship Id="rId9mypfqckrn-pmiq-x6k8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdmpcy-hxy9glqadlavhrqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11515#p1" TargetMode="External"/><Relationship Id="rIdczrsseesfvy377fhxnlvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11515#p2" TargetMode="External"/><Relationship Id="rIdnf2p12gbwbijjkzvwxtvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1650" TargetMode="External"/><Relationship Id="rId_qlv9_k9jae4ps94ueywf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94112" TargetMode="External"/><Relationship Id="rIdz3h-lhsseu3fyfuw1o-op" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93915" TargetMode="External"/><Relationship Id="rIdbhlkunxmipmk5tf26ix8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1650" TargetMode="External"/><Relationship Id="rIdq0zau0vzxllm-cvo1fcn9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rId02i_rkotisapyxyh29f1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93915" TargetMode="External"/><Relationship Id="rIdietz-mijl3apx5jcim8ul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94112" TargetMode="External"/><Relationship Id="rId8nbxcgx2ywjuesvzybkhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93915" TargetMode="External"/><Relationship Id="rIdmki0vhftkpc6mvlm0w4zh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/568" TargetMode="External"/><Relationship Id="rId8bils1flqx3l6ryza3vpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/568" TargetMode="External"/><Relationship Id="rIdful6aabpys59-xcrmhf5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/568" TargetMode="External"/><Relationship Id="rIdbhod7-qz65ivqdlasptnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/943" TargetMode="External"/><Relationship Id="rIdmojrqt4grnssq9ux1pgf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57780" TargetMode="External"/><Relationship Id="rId0xp4vfqk3vi8-dwuexhlv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57770" TargetMode="External"/><Relationship Id="rIdv0uvhib_pbrvpb-4w2m4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/994" TargetMode="External"/><Relationship Id="rIdrk9czsfm6hfwip8xe5xl9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdjxw9jfhpimqi7xv4xauwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdfcws8-s8jsgyxragtox0w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1650" TargetMode="External"/><Relationship Id="rIdqlwzl-u9sk3hi3vpyqdxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdsv0rmhcytk5nf4x7zyh1j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11515#p1" TargetMode="External"/><Relationship Id="rIdatxljyxamrhcxzzcru3bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11515#p2" TargetMode="External"/><Relationship Id="rIdhquyzgymftbbalpwda93w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1650" TargetMode="External"/><Relationship Id="rIdcoslwwhwxlezglvxji5lt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94112" TargetMode="External"/><Relationship Id="rIdp36vuvafyvx0n4tttubqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93915" TargetMode="External"/><Relationship Id="rIdjj1bszkwzef2z0bvzto7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1650" TargetMode="External"/><Relationship Id="rIdzk5v7dyxq4w-aesmfv9-a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202913" TargetMode="External"/><Relationship Id="rIdcl4hauxzgtyz8l291prhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93915" TargetMode="External"/><Relationship Id="rIdzesvqgoxnyb37fihposww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94112" TargetMode="External"/><Relationship Id="rIdnq8pxw7jf0krngaehkbre" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93915" TargetMode="External"/><Relationship Id="rIdy2i0ks7_ng5ft9ajwdnaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/568" TargetMode="External"/><Relationship Id="rIdiygpom563xo5biwl6kokr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/568" TargetMode="External"/><Relationship Id="rIdntv0v2zhjzuvfoyblon8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/568" TargetMode="External"/><Relationship Id="rIdmnm8andxxxvwolvu5bdzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/943" TargetMode="External"/><Relationship Id="rIdjsr-hzjvn4day49uijg_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57780" TargetMode="External"/><Relationship Id="rIdxia9k805hbhvqbmvzan4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57770" TargetMode="External"/><Relationship Id="rIdfqz28w_wxfm_x_2cxqbff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/994" TargetMode="External"/><Relationship Id="rIduopyhy30lviyyndpbs3ib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/162" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdsyfcmsalxyefe-ifihyk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11515" TargetMode="External"/><Relationship Id="rIdcq_u7uvwtjc3bcgujtm9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8jcyxa-szyeibxpjupyuo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11515" TargetMode="External"/><Relationship Id="rIdfrhjadiqesilhyvrar0oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>