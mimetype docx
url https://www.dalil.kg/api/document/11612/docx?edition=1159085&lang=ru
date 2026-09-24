--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -101,51 +101,51 @@
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ 
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddt2gxmydfqnampeyqenxd">
+      <w:hyperlink w:history="1" r:id="rIde6jnmwxlm-pejedta-jg_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 22 февраля 2022 года № 93</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -255,87 +255,87 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора о Евразийском экономическом союзе от 29 мая 2014 года, ратифицированного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtqkgpgztppbw1wovklhfb">
+      <w:hyperlink w:history="1" r:id="rId5ey1e6tij05ddyibbqirk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики от 21 мая 2015 года № 111, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статьей 282-10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf1zmuhdhi72f3v0bvj-r4">
+      <w:hyperlink w:history="1" r:id="rIdkqdfn51h0k0ekovbv4kvd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Налогового кодекса</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, статьями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -343,363 +343,363 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtm2rb-morphdve9xgxgpa">
+      <w:hyperlink w:history="1" r:id="rIdaunctgej7hhsqvlfam7ts">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционного Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Правительстве Кыргызской Республики" Правительство Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcprtcphakfpg8fsse0zly">
+      <w:hyperlink w:history="1" r:id="rIdqwysk_bysdocl7f4bw97v">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении форм налоговой отчетности по косвенным налогам, заявления о ввозе товаров и уплате косвенных налогов, уведомления о предстоящем получении подакцизных товаров, ввозе (вывозе) товаров и порядков их заполнения" от 22 апреля 2015 года № 234 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 1 дополнить абзацами девятым и десятым в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"- форму Перечня заявлений о ввозе товаров и уплате косвенных налогов (FORM STI-153) согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3a6qa9rs-tmvmhuv3z5s3">
+      <w:hyperlink w:history="1" r:id="rIdgauy1exade3rlvpekhgcj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- порядок заполнения Перечня заявлений о ввозе товаров и уплате косвенных налогов (FORM STI-153) согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv0dkq9mxm3ecp53gt4aky">
+      <w:hyperlink w:history="1" r:id="rIdw_7cz-zj0wehaliaa5r3s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- дополнить приложениями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2gtuzdmaqmka7bjanurfr">
+      <w:hyperlink w:history="1" r:id="rId-n6rxkkuwqgt1tqhej12b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdruabyfebtlszuu4gyfah-">
+      <w:hyperlink w:history="1" r:id="rIdvp8bzs3bdztctgkkaipch">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в редакции согласно приложениям </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9vp1evbx_c7_buq9tw0jw">
+      <w:hyperlink w:history="1" r:id="rIdvj8llkmjip8cxxqkankkk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3mabbaa5mcgtc1l7bm9bl">
+      <w:hyperlink w:history="1" r:id="rIdrzy7e2yapqxlythaevhyw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdloysbml-kv8-fqt1kvx6n">
+      <w:hyperlink w:history="1" r:id="rId5yf_f98e0cfqtztj9nz_y">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении перечней документов при экспорте и импорте товаров, работ, услуг в Евразийском экономическом союзе" от 31 июля 2015 года № 550 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmzephhwgszf2aj_fbb3jj">
+      <w:hyperlink w:history="1" r:id="rId7bd7jcl--ap3h3ngfjb__">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Перечне</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> документов, подтверждающих экспорт товаров, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzato_ao1dkvval95ljudg">
+      <w:hyperlink w:history="1" r:id="rIdhf0wv1-v9r-sx97eilw1v">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -737,91 +737,91 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- подпункт 5 пункта 2 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"5) заявление о ввозе товаров и уплате косвенных налогов, на бумажном носителе в оригинале или в копии, с отметкой налогового органа государства-члена Евразийского экономического союза, на территорию которого импортированы продукты переработки, об уплате косвенных налогов (освобождении или ином порядке исполнения налоговых обязательств) либо Перечень заявлений о ввозе товаров и уплате косвенных налогов, на бумажном носителе в оригинале и в электронном виде или в электронном виде с электронно-цифровой подписью налогоплательщика;";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIddxoi2apphbsqk8eq_f15y">
+      <w:hyperlink w:history="1" r:id="rIdreh1lel_wu2mpzrxguz9e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Перечень</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> документов, прилагаемых к налоговой отчетности по косвенным налогам при импорте товаров (выполнении работ по переработке давальческого сырья) на территорию Кыргызской Республики с территории государств-членов Евразийского экономического союза, утвержденный вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzhjb7sjtdjdavcovhg8ya">
+      <w:hyperlink w:history="1" r:id="rIdudjyjjzd7i_n-hdldepjx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, изложить в редакции согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvzptbyczcy1e6z_7ype6t">
+      <w:hyperlink w:history="1" r:id="rIds-wsvd-gdhs9wjzcmuuiv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -935,51 +935,51 @@
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlcdiwuyf7yr1yybzlrgot">
+      <w:hyperlink w:history="1" r:id="rIdjabs3romomszzqlqyesg7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложение 8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400" w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -1024,51 +1024,51 @@
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl_wp0h4cy6ejaus_osrrv">
+      <w:hyperlink w:history="1" r:id="rIdacziupiwquo840u9pu2h0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложение 9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400" w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -2003,51 +2003,51 @@
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdprwuf9tla7uk6fwfnr7f1">
+      <w:hyperlink w:history="1" r:id="rIdq8yisapn6x7_ydnpdakhs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложение 9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400" w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -2258,51 +2258,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8) договоры (контракты), на основании которых приобретены товары, импортированные на территорию Кыргызской Республики с территории другого государства-члена Евразийского экономического союза, по договорам комиссии или поручения (в случаях, предусмотренных частями 2 и 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статьи 282-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5r-gwbae_2xfgjgoznjhn">
+      <w:hyperlink w:history="1" r:id="rIdym1mhp86rge4gysipvu7r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Налогового кодекса</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, за исключением случаев, когда НДС уплачивается комиссионером, поверенным).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2533,69 +2533,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdugeuffhd4rz5rpqhe0lrs">
+    <w:hyperlink w:history="1" r:id="rIdgykirsh1r_sezbfsasgbp">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/11612</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdbd9c4ecpo1xlddnqizqws">
+    <w:hyperlink w:history="1" r:id="rIdy81wsjhzhbu_l7r71vyzj">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2738,57 +2738,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIddt2gxmydfqnampeyqenxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158988" TargetMode="External"/><Relationship Id="rIdtqkgpgztppbw1wovklhfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111154" TargetMode="External"/><Relationship Id="rIdf1zmuhdhi72f3v0bvj-r4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445" TargetMode="External"/><Relationship Id="rIdtm2rb-morphdve9xgxgpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdcprtcphakfpg8fsse0zly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97580" TargetMode="External"/><Relationship Id="rId3a6qa9rs-tmvmhuv3z5s3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97580#p8" TargetMode="External"/><Relationship Id="rIdv0dkq9mxm3ecp53gt4aky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97580#p9" TargetMode="External"/><Relationship Id="rId2gtuzdmaqmka7bjanurfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97580#p8" TargetMode="External"/><Relationship Id="rIdruabyfebtlszuu4gyfah-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97580#p9" TargetMode="External"/><Relationship Id="rId9vp1evbx_c7_buq9tw0jw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11612#p1" TargetMode="External"/><Relationship Id="rId3mabbaa5mcgtc1l7bm9bl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11612#p2" TargetMode="External"/><Relationship Id="rIdloysbml-kv8-fqt1kvx6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97809" TargetMode="External"/><Relationship Id="rIdmzephhwgszf2aj_fbb3jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97809#p9" TargetMode="External"/><Relationship Id="rIdzato_ao1dkvval95ljudg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97809" TargetMode="External"/><Relationship Id="rIddxoi2apphbsqk8eq_f15y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97809#p9" TargetMode="External"/><Relationship Id="rIdzhjb7sjtdjdavcovhg8ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97809" TargetMode="External"/><Relationship Id="rIdvzptbyczcy1e6z_7ype6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11612#p3" TargetMode="External"/><Relationship Id="rIdlcdiwuyf7yr1yybzlrgot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97580#p8" TargetMode="External"/><Relationship Id="rIdl_wp0h4cy6ejaus_osrrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97580#p9" TargetMode="External"/><Relationship Id="rIdprwuf9tla7uk6fwfnr7f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97809#p9" TargetMode="External"/><Relationship Id="rId5r-gwbae_2xfgjgoznjhn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIde6jnmwxlm-pejedta-jg_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158988" TargetMode="External"/><Relationship Id="rId5ey1e6tij05ddyibbqirk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111154" TargetMode="External"/><Relationship Id="rIdkqdfn51h0k0ekovbv4kvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445" TargetMode="External"/><Relationship Id="rIdaunctgej7hhsqvlfam7ts" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdqwysk_bysdocl7f4bw97v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97580" TargetMode="External"/><Relationship Id="rIdgauy1exade3rlvpekhgcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97580#p8" TargetMode="External"/><Relationship Id="rIdw_7cz-zj0wehaliaa5r3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97580#p9" TargetMode="External"/><Relationship Id="rId-n6rxkkuwqgt1tqhej12b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97580#p8" TargetMode="External"/><Relationship Id="rIdvp8bzs3bdztctgkkaipch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97580#p9" TargetMode="External"/><Relationship Id="rIdvj8llkmjip8cxxqkankkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11612#p1" TargetMode="External"/><Relationship Id="rIdrzy7e2yapqxlythaevhyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11612#p2" TargetMode="External"/><Relationship Id="rId5yf_f98e0cfqtztj9nz_y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97809" TargetMode="External"/><Relationship Id="rId7bd7jcl--ap3h3ngfjb__" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97809#p9" TargetMode="External"/><Relationship Id="rIdhf0wv1-v9r-sx97eilw1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97809" TargetMode="External"/><Relationship Id="rIdreh1lel_wu2mpzrxguz9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97809#p9" TargetMode="External"/><Relationship Id="rIdudjyjjzd7i_n-hdldepjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97809" TargetMode="External"/><Relationship Id="rIds-wsvd-gdhs9wjzcmuuiv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11612#p3" TargetMode="External"/><Relationship Id="rIdjabs3romomszzqlqyesg7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97580#p8" TargetMode="External"/><Relationship Id="rIdacziupiwquo840u9pu2h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97580#p9" TargetMode="External"/><Relationship Id="rIdq8yisapn6x7_ydnpdakhs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97809#p9" TargetMode="External"/><Relationship Id="rIdym1mhp86rge4gysipvu7r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202445" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdugeuffhd4rz5rpqhe0lrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11612" TargetMode="External"/><Relationship Id="rIdbd9c4ecpo1xlddnqizqws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdgykirsh1r_sezbfsasgbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11612" TargetMode="External"/><Relationship Id="rIdy81wsjhzhbu_l7r71vyzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>