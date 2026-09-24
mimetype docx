--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -236,51 +236,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">еспублики</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhldwyom8re6vtfrhh0hdw">
+      <w:hyperlink w:history="1" r:id="rIdgairvnroudol4dxlxprdg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 сентября 2019 года № 477</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -310,75 +310,75 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">еспублики</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqo6mzd7m3qowlciqnji8x">
+      <w:hyperlink w:history="1" r:id="rIdpenloeo3_psc7yvq_m7lh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 апреля 2023 года № 225</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcxjfro2rrygeg8-k389wr">
+      <w:hyperlink w:history="1" r:id="rId60ct9iiszhx6dcrwvam08">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5 ноября 2025 года № 719</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -386,251 +386,251 @@
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с законами Кыргызской Республики "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfnf23gj-av0imcgx2dm2m">
+      <w:hyperlink w:history="1" r:id="rIdsb5ahpjtqgw6zvx8asyxw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Об инвестиционных фондах</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzyf0br0dbb7hhxwhe1vq1">
+      <w:hyperlink w:history="1" r:id="rIdfirdo3juqcoiagh4fmbge">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О бухгалтерском учете</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzqiigcp8qf0fb0uh7vlz8">
+      <w:hyperlink w:history="1" r:id="rIdkryxpzhzqz0wnpja_gcfz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Об организации страхования в Кыргызской Республике</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtswg0659ilipytyor1mnk">
+      <w:hyperlink w:history="1" r:id="rIdiblklhanaspsqr6lmaybp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О накопительных пенсионных фондах в Кыргызской Республике</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwv9zbzhnvkew0v4xrttlj">
+      <w:hyperlink w:history="1" r:id="rId1ajxkf3nukeex62zjvbgx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О лотереях</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfan5g1yiuizyv3hedyjpv">
+      <w:hyperlink w:history="1" r:id="rIdfjo_iobt-sgyphwkww4hh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О деятельности ломбардов</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsuq0jllziodmvsvxho4fl">
+      <w:hyperlink w:history="1" r:id="rIdw62uipkafdzex3wuf6mr6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О рынке ценных бумаг</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8hxzcz_xcf1hgph-292do">
+      <w:hyperlink w:history="1" r:id="rIdaa1u5nqdsv3e9usmdnvlc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Об акционерных обществах</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdey7jy8wdwxwuipsvioxch">
+      <w:hyperlink w:history="1" r:id="rId0kril5wdhdscypkjdumzk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Об ипотечных ценных бумагах</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtj8orgiyej-cexp-oi_wo">
+      <w:hyperlink w:history="1" r:id="rIdm-nl-5zc2-nw5rcl7fyjg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О противодействии финансированию террористической деятельности и легализации (отмыванию) преступных доходов</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", статьями 10 и 17 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy5uzrmegxfmxbnud85zha">
+      <w:hyperlink w:history="1" r:id="rIdjow3x3xkjppe_ehl-a8yp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционного Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Правительстве Кыргызской Республики" Правительство Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -682,51 +682,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">еспублики </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq6lj3tined2hy6g1gfxo-">
+      <w:hyperlink w:history="1" r:id="rIdmceqlylv9jdknehiwg4s5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 сентября 2019 года № 477</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -756,51 +756,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">еспублики</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkimpuqq2yfdgc2owuqjim">
+      <w:hyperlink w:history="1" r:id="rIdyqcprbm-h9krrl_wzbaf2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 апреля 2023 года № 225</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -822,171 +822,171 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2rvl8tyfrkfxaxt9s_ali">
+      <w:hyperlink w:history="1" r:id="rIdcp5yiwndsvt9zjxy8ja9n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке представления отчетности (информации) и раскрытии информации субъектами финансового рынка согласно приложению 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdslacxuxfblmamyxhzr3gk">
+      <w:hyperlink w:history="1" r:id="rId695zyemoqny5j41_d2uze">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 5 ноября 2025 года № 719)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj5ehn-_t5ebwep579pgsu">
+      <w:hyperlink w:history="1" r:id="rIdebzsflctzalbnt_ojt20k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Методику</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчета пруденциальных нормативов для накопительных пенсионных фондов согласно приложению 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw1t-ohptrwnrmgkczx8is">
+      <w:hyperlink w:history="1" r:id="rIdungnnuswljphotlmbbykk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">от 5 ноября 2025 года № 719</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1008,881 +1008,881 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3szcipo0l16frbmhaenf8">
+      <w:hyperlink w:history="1" r:id="rIdi5xerm0fntfidkm9v_zop">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb6vwcxvsma-hb72f9zsyr">
+      <w:hyperlink w:history="1" r:id="rIdogqeb-6n7qhzvw1p-ycsw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о раскрытии информации на рынке ценных бумаг" от 27 мая 2011 года № 253;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo4xijfnl71jzcpveru-z1">
+      <w:hyperlink w:history="1" r:id="rIdzkissw6-ktcojagu17wl8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfjxqfe6tj4hwkxigmsfx7">
+      <w:hyperlink w:history="1" r:id="rIdws8kkhtglxw4qikoxiera">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> об отчетности инвестиционных фондов" от 1 июня 2011 года № 276;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdix4syhqv62c4930aieyd8">
+      <w:hyperlink w:history="1" r:id="rId1dxjoy5wbpzvnoofui5rl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbvrshjgsxnnmwndvu6lhu">
+      <w:hyperlink w:history="1" r:id="rIdvovo8b3fg-eqv_ckbnber">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Инструкции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о пруденциальных нормативах для страховой (перестраховочной) организации и представлении отчета о выполнении пруденциальных нормативов" от 1 июня 2011 года № 278;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3rc7fzzh_u2yzeptxcbgp">
+      <w:hyperlink w:history="1" r:id="rIdlwtpsv61f03zksq0dwshs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkkhgia2o24ymfse40ex63">
+      <w:hyperlink w:history="1" r:id="rId9cszido722isjjorzvdyh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке представления отчетности профессиональными участниками рынка ценных бумаг в Кыргызской Республике" от 11 июля 2011 года № 381;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-byt1_rpdmoxuauxvnn6e">
+      <w:hyperlink w:history="1" r:id="rId0cykg4teseextnqxnhpix">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwjqqpzto_q5jchot6vqvh">
+      <w:hyperlink w:history="1" r:id="rId380brmsr3lcfzhoxpvinf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке представления и публикации финансовой отчетности страховыми организациями и негосударственными пенсионными фондами" от 23 августа 2011 года № 481;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxom1tcss6al_lq2qqld5p">
+      <w:hyperlink w:history="1" r:id="rIdqzkscdscxudwhppqkasao">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfdxzlajtpo5ls6vm5pppd">
+      <w:hyperlink w:history="1" r:id="rIdac5nlg4wuhecyood2oeqd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeaavso4tydmgghyoqsmiw">
+      <w:hyperlink w:history="1" r:id="rIda43ufaj-ncinqn4askkca">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о раскрытии информации на рынке ценных бумаг" от 27 мая 2011 года № 253" от 29 октября 2012 года № 751;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId70dszfj2bgdhltrrykwbp">
+      <w:hyperlink w:history="1" r:id="rIdpso_5yoqbfh4xdnycy3yp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О некоторых требованиях, предъявляемых к организации и проведению лотерей" от 5 февраля 2014 года № 75;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 5 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId62epaberp-oyy1thurkpy">
+      <w:hyperlink w:history="1" r:id="rIdb9h_hzcfkvusrdpuyl5bx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений и дополнений в некоторые решения Правительства Кыргызской Республики" от 26 августа 2014 года № 485;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtq9tdb2b_xorfwgegecoc">
+      <w:hyperlink w:history="1" r:id="rIdzmrdsnimasav7sxf1qjo1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdntu1ct_6yw2bpwh5u_gcr">
+      <w:hyperlink w:history="1" r:id="rIdp_sbot0z2yzbpumlursqp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Методики</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчетов пруденциальных нормативов для накопительных пенсионных фондов и форм отчета о выполнении пруденциальных нормативов" от 13 ноября 2014 года № 648;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6yk-mxdhrccgxaqfgedu-">
+      <w:hyperlink w:history="1" r:id="rIdzkfuhig7jrkxcksahqfvu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений и дополнения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw5eovx5gujqxsovv8s460">
+      <w:hyperlink w:history="1" r:id="rIdvnlt1c9iffn64tpayzptq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr75kv2zksklc2blcbq9n7">
+      <w:hyperlink w:history="1" r:id="rIdpgiuxg81vfg5mrcmkibna">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о раскрытии информации на рынке ценных бумаг" от 27 мая 2011 года № 253" от 1 апреля 2015 года № 176;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc0dellzr9yc4mg5tv5sim">
+      <w:hyperlink w:history="1" r:id="rIdlokbnewqc-zn_om6g6m8f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в некоторые решения Правительства Кыргызской Республики" от 23 ноября 2016 года № 608;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfw3pehu6fgvpn3_nq5plq">
+      <w:hyperlink w:history="1" r:id="rId1bjrdseoyrujjejs8vok5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении дополнения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds0tl9t15blbslijiozhq9">
+      <w:hyperlink w:history="1" r:id="rIdp72c5eflqfq7tnmiyu-3s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnynuhigjkmedgbivk1tuw">
+      <w:hyperlink w:history="1" r:id="rId7vrf4eps0b99n_r4yxobh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Методики</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчетов пруденциальных нормативов для накопительных пенсионных фондов и форм отчета о выполнении пруденциальных нормативов" от 13 ноября 2014 года № 648" от 25 января 2017 года № 43;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdktqy5fbbq6efbcl3vijec">
+      <w:hyperlink w:history="1" r:id="rIdceeyorasqtjyjjg5e8ups">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdchqpoycwqfw3bonadj_mr">
+      <w:hyperlink w:history="1" r:id="rId0kscirdxesd6ywwpr6zeo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduqfysjn3aiqhvvfi0ybaf">
+      <w:hyperlink w:history="1" r:id="rIdirayvofw8_jywnmjf4yrm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке представления отчетности профессиональными участниками рынка ценных бумаг в Кыргызской Республике" от 11 июля 2011 года № 381" от 13 февраля 2017 года № 101;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhrbuuy0obl4ldhaedipea">
+      <w:hyperlink w:history="1" r:id="rId7aw5yqvdw4d7nztl8crsh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvavpcbei8sdwxvl4vcjzk">
+      <w:hyperlink w:history="1" r:id="rIdft-n3slhwlfj_mumvsll2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> об эмиссии, обращении и погашении ипотечных ценных бумаг" от 15 марта 2017 года № 166;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- абзац третий пункта 2, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7tmzzrtutuhbqkyidg2l9">
+      <w:hyperlink w:history="1" r:id="rIdjljdst-cugcdl9crddzzm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложение 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhio-fnuorjif6teq9kc6x">
+      <w:hyperlink w:history="1" r:id="rIdwbrvbs-tx1_zarz5lmbry">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О вопросах ломбардной деятельности" от 8 июня 2017 года № 353;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 3 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5gvf39urtkgga_0_nn2kd">
+      <w:hyperlink w:history="1" r:id="rIdrbtmmnive8kiqofiyfdhu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в некоторые решения Правительства Кыргызской Республики" от 13 сентября 2017 года № 565.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2029,69 +2029,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId21zaeka6mijekeujlq1cq">
+    <w:hyperlink w:history="1" r:id="rIdn9-pml26kpstraatbmxg4">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/12633</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdt06a2vqcekrzd363nlrsg">
+    <w:hyperlink w:history="1" r:id="rIdzqxinhprytaa1kq_xu573">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2234,57 +2234,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdhldwyom8re6vtfrhh0hdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157117" TargetMode="External"/><Relationship Id="rIdqo6mzd7m3qowlciqnji8x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160194" TargetMode="External"/><Relationship Id="rIdcxjfro2rrygeg8-k389wr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230035300" TargetMode="External"/><Relationship Id="rIdfnf23gj-av0imcgx2dm2m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/255" TargetMode="External"/><Relationship Id="rIdzyf0br0dbb7hhxwhe1vq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1032" TargetMode="External"/><Relationship Id="rIdzqiigcp8qf0fb0uh7vlz8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/105" TargetMode="External"/><Relationship Id="rIdtswg0659ilipytyor1mnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205090" TargetMode="External"/><Relationship Id="rIdwv9zbzhnvkew0v4xrttlj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111586" TargetMode="External"/><Relationship Id="rIdfan5g1yiuizyv3hedyjpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111366" TargetMode="External"/><Relationship Id="rIdsuq0jllziodmvsvxho4fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202677" TargetMode="External"/><Relationship Id="rId8hxzcz_xcf1hgph-292do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1188" TargetMode="External"/><Relationship Id="rIdey7jy8wdwxwuipsvioxch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111380" TargetMode="External"/><Relationship Id="rIdtj8orgiyej-cexp-oi_wo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111822" TargetMode="External"/><Relationship Id="rIdy5uzrmegxfmxbnud85zha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdq6lj3tined2hy6g1gfxo-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157117" TargetMode="External"/><Relationship Id="rIdkimpuqq2yfdgc2owuqjim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160194" TargetMode="External"/><Relationship Id="rId2rvl8tyfrkfxaxt9s_ali" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12634" TargetMode="External"/><Relationship Id="rIdslacxuxfblmamyxhzr3gk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230035300" TargetMode="External"/><Relationship Id="rIdj5ehn-_t5ebwep579pgsu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12636" TargetMode="External"/><Relationship Id="rIdw1t-ohptrwnrmgkczx8is" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230035300" TargetMode="External"/><Relationship Id="rId3szcipo0l16frbmhaenf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92624" TargetMode="External"/><Relationship Id="rIdb6vwcxvsma-hb72f9zsyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92709" TargetMode="External"/><Relationship Id="rIdo4xijfnl71jzcpveru-z1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92649" TargetMode="External"/><Relationship Id="rIdfjxqfe6tj4hwkxigmsfx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92649#p1" TargetMode="External"/><Relationship Id="rIdix4syhqv62c4930aieyd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92651" TargetMode="External"/><Relationship Id="rIdbvrshjgsxnnmwndvu6lhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92651#p1" TargetMode="External"/><Relationship Id="rId3rc7fzzh_u2yzeptxcbgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95109" TargetMode="External"/><Relationship Id="rIdkkhgia2o24ymfse40ex63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95189" TargetMode="External"/><Relationship Id="rId-byt1_rpdmoxuauxvnn6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92784" TargetMode="External"/><Relationship Id="rIdwjqqpzto_q5jchot6vqvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92784#p1" TargetMode="External"/><Relationship Id="rIdxom1tcss6al_lq2qqld5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93143" TargetMode="External"/><Relationship Id="rIdfdxzlajtpo5ls6vm5pppd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92624" TargetMode="External"/><Relationship Id="rIdeaavso4tydmgghyoqsmiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92709" TargetMode="External"/><Relationship Id="rId70dszfj2bgdhltrrykwbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96061" TargetMode="External"/><Relationship Id="rId62epaberp-oyy1thurkpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96941" TargetMode="External"/><Relationship Id="rIdtq9tdb2b_xorfwgegecoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97129" TargetMode="External"/><Relationship Id="rIdntu1ct_6yw2bpwh5u_gcr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97130" TargetMode="External"/><Relationship Id="rId6yk-mxdhrccgxaqfgedu-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97427" TargetMode="External"/><Relationship Id="rIdw5eovx5gujqxsovv8s460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92624" TargetMode="External"/><Relationship Id="rIdr75kv2zksklc2blcbq9n7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92709" TargetMode="External"/><Relationship Id="rIdc0dellzr9yc4mg5tv5sim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99539" TargetMode="External"/><Relationship Id="rIdfw3pehu6fgvpn3_nq5plq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98753" TargetMode="External"/><Relationship Id="rIds0tl9t15blbslijiozhq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97129" TargetMode="External"/><Relationship Id="rIdnynuhigjkmedgbivk1tuw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97130" TargetMode="External"/><Relationship Id="rIdktqy5fbbq6efbcl3vijec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99796" TargetMode="External"/><Relationship Id="rIdchqpoycwqfw3bonadj_mr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95109" TargetMode="External"/><Relationship Id="rIduqfysjn3aiqhvvfi0ybaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95189" TargetMode="External"/><Relationship Id="rIdhrbuuy0obl4ldhaedipea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98796" TargetMode="External"/><Relationship Id="rIdvavpcbei8sdwxvl4vcjzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98797" TargetMode="External"/><Relationship Id="rId7tmzzrtutuhbqkyidg2l9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11629" TargetMode="External"/><Relationship Id="rIdhio-fnuorjif6teq9kc6x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11627" TargetMode="External"/><Relationship Id="rId5gvf39urtkgga_0_nn2kd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98965" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdgairvnroudol4dxlxprdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157117" TargetMode="External"/><Relationship Id="rIdpenloeo3_psc7yvq_m7lh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160194" TargetMode="External"/><Relationship Id="rId60ct9iiszhx6dcrwvam08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230035300" TargetMode="External"/><Relationship Id="rIdsb5ahpjtqgw6zvx8asyxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/255" TargetMode="External"/><Relationship Id="rIdfirdo3juqcoiagh4fmbge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1032" TargetMode="External"/><Relationship Id="rIdkryxpzhzqz0wnpja_gcfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/105" TargetMode="External"/><Relationship Id="rIdiblklhanaspsqr6lmaybp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205090" TargetMode="External"/><Relationship Id="rId1ajxkf3nukeex62zjvbgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111586" TargetMode="External"/><Relationship Id="rIdfjo_iobt-sgyphwkww4hh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111366" TargetMode="External"/><Relationship Id="rIdw62uipkafdzex3wuf6mr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202677" TargetMode="External"/><Relationship Id="rIdaa1u5nqdsv3e9usmdnvlc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1188" TargetMode="External"/><Relationship Id="rId0kril5wdhdscypkjdumzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111380" TargetMode="External"/><Relationship Id="rIdm-nl-5zc2-nw5rcl7fyjg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111822" TargetMode="External"/><Relationship Id="rIdjow3x3xkjppe_ehl-a8yp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdmceqlylv9jdknehiwg4s5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157117" TargetMode="External"/><Relationship Id="rIdyqcprbm-h9krrl_wzbaf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160194" TargetMode="External"/><Relationship Id="rIdcp5yiwndsvt9zjxy8ja9n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12634" TargetMode="External"/><Relationship Id="rId695zyemoqny5j41_d2uze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230035300" TargetMode="External"/><Relationship Id="rIdebzsflctzalbnt_ojt20k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12636" TargetMode="External"/><Relationship Id="rIdungnnuswljphotlmbbykk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230035300" TargetMode="External"/><Relationship Id="rIdi5xerm0fntfidkm9v_zop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92624" TargetMode="External"/><Relationship Id="rIdogqeb-6n7qhzvw1p-ycsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92709" TargetMode="External"/><Relationship Id="rIdzkissw6-ktcojagu17wl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92649" TargetMode="External"/><Relationship Id="rIdws8kkhtglxw4qikoxiera" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92649#p1" TargetMode="External"/><Relationship Id="rId1dxjoy5wbpzvnoofui5rl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92651" TargetMode="External"/><Relationship Id="rIdvovo8b3fg-eqv_ckbnber" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92651#p1" TargetMode="External"/><Relationship Id="rIdlwtpsv61f03zksq0dwshs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95109" TargetMode="External"/><Relationship Id="rId9cszido722isjjorzvdyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95189" TargetMode="External"/><Relationship Id="rId0cykg4teseextnqxnhpix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92784" TargetMode="External"/><Relationship Id="rId380brmsr3lcfzhoxpvinf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92784#p1" TargetMode="External"/><Relationship Id="rIdqzkscdscxudwhppqkasao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93143" TargetMode="External"/><Relationship Id="rIdac5nlg4wuhecyood2oeqd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92624" TargetMode="External"/><Relationship Id="rIda43ufaj-ncinqn4askkca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92709" TargetMode="External"/><Relationship Id="rIdpso_5yoqbfh4xdnycy3yp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96061" TargetMode="External"/><Relationship Id="rIdb9h_hzcfkvusrdpuyl5bx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96941" TargetMode="External"/><Relationship Id="rIdzmrdsnimasav7sxf1qjo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97129" TargetMode="External"/><Relationship Id="rIdp_sbot0z2yzbpumlursqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97130" TargetMode="External"/><Relationship Id="rIdzkfuhig7jrkxcksahqfvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97427" TargetMode="External"/><Relationship Id="rIdvnlt1c9iffn64tpayzptq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92624" TargetMode="External"/><Relationship Id="rIdpgiuxg81vfg5mrcmkibna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92709" TargetMode="External"/><Relationship Id="rIdlokbnewqc-zn_om6g6m8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99539" TargetMode="External"/><Relationship Id="rId1bjrdseoyrujjejs8vok5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98753" TargetMode="External"/><Relationship Id="rIdp72c5eflqfq7tnmiyu-3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97129" TargetMode="External"/><Relationship Id="rId7vrf4eps0b99n_r4yxobh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97130" TargetMode="External"/><Relationship Id="rIdceeyorasqtjyjjg5e8ups" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99796" TargetMode="External"/><Relationship Id="rId0kscirdxesd6ywwpr6zeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95109" TargetMode="External"/><Relationship Id="rIdirayvofw8_jywnmjf4yrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95189" TargetMode="External"/><Relationship Id="rId7aw5yqvdw4d7nztl8crsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98796" TargetMode="External"/><Relationship Id="rIdft-n3slhwlfj_mumvsll2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98797" TargetMode="External"/><Relationship Id="rIdjljdst-cugcdl9crddzzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11629" TargetMode="External"/><Relationship Id="rIdwbrvbs-tx1_zarz5lmbry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11627" TargetMode="External"/><Relationship Id="rIdrbtmmnive8kiqofiyfdhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98965" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21zaeka6mijekeujlq1cq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12633" TargetMode="External"/><Relationship Id="rIdt06a2vqcekrzd363nlrsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdn9-pml26kpstraatbmxg4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12633" TargetMode="External"/><Relationship Id="rIdzqxinhprytaa1kq_xu573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>