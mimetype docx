--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -116,51 +116,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrt-zxxwg_01tueqjjlqn4">
+      <w:hyperlink w:history="1" r:id="rIdic3g1wx8ehptedpr49ns8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -340,51 +340,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdadpt0wn18l2dpdzz4u8ld">
+      <w:hyperlink w:history="1" r:id="rIdrowaq2fjtew11icwxifct">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционного Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Правительстве Кыргызской Республики" Правительство Кыргызской Республики</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -398,106 +398,106 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn0c59pveetcf7qzl-luhn">
+      <w:hyperlink w:history="1" r:id="rIdj87c85rwnv64qjvfxvon4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О вопросах регистрации транспортных средств, установок и оборудования" от 23 июня 2017 года № 407 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgec0zhyb6y-yhxjyoufwt">
+      <w:hyperlink w:history="1" r:id="rIdgm3rwzguustpynzczasw2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Правилах</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственной регистрации, перерегистрации транспортных средств, установок и оборудования, а также прав собственности на них, утвержденных вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1bdn0jfedubbijukmabbl">
+      <w:hyperlink w:history="1" r:id="rIdmlb96nhippl-hniz4fa3t">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -593,51 +593,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">абзац восьмой после слов "учредительных документов" дополнить словами "(для юридических лиц)";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1fzbxulu0vuw1gx554tfb">
+      <w:hyperlink w:history="1" r:id="rId2h8fwntk37pigzpn0twgt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">главу 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктом 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -675,106 +675,106 @@
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. При наличии в автоматизированной информационной системе сведений о задолженностях владельца транспортного средства по пеням и штрафам за нарушения, зафиксированные в автоматическом режиме сертифицированными специальными контрольно-измерительными техническими средствами, имеющими функции фото- и киносъемки, видеозаписи, владельцу транспортного средства необходимо оплатить пени и штрафы за нарушения перед перерегистрацией транспортного средства, установок и оборудования.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9dblp-0nlx11cnp0uh5un">
+      <w:hyperlink w:history="1" r:id="rIdh-vq6zmituq02onybubnn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении Правил приема квалификационных экзаменов, выдачи водительских удостоверений и удостоверений тракториста-машиниста" от 18 декабря 2017 года № 819 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1idaexu0bjrh6yyu0vkdk">
+      <w:hyperlink w:history="1" r:id="rIds9s9retzsz9t89iucbfry">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Правилах</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> приема квалификационных экзаменов и выдачи водительских удостоверений, утвержденных вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds7nxeptiec4stw3o07fev">
+      <w:hyperlink w:history="1" r:id="rIdxgypuwdbajvmogbu0mrnt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1005,51 +1005,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"С оригиналов представленных документов снимаются бумажные копии или сканируется электронная копия в автоматизированной информационной системе для хранения в подразделениях уполномоченного органа.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwrgsnr-m8cddloh0nbdz9">
+      <w:hyperlink w:history="1" r:id="rIdb0aesx7ozwpxsryitmvgn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">главу 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктом 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1087,146 +1087,146 @@
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. При наличии в автоматизированной информационной системе сведений о задолженностях заявителя по пеням и штрафам за нарушения, зафиксированные в автоматическом режиме сертифицированными специальными контрольно-измерительными техническими средствами, имеющими функции фото- и киносъемки, видеозаписи, заявителю необходимо оплатить пени и штрафы за нарушения перед заменой водительского удостоверения.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- главы </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy3ydbz1yedfookwgnxcmb">
+      <w:hyperlink w:history="1" r:id="rIdgqw3m_ech3ib8t8p0qakq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8dlxundzl3mh6ah3hfuso">
+      <w:hyperlink w:history="1" r:id="rIddinznv2o-nkoaapi0l3uj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrogepkhmpfbdrfxvctoky">
+      <w:hyperlink w:history="1" r:id="rIdv4kezyzwiocsqt76ezwqp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds-x75pfbfffmoghunhlaw">
+      <w:hyperlink w:history="1" r:id="rIds2ut64da7tadnbcbjzi_1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1q9spxbno07rqy4w2lqvf">
+      <w:hyperlink w:history="1" r:id="rIdrz9yloev7tex5lfs4fhy2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Обмен иностранных водительских удостоверений на национальные водительские удостоверения Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1434,51 +1434,51 @@
         </w:rPr>
         <w:t xml:space="preserve">60. Граждане стран, не являющихся участниками Венской конвенции, имеют право обменять свои иностранные национальные и международные водительские удостоверения на национальные водительские удостоверения Кыргызской Республики после сдачи квалификационных экзаменов и представления необходимых документов, указанных в пункте 56 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">61. При обмене водительского удостоверения соответствующие отметки и записи, содержащиеся в водительском удостоверении иностранного государства, переносятся в национальное водительское удостоверение Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdxxoqjwynmoafztcio4dlf">
+      <w:hyperlink w:history="1" r:id="rIduzs1qswzru6mmg6-sfxpu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Возврат водительского удостоверения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1626,51 +1626,51 @@
         </w:rPr>
         <w:t xml:space="preserve">- квитанцию (платежное поручение) об оплате установленных сборов, согласованных с уполномоченным государственным органом в сфере антимонопольного регулирования Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">С оригинала представленных документов снимаются бумажные копии или сканируется электронная копия в автоматизированной информационной системе для хранения в подразделениях уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId6fd7vjzo4evuzt74uykz7">
+      <w:hyperlink w:history="1" r:id="rIdtfnrvpuzmkm7c5mdf5dck">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Порядок уничтожения невостребованных водительских удостоверений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1773,51 +1773,51 @@
         </w:rPr>
         <w:t xml:space="preserve">66. Международные и национальные водительские удостоверения иностранных государств, сданные иностранными гражданами в обмен на выданные национальные водительские удостоверения Кыргызской Республики, хранятся в подразделениях уполномоченного органа и возвращаются владельцам при выезде за пределы Кыргызской Республики, по их требованию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При этом, водительские удостоверения Кыргызской Республики изымаются и подшиваются к документам, послужившим основанием для выдачи водительских удостоверений, и уничтожаются в установленном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdbg5a9hnt9gabpdjf__brm">
+      <w:hyperlink w:history="1" r:id="rIdqt5iyysa9ngog0owutjut">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Порядок и сроки хранения документов, послуживших основанием для выдачи и замены водительских удостоверений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -2174,69 +2174,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdnoc3ftiqa6nslnsimpnmw">
+    <w:hyperlink w:history="1" r:id="rIdm31xwmawlre4vr5pqp3_f">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/12801</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId2xd_z42jug2tdnndpj4tu">
+    <w:hyperlink w:history="1" r:id="rIdg_nbn8srh34dtxlngtxgk">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2379,57 +2379,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdrt-zxxwg_01tueqjjlqn4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230035416" TargetMode="External"/><Relationship Id="rIdadpt0wn18l2dpdzz4u8ld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdn0c59pveetcf7qzl-luhn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100148" TargetMode="External"/><Relationship Id="rIdgec0zhyb6y-yhxjyoufwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100149" TargetMode="External"/><Relationship Id="rId1bdn0jfedubbijukmabbl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100148" TargetMode="External"/><Relationship Id="rId1fzbxulu0vuw1gx554tfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100148#gl3" TargetMode="External"/><Relationship Id="rId9dblp-0nlx11cnp0uh5un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11616" TargetMode="External"/><Relationship Id="rId1idaexu0bjrh6yyu0vkdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617" TargetMode="External"/><Relationship Id="rIds7nxeptiec4stw3o07fev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11616" TargetMode="External"/><Relationship Id="rIdwrgsnr-m8cddloh0nbdz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617#gl5" TargetMode="External"/><Relationship Id="rIdy3ydbz1yedfookwgnxcmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617#gl7" TargetMode="External"/><Relationship Id="rId8dlxundzl3mh6ah3hfuso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617#gl8" TargetMode="External"/><Relationship Id="rIdrogepkhmpfbdrfxvctoky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617#gl9" TargetMode="External"/><Relationship Id="rIds-x75pfbfffmoghunhlaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617#gl10" TargetMode="External"/><Relationship Id="rId1q9spxbno07rqy4w2lqvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617#gl7" TargetMode="External"/><Relationship Id="rIdxxoqjwynmoafztcio4dlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617#gl8" TargetMode="External"/><Relationship Id="rId6fd7vjzo4evuzt74uykz7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617#gl9" TargetMode="External"/><Relationship Id="rIdbg5a9hnt9gabpdjf__brm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617#gl10" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdic3g1wx8ehptedpr49ns8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230035416" TargetMode="External"/><Relationship Id="rIdrowaq2fjtew11icwxifct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdj87c85rwnv64qjvfxvon4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100148" TargetMode="External"/><Relationship Id="rIdgm3rwzguustpynzczasw2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100149" TargetMode="External"/><Relationship Id="rIdmlb96nhippl-hniz4fa3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100148" TargetMode="External"/><Relationship Id="rId2h8fwntk37pigzpn0twgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100148#gl3" TargetMode="External"/><Relationship Id="rIdh-vq6zmituq02onybubnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11616" TargetMode="External"/><Relationship Id="rIds9s9retzsz9t89iucbfry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617" TargetMode="External"/><Relationship Id="rIdxgypuwdbajvmogbu0mrnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11616" TargetMode="External"/><Relationship Id="rIdb0aesx7ozwpxsryitmvgn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617#gl5" TargetMode="External"/><Relationship Id="rIdgqw3m_ech3ib8t8p0qakq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617#gl7" TargetMode="External"/><Relationship Id="rIddinznv2o-nkoaapi0l3uj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617#gl8" TargetMode="External"/><Relationship Id="rIdv4kezyzwiocsqt76ezwqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617#gl9" TargetMode="External"/><Relationship Id="rIds2ut64da7tadnbcbjzi_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617#gl10" TargetMode="External"/><Relationship Id="rIdrz9yloev7tex5lfs4fhy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617#gl7" TargetMode="External"/><Relationship Id="rIduzs1qswzru6mmg6-sfxpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617#gl8" TargetMode="External"/><Relationship Id="rIdtfnrvpuzmkm7c5mdf5dck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617#gl9" TargetMode="External"/><Relationship Id="rIdqt5iyysa9ngog0owutjut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11617#gl10" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdnoc3ftiqa6nslnsimpnmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12801" TargetMode="External"/><Relationship Id="rId2xd_z42jug2tdnndpj4tu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdm31xwmawlre4vr5pqp3_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12801" TargetMode="External"/><Relationship Id="rIdg_nbn8srh34dtxlngtxgk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>