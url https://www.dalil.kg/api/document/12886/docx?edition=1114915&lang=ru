--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -116,51 +116,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с постановлением Кабинета Министров КР </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3siscgtsfyj1jl2lvdch-">
+      <w:hyperlink w:history="1" r:id="rIdltkjo_tx-gtrtzbuv1yjd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">от 17 декабря 2021 года № 313</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -258,263 +258,263 @@
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях принятия соответствующих мер по регулированию и контролю за оборотом товаров военного назначения, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статьей 6</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz-zgxb_thogd3lcqw-kew">
+      <w:hyperlink w:history="1" r:id="rId-8a_otbdslb-t3c6zpnx1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О государственном регулировании внешнеторговой деятельности в Кыргызской Республике" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статьей 15</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwnyz01dzrzvptg5vzdrte">
+      <w:hyperlink w:history="1" r:id="rIdzcnlxsawi0hdhtkzxpvk8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О лицензионно-разрешительной системе в Кыргызской Республике", а также статьями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxdiujt9j5_yhh7gg3w49c">
+      <w:hyperlink w:history="1" r:id="rIdrgiywn4cgfx2xrfqwq8p3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционного Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Правительстве Кыргызской Республики" Правительство Кыргызской Республики </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdev2538m66scs1s8j2mxvg">
+      <w:hyperlink w:history="1" r:id="rIdmitnq9qpobgm3hqniwiex">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkbzobulwv-ltqrzkwmptx">
+      <w:hyperlink w:history="1" r:id="rIdnkl0sp71vmxutoysfg_v4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Временного положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке лицензирования импорта, экспорта вооружений и военной техники, а также иной продукции военного назначения" от 3 февраля 2017 года № 67 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в пункте 2 слова "2018 года" заменить словами "2020 года";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">во </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdacvcozsfjgc8gm13nyhhp">
+      <w:hyperlink w:history="1" r:id="rIdu69a0xx73ttdyjcifuciu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Временном положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке лицензирования импорта, экспорта вооружений и военной техники, а также иной продукции военного назначения, утвержденном вышеназванным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdacbbg3joxrkeait8gmmgr">
+      <w:hyperlink w:history="1" r:id="rId2wej1uuvvboapmvcpggst">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -625,51 +625,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) гарантийное обязательство импортера (заверение конечного пользователя об импорте продукции военного назначения в Кыргызскую Республику, об использовании данной продукции в заявленных целях, о недопущении без разрешения уполномоченного государственного органа, ведающего вопросами обороны Кыргызской Республики, ее передачи другому субъекту хозяйственной деятельности на территории Кыргызской Республики и/или реэкспорта в третьи страны).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Сертификат конечного пользователя оформляется по форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhfnixx5ucedgiblnyohux">
+      <w:hyperlink w:history="1" r:id="rIdlzbc4ricbub0l6vsor4id">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -780,91 +780,91 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ввоз и вывоз продукции военного назначения, указанные в настоящем пункте, осуществляются на основе заключенных контрактов (договоров), при реализации вступивших в установленном порядке в силу международных договоров, участницей которых является Кыргызская Республика, по линии военно-технического сотрудничества на основе решений Правительства Кыргызской Республики или решений Комиссии по военно-техническому сотрудничеству и экспортному контролю.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdewrqmyqq698cyq7del_in">
+      <w:hyperlink w:history="1" r:id="rId6cimjnnig8e0-_kd4mog5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzo9yenkse6vrgwhawd9i2">
+      <w:hyperlink w:history="1" r:id="rIdckjwoenkxq834lln_lqyd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложением 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в редакции согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdye_aneewhd6m-hdf8ti9c">
+      <w:hyperlink w:history="1" r:id="rIdnd7f9pl0ddvwi-4ypvekp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -996,51 +996,51 @@
         <w:ind w:firstLine="567"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfo_cvch39jdyevnqvxxy-">
+      <w:hyperlink w:history="1" r:id="rIdydjnpquzsdqujfnbubqs_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложение 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  к Временному положению о порядке лицензирования импорта, экспорта вооружений и военной техники, а также иной продукции военного назначения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400" w:before="400"/>
         <w:jc w:val="center"/>
@@ -1712,69 +1712,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdyeplkrx1ar8j2m9-r-sb7">
+    <w:hyperlink w:history="1" r:id="rIdlmyjpw5kacvyoks3o3wda">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/12886</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdvj7myhazo5mw5-r3da4tm">
+    <w:hyperlink w:history="1" r:id="rId-nisl1wlhgntwuvccsc3m">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1917,57 +1917,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3siscgtsfyj1jl2lvdch-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158794" TargetMode="External"/><Relationship Id="rIdz-zgxb_thogd3lcqw-kew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/541" TargetMode="External"/><Relationship Id="rIdwnyz01dzrzvptg5vzdrte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205058" TargetMode="External"/><Relationship Id="rIdxdiujt9j5_yhh7gg3w49c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdev2538m66scs1s8j2mxvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98768" TargetMode="External"/><Relationship Id="rIdkbzobulwv-ltqrzkwmptx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98768#p1" TargetMode="External"/><Relationship Id="rIdacvcozsfjgc8gm13nyhhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98768#p1" TargetMode="External"/><Relationship Id="rIdacbbg3joxrkeait8gmmgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98768" TargetMode="External"/><Relationship Id="rIdhfnixx5ucedgiblnyohux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98768#pr3" TargetMode="External"/><Relationship Id="rIdewrqmyqq698cyq7del_in" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98768#p1" TargetMode="External"/><Relationship Id="rIdzo9yenkse6vrgwhawd9i2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98768#pr3" TargetMode="External"/><Relationship Id="rIdye_aneewhd6m-hdf8ti9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12886#p1" TargetMode="External"/><Relationship Id="rIdfo_cvch39jdyevnqvxxy-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98768#pr3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdltkjo_tx-gtrtzbuv1yjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158794" TargetMode="External"/><Relationship Id="rId-8a_otbdslb-t3c6zpnx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/541" TargetMode="External"/><Relationship Id="rIdzcnlxsawi0hdhtkzxpvk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205058" TargetMode="External"/><Relationship Id="rIdrgiywn4cgfx2xrfqwq8p3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdmitnq9qpobgm3hqniwiex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98768" TargetMode="External"/><Relationship Id="rIdnkl0sp71vmxutoysfg_v4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98768#p1" TargetMode="External"/><Relationship Id="rIdu69a0xx73ttdyjcifuciu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98768#p1" TargetMode="External"/><Relationship Id="rId2wej1uuvvboapmvcpggst" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98768" TargetMode="External"/><Relationship Id="rIdlzbc4ricbub0l6vsor4id" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98768#pr3" TargetMode="External"/><Relationship Id="rId6cimjnnig8e0-_kd4mog5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98768#p1" TargetMode="External"/><Relationship Id="rIdckjwoenkxq834lln_lqyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98768#pr3" TargetMode="External"/><Relationship Id="rIdnd7f9pl0ddvwi-4ypvekp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12886#p1" TargetMode="External"/><Relationship Id="rIdydjnpquzsdqujfnbubqs_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98768#pr3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdyeplkrx1ar8j2m9-r-sb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12886" TargetMode="External"/><Relationship Id="rIdvj7myhazo5mw5-r3da4tm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdlmyjpw5kacvyoks3o3wda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12886" TargetMode="External"/><Relationship Id="rId-nisl1wlhgntwuvccsc3m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>