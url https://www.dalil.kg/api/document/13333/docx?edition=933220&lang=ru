--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -114,51 +114,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnh2bilizzkjmnpz05zdaj">
+      <w:hyperlink w:history="1" r:id="rIdbnpzlliimax0y-pkclzyc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики
  от 1 марта 2019 года № 96)</w:t>
       </w:r>
     </w:p>
@@ -432,51 +432,51 @@
         <w:t xml:space="preserve">В стране существуют институты поддержки предпринимательства, такие как государственные органы, финансово-кредитные учреждения, гарантийный фонд, фонды развития и кредитования бизнеса, которые осуществляют свою деятельность в пределах своих компетенций, но без привязки к совместному взаимодействию в рамках оказания полной, оперативной помощи и предоставления услуг предпринимательству. Однако в данной системе поддержки отсутствует единый орган обслуживания предпринимателей, который бы в рамках "единого окна" рассматривал и принимал меры, затрагивающие предпринимателей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статьей 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwprtmssyfahnpbtqmq9qn">
+      <w:hyperlink w:history="1" r:id="rIdkwc4mj4h_rjftwznv-xlc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О государственных и муниципальных услугах" закреплены нормы об организации пунктов доступа к государственным и муниципальным услугам, которые оказываются через пункты доступа к услугам либо в электронной форме посредством государственного портала электронных услуг. При этом организация и предоставление помещений возлагаются на соответствующие государственные и муниципальные учреждения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -512,51 +512,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- не упорядочены процессы взаимодействия государственных органов при предоставлении услуг, (запрос документов или информации, которые они могут получить у другого государственного органа);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- не усовершенствованы процессы по государственным услугам, выдаче лицензий и разрешений, отсутствует исчерпывающий перечень документов (например: отсутствуют подзаконные акты, принятые в реализацию </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5b49dus-gtd3lz42khxut">
+      <w:hyperlink w:history="1" r:id="rId-qxfbvknk7zgc8_nclbq-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О лицензионно-разрешительной системе"), требования, в целях исключения запроса дополнительных документов, а также их предоставления в короткие сроки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -592,166 +592,166 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В настоящее время законодательством Кыргызской Республики определены лишь несколько нижеперечисленных нормативных правовых актов, которыми регулируются вопросы предоставления государственных услуг по принципу "единого окна".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Так, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhhoo_sqcxlht0jfqwsmyo">
+      <w:hyperlink w:history="1" r:id="rIdwwuwaxxw8xfrt0vphvnxd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О государственной регистрации юридических лиц, филиалов (представительств)" предусмотрена государственная регистрация (перерегистрация) по принципу "единого окна" (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcfibxtlhsauv4_kncmeah">
+      <w:hyperlink w:history="1" r:id="rIdf55gxwo2colek7sh6wfsz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 23 апреля 2008 года № 182 утверждено </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowekjr-edtquy7agof1bb">
+      <w:hyperlink w:history="1" r:id="rIdh9ayskbq0aihs9kx2dz-k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке взаимодействия между государственными органами при государственной регистрации (перерегистрации) юридических лиц, филиалов и представительств по принципу "единого окна", в рамках которого взаимодействуют 4 государственных органа).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Государственное предприятие "Центр "единого окна" в сфере внешней торговли" при Министерстве экономики Кыргызской Республики (далее - ГП "ЕО") успешно внедряет автоматизацию в сфере внешней торговли с участием всех согласующих органов-экспертов (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtdcx3ehg4elds-c4n0bz2">
+      <w:hyperlink w:history="1" r:id="rIdgmxdjjqnhi4ixo7hr4spm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 11 июня 2012 года № 390 утверждено </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdudqn8vadu1ijh7d_bkepx">
+      <w:hyperlink w:history="1" r:id="rIde9vjyln0axphkyp4jeqiy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке взаимодействия государственных органов и иных организаций при оформлении документов для осуществления внешнеторговых операций по принципу "единого окна", </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3i1zd65rkxd0zp-cb7lhl">
+      <w:hyperlink w:history="1" r:id="rIdvdbg3uqmckpn8w9sqp3la">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении Перечня организаций-экспертов и лицензиаров по лицензированию экспорта и импорта специфических товаров, включенных в Единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами" от 24 марта 2016 года № 142 определены 12 органов-экспертов).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -765,71 +765,71 @@
         <w:t xml:space="preserve">Внедрен принцип работы "единого окна" налогового органа, при взаимодействии с налогоплательщиками (приказом Государственной налоговой службы при Правительстве Кыргызской Республики от 26 августа 2016 года № 198 утвержден </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Стандарт</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> работы Единого окна налогового органа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdnsmww-9v3_em1exwar4qn">
+      <w:hyperlink w:history="1" r:id="rIda6utuylrtujxwiba4cect">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3fnuzb5nvu9mjltatsbsu">
+      <w:hyperlink w:history="1" r:id="rIdvvvt9dyxxnb7sdk-de_rk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке выдачи разрешительных документов на проектирование, строительство и иные изменения объектов недвижимости и порядке приемки в эксплуатацию завершенных строительством объектов в Кыргызской Республике" от 30 мая 2008 года № 252 предусмотрен порядок и процедуры выдачи разрешительных документов на проектирование, строительство и иные изменения объектов недвижимости уполномоченными органами, по принципу "единого окна".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -850,136 +850,136 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Необходимо отметить, что Кыргызская Республика сделала определенные шаги в направлении улучшения предоставления государственных услуг, и в настоящее время стоит вопрос об эффективности их предоставления и нацеленности их на развитие предпринимательства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Согласно Единому реестру (перечню) государственных услуг, оказываемых государственными органами, их структурными подразделениями и подведомственными учреждениями, утвержденному </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddfh5ven1qbjxugi6zmh38">
+      <w:hyperlink w:history="1" r:id="rId8pfbl3rnxzdgskflljokq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 10 февраля 2012 года № 85, в настоящее время государственными органами оказывается 395 услуг, 95 из которых оказываются предпринимателям.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdstiua12dk61l-eajpbqzo">
+      <w:hyperlink w:history="1" r:id="rIdmppm7kr-vk16lg39lu-dh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О лицензионно-разрешительной системе в Кыргызской Республике" государственными органами - лицензиарами предусмотрена выдача до 98 разрешительных документов, из них 65 лицензий и 33 разрешения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кроме этого, государственными органами предоставляются свидетельства, удостоверения, акты, сертификаты и другие документы в соответствии с отраслевыми законами и подзаконными актами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfvra-lgkt0cu5argtblcf">
+      <w:hyperlink w:history="1" r:id="rId6fnqoba_p9nxgyn7znvyo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 15 ноября 2016 года № 485-р о проведении пилотного проекта по созданию центров услуг, работающих по принципу "единого окна", для оказания 6 государственных услуг были подготовлены 4 отделения почтовой связи Сокулукского районного филиала государственного предприятия "Кыргыз почтасы" - в селах Арал Дальний, Белек, Маловодное и Национальное, в соответствии с требованиями по созданию на их базе центров услуг. Предлагаемая модель центров услуг была апробирована на примере предоставления шести наиболее востребованных услуг на районном уровне, учитывающая международный опыт, но опирающаяся на собственные условия и особенности. Ряд принципиальных положений задают набор требований и соответственно возможностей предлагаемой модели. В их числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1045,51 +1045,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Государственные органы снижают издержки за счет оптимизации рабочих процессов и "разделения труда" между участниками исполнения и предоставления услуг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В период реализации проекта был проведен большой объем работ по оптимизации системы предоставления государственных услуг на основе предложенной модели Центра услуг, работающего по принципу "единого окна". Так, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi7ffoc4x7czsedqxtpisa">
+      <w:hyperlink w:history="1" r:id="rIdvvv70wyehmabqmxi5ijm9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О создании Государственного предприятия "Центр электронного взаимодействия" при Государственном комитете информационных технологий и связи Кыргызской Республики" от 11 апреля 2018 года № 201 было образовано Государственное предприятие "Центр электронного взаимодействия".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -6356,69 +6356,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdo4du6ynu9oiv25se701_a">
+    <w:hyperlink w:history="1" r:id="rIdjbozhbatgc7_i2hlutfhn">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/13333</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId8oeqhbeuill49b4bioqdk">
+    <w:hyperlink w:history="1" r:id="rIdeo8rinia9jp_8paj4r9e0">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6561,57 +6561,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdnh2bilizzkjmnpz05zdaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13329" TargetMode="External"/><Relationship Id="rIdwprtmssyfahnpbtqmq9qn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205360" TargetMode="External"/><Relationship Id="rId5b49dus-gtd3lz42khxut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205058" TargetMode="External"/><Relationship Id="rIdhhoo_sqcxlht0jfqwsmyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202621" TargetMode="External"/><Relationship Id="rIdcfibxtlhsauv4_kncmeah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59033" TargetMode="External"/><Relationship Id="rIdowekjr-edtquy7agof1bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59068" TargetMode="External"/><Relationship Id="rIdtdcx3ehg4elds-c4n0bz2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93294" TargetMode="External"/><Relationship Id="rIdudqn8vadu1ijh7d_bkepx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93294#p1" TargetMode="External"/><Relationship Id="rId3i1zd65rkxd0zp-cb7lhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99102" TargetMode="External"/><Relationship Id="rIdnsmww-9v3_em1exwar4qn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59133" TargetMode="External"/><Relationship Id="rId3fnuzb5nvu9mjltatsbsu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59299" TargetMode="External"/><Relationship Id="rIddfh5ven1qbjxugi6zmh38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdstiua12dk61l-eajpbqzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205058" TargetMode="External"/><Relationship Id="rIdfvra-lgkt0cu5argtblcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/215653" TargetMode="External"/><Relationship Id="rIdi7ffoc4x7czsedqxtpisa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11736" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdbnpzlliimax0y-pkclzyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13329" TargetMode="External"/><Relationship Id="rIdkwc4mj4h_rjftwznv-xlc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205360" TargetMode="External"/><Relationship Id="rId-qxfbvknk7zgc8_nclbq-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205058" TargetMode="External"/><Relationship Id="rIdwwuwaxxw8xfrt0vphvnxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202621" TargetMode="External"/><Relationship Id="rIdf55gxwo2colek7sh6wfsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59033" TargetMode="External"/><Relationship Id="rIdh9ayskbq0aihs9kx2dz-k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59068" TargetMode="External"/><Relationship Id="rIdgmxdjjqnhi4ixo7hr4spm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93294" TargetMode="External"/><Relationship Id="rIde9vjyln0axphkyp4jeqiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93294#p1" TargetMode="External"/><Relationship Id="rIdvdbg3uqmckpn8w9sqp3la" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99102" TargetMode="External"/><Relationship Id="rIda6utuylrtujxwiba4cect" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59133" TargetMode="External"/><Relationship Id="rIdvvvt9dyxxnb7sdk-de_rk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59299" TargetMode="External"/><Relationship Id="rId8pfbl3rnxzdgskflljokq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdmppm7kr-vk16lg39lu-dh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205058" TargetMode="External"/><Relationship Id="rId6fnqoba_p9nxgyn7znvyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/215653" TargetMode="External"/><Relationship Id="rIdvvv70wyehmabqmxi5ijm9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11736" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdo4du6ynu9oiv25se701_a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13333" TargetMode="External"/><Relationship Id="rId8oeqhbeuill49b4bioqdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdjbozhbatgc7_i2hlutfhn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13333" TargetMode="External"/><Relationship Id="rIdeo8rinia9jp_8paj4r9e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>