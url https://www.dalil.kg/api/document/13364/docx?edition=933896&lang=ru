--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -202,51 +202,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdme33tvgqvsm-ps9kyfklo">
+      <w:hyperlink w:history="1" r:id="rId1rhujmyhjoycxyyhgrzmd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционного Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Правительстве Кыргызской Республики" Правительство Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
@@ -312,126 +312,126 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Установить, что:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- лицам, не достигшим 16-летнего возраста, вместо вкладышей в свидетельство о рождении, подтверждающих наличие у ребенка гражданства Кыргызской Республики, выдаются общегражданские паспорта граждан Кыргызской Республики согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkthm9mxphfpytku86idwv">
+      <w:hyperlink w:history="1" r:id="rIdf7mmjncftjvcmxxnhbkox">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Инструкции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке приема документов, оформления, изготовления (персонификации), учета, выдачи и уничтожения идентификационной карты - паспорта гражданина Кыргызской Республики образца 2017 года (ID-карта) и общегражданского паспорта гражданина Кыргызской Республики образца 2006 года, утвержденной </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_gkub_tpeocpg5u1d2pks">
+      <w:hyperlink w:history="1" r:id="rIdlsbxccrb2-algs6lldo20">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 21 апреля 2017 года № 238;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- ранее выданные вкладыши в свидетельство о рождении, подтверждающие наличие у ребенка гражданства Кыргызской Республики, в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpapo13maoo-mhr2m0j3jz">
+      <w:hyperlink w:history="1" r:id="rIdockvxvhjp24xco65u2kzv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-cpgr84lsgfkuejdir5re">
+      <w:hyperlink w:history="1" r:id="rIdjvr8y98js05itqo4-knpk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке оформления и выдачи вкладыша в свидетельство о рождении, подтверждающего наличие у ребенка гражданства Кыргызской Республики" от 2 мая 2008 года № 201 действуют на протяжении срока его действия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -467,51 +467,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- до конца 2019 года, проработать с Российской Федерацией, Республикой Казахстан и Республикой Узбекистан вопрос исключения из соответствующих соглашений свидетельства о рождении (вкладыша в свидетельство о рождении детей, не достигших 16-летнего возраста), как документа, предоставляющего право въезда на территорию Кыргызской Республики и выезда за пределы Кыргызской Республики);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в установленном порядке направить в Министерство экономики Кыргызской Республики запрос о внесении изменений в Единый реестр (перечень) государственных услуг, оказываемых государственными органами, их структурными подразделениями и подведомственными учреждениями, утвержденный </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0jb6jybkfwbm6qixrhefu">
+      <w:hyperlink w:history="1" r:id="rIdw88h_1toc8mqb14iapqac">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 10 февраля 2012 года № 85, в части исключения услуг по оформлению вкладыша (о подтверждении гражданства Кыргызской Республики) в свидетельство о рождении в стране пребывания загранучреждением Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -549,106 +549,106 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdusl-czmongphojlxb4sdl">
+      <w:hyperlink w:history="1" r:id="rIdtrkb9afjc5fideexk0uby">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpx3yrsjzoyb7v9ntoinvn">
+      <w:hyperlink w:history="1" r:id="rIdbnxranqscxgtbiw7qxblv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке оформления и выдачи вкладыша в свидетельство о рождении, подтверждающего наличие у ребенка гражданства Кыргызской Республики" от 2 мая 2008 года № 201;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde7bsl7uknesu14bmwijps">
+      <w:hyperlink w:history="1" r:id="rIdtyyvtabsk3xevpjdz-ujm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений и дополнений в некоторые решения Правительства Кыргызской Республики" от 6 октября 2008 года № 565.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -812,69 +812,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdqc8g3qmr1amlgvuu8m4nj">
+    <w:hyperlink w:history="1" r:id="rId1rpol6x9pwxblcv3muhuo">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/13364</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdnbhjddwpzopt8lzrptkif">
+    <w:hyperlink w:history="1" r:id="rIdbr3soaoty5uddwbhrujai">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1017,57 +1017,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdme33tvgqvsm-ps9kyfklo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdkthm9mxphfpytku86idwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99950" TargetMode="External"/><Relationship Id="rId_gkub_tpeocpg5u1d2pks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99949" TargetMode="External"/><Relationship Id="rIdpapo13maoo-mhr2m0j3jz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59057" TargetMode="External"/><Relationship Id="rId-cpgr84lsgfkuejdir5re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59069" TargetMode="External"/><Relationship Id="rId0jb6jybkfwbm6qixrhefu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdusl-czmongphojlxb4sdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59057" TargetMode="External"/><Relationship Id="rIdpx3yrsjzoyb7v9ntoinvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59069" TargetMode="External"/><Relationship Id="rIde7bsl7uknesu14bmwijps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59838" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1rhujmyhjoycxyyhgrzmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdf7mmjncftjvcmxxnhbkox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99950" TargetMode="External"/><Relationship Id="rIdlsbxccrb2-algs6lldo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99949" TargetMode="External"/><Relationship Id="rIdockvxvhjp24xco65u2kzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59057" TargetMode="External"/><Relationship Id="rIdjvr8y98js05itqo4-knpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59069" TargetMode="External"/><Relationship Id="rIdw88h_1toc8mqb14iapqac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93449" TargetMode="External"/><Relationship Id="rIdtrkb9afjc5fideexk0uby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59057" TargetMode="External"/><Relationship Id="rIdbnxranqscxgtbiw7qxblv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59069" TargetMode="External"/><Relationship Id="rIdtyyvtabsk3xevpjdz-ujm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59838" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdqc8g3qmr1amlgvuu8m4nj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13364" TargetMode="External"/><Relationship Id="rIdnbhjddwpzopt8lzrptkif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1rpol6x9pwxblcv3muhuo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13364" TargetMode="External"/><Relationship Id="rIdbr3soaoty5uddwbhrujai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>