--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -108,51 +108,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гор.Бишкек, Дом Правительстваот 9 октября 2003 года N 217                         ЗАКОН КЫРГЫЗСКОЙ РЕСПУБЛИКИ                 О компенсации расходов сельскохозяйственных               субъектов, использующих земли, орошаемые                          насосными станциями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7u1d_mdwy19evbbpif3vd">
+      <w:hyperlink w:history="1" r:id="rId96zvncbnxuahgd20fhy6d">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 января 2023 года </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
@@ -254,51 +254,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Настоящий   Закон   направлен  на  поддержку   сельскохозяйственныхсубъектов,  использующих  земли,  орошаемые  насосными  станциями,   истимулирование освоения новых земель.      Статья 1.      Кабинет Министров Кыргызской Республики компенсирует  часть  расходовсельскохозяйственных   субъектов,   использующих   земли,    орошаемыенасосными   станциями,  путем  установления  специальных  тарифов   наэлектроэнергию, используемую насосными станциями, и ставок  земельногоналога.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   (В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbtgb7stopcttlqcxtk3n1">
+      <w:hyperlink w:history="1" r:id="rIdqy1wyianhb1h72ac97et1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 января 2023 года </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
@@ -318,51 +318,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 2.      Специальный   тариф   на  электроэнергию,  используемую   насоснымистанциями, ежегодно   устанавливается   Кабинетом Министров Кыргызской Республики. Специальные тарифы устанавливаются таким  образом,  чтобырентабельность  сельскохозяйственных  субъектов,  использующих  земли,орошаемые  насосными  станциями, была не ниже  средней  рентабельностисельскохозяйственных субъектов по Кыргызской Республике.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsx-vvmjcunogat4miw5uh">
+      <w:hyperlink w:history="1" r:id="rIdfa0zjdnyhilvjceqpyuhh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 января 2023 года </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
@@ -450,69 +450,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId4s1eabcw6wyiua9ylwbja">
+    <w:hyperlink w:history="1" r:id="rIdqrunjrkfe3kur9mlyzqg-">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/1343</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdrweh47gpwabb7zrepm4by">
+    <w:hyperlink w:history="1" r:id="rIdzg7-v4zbkmwcwworkshtq">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -655,57 +655,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7u1d_mdwy19evbbpif3vd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112465" TargetMode="External"/><Relationship Id="rIdbtgb7stopcttlqcxtk3n1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112465" TargetMode="External"/><Relationship Id="rIdsx-vvmjcunogat4miw5uh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112465" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId96zvncbnxuahgd20fhy6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112465" TargetMode="External"/><Relationship Id="rIdqy1wyianhb1h72ac97et1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112465" TargetMode="External"/><Relationship Id="rIdfa0zjdnyhilvjceqpyuhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112465" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4s1eabcw6wyiua9ylwbja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1343" TargetMode="External"/><Relationship Id="rIdrweh47gpwabb7zrepm4by" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdqrunjrkfe3kur9mlyzqg-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1343" TargetMode="External"/><Relationship Id="rIdzg7-v4zbkmwcwworkshtq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>