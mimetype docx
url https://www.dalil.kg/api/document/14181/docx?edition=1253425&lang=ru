--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -236,99 +236,99 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">еспублики </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxuhqcb2kl4y-ylydow3ay">
+      <w:hyperlink w:history="1" r:id="rIdi7tis9pfwf13xbp3rndc8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2021 года № 264</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbpfjdtwd51j9ovv7o-tjh">
+      <w:hyperlink w:history="1" r:id="rId3bdrrcrwn9p4rrrontbpn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 марта 2022 года № 180</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6m4hk9rjsxywr48mmbxa6">
+      <w:hyperlink w:history="1" r:id="rId5wxpl3hplamkoqdxw3fxe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 мая 2023 года № 262</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -337,123 +337,123 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях реализации </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv4ofrozjqnkjiptzzvwjy">
+      <w:hyperlink w:history="1" r:id="rId1ieekz4jryt_inixorj0q">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "О Национальной академии "Манас" и Чингиза Айтматова" от 31 января 2019 года № 18, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статьей 4</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvszh3gjmndgdkbt_b4gu1">
+      <w:hyperlink w:history="1" r:id="rIdfxttcgxtqnei5u8-hcudk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об эпосе Манас", статьями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9jigiiybsm89rnlscmcze">
+      <w:hyperlink w:history="1" r:id="rIdhzc3vj4peorslr0lfx9vf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционного Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Правительстве Кыргызской Республики" Правительство Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
@@ -473,133 +473,133 @@
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Создать государственное учреждение "Национальная академия "Манас" и Чингиза Айтматова".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgo5zndaxikf8o3dqvcley">
+      <w:hyperlink w:history="1" r:id="rIdnipngk6o2a9zr4kmch0wl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 16 мая 2023 года № 262)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6vh-erfcdrhvyobktkqlp">
+      <w:hyperlink w:history="1" r:id="rIdw6sfw1y3ey1acfpomlbsb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О надбавках к должностным окладам работников государственных учреждений и организаций, имеющих статус "национальный" или почетное звание "академический" от 24 мая 2011 года № 239 следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdeemrkuuy54hr3sdlbznwc">
+      <w:hyperlink w:history="1" r:id="rIdmasf1jwp4psnmzibvvqw8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Перечень</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных учреждений и организаций, имеющих статус "национальный" или почетное звание "академический", утвержденный вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlayripzy9ujagvmqbvtts">
+      <w:hyperlink w:history="1" r:id="rIdhgpdvh2sjqxuiq-okto-p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, дополнить пунктом 31 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -615,142 +615,142 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvugtb9d4efemwrimiqpja">
+      <w:hyperlink w:history="1" r:id="rIdu0fh1eqw2vpikl9wn54v0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 15 ноября 2021 года № 264)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnydhcc0or8l9qlqhsp030">
+      <w:hyperlink w:history="1" r:id="rIdapp52clmiy5rmnuonugut">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 16 мая 2023 года № 262)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdem3anecvub03-vhga8--8">
+      <w:hyperlink w:history="1" r:id="rIdrmtcrelzqgfxqynj-w4wr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -795,172 +795,172 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmcizsf6eqi00xrnez4z0g">
+      <w:hyperlink w:history="1" r:id="rIdowgiprt8nxwncwoiyqffj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 15 ноября 2021 года № 264)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoxepa4wpocgkmketspno2">
+      <w:hyperlink w:history="1" r:id="rIdyocl9mlnpcuoxa2eo8ytw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 16 мая 2023 года № 262)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdixwnd925cezsr6eblouhx">
+      <w:hyperlink w:history="1" r:id="rIdftdml09z7lwmajxkwye2c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 16 мая 2023 года № 262)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Фонду по управлению государственным имуществом при Правительстве Кыргызской Республики совместно с Управлением делами Президента и Правительства Кыргызской Республики передать в установленном порядке в оперативное управление государственному учреждению "Национальная академия "Манас" и Чингиза Айтматова" государственные здания, расположенные по адресам: город Бишкек, ул.Раззакова, 8/1 и ул.Раззакова, 8/2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv9ujml2bnx6yjjycrnrks">
+      <w:hyperlink w:history="1" r:id="rIdsujzi1xccqw0zqxqpdkeb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 16 мая 2023 года № 262)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1071,51 +1071,51 @@
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdck9vz-c3quzcmbm5autwd">
+      <w:hyperlink w:history="1" r:id="rIdfo-stnzrgui7lqpjv2i_g">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложение 12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">-</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
@@ -1750,51 +1750,51 @@
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdshg5fvpgmsunbj79txoco">
+      <w:hyperlink w:history="1" r:id="rIdv5k6t0djrdj-d94qnggze">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложение 24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">-</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
@@ -2414,69 +2414,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdq3onsq_zmqqdgh-qn0jct">
+    <w:hyperlink w:history="1" r:id="rIdcxz4gm7lf3bwjdhuqe8oe">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/14181</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdkjzdvcnrdstkuuyb-8mrg">
+    <w:hyperlink w:history="1" r:id="rIduczpd4goce8tvilauvyrq">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2619,57 +2619,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdxuhqcb2kl4y-ylydow3ay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158720" TargetMode="External"/><Relationship Id="rIdbpfjdtwd51j9ovv7o-tjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159064" TargetMode="External"/><Relationship Id="rId6m4hk9rjsxywr48mmbxa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160187" TargetMode="External"/><Relationship Id="rIdv4ofrozjqnkjiptzzvwjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430032" TargetMode="External"/><Relationship Id="rIdvszh3gjmndgdkbt_b4gu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203303" TargetMode="External"/><Relationship Id="rId9jigiiybsm89rnlscmcze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdgo5zndaxikf8o3dqvcley" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160187" TargetMode="External"/><Relationship Id="rId6vh-erfcdrhvyobktkqlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92610" TargetMode="External"/><Relationship Id="rIdeemrkuuy54hr3sdlbznwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92610#p1" TargetMode="External"/><Relationship Id="rIdlayripzy9ujagvmqbvtts" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92610" TargetMode="External"/><Relationship Id="rIdvugtb9d4efemwrimiqpja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158720" TargetMode="External"/><Relationship Id="rIdnydhcc0or8l9qlqhsp030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160187" TargetMode="External"/><Relationship Id="rIdem3anecvub03-vhga8--8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159064" TargetMode="External"/><Relationship Id="rIdmcizsf6eqi00xrnez4z0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158720" TargetMode="External"/><Relationship Id="rIdoxepa4wpocgkmketspno2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160187" TargetMode="External"/><Relationship Id="rIdixwnd925cezsr6eblouhx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160187" TargetMode="External"/><Relationship Id="rIdv9ujml2bnx6yjjycrnrks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160187" TargetMode="External"/><Relationship Id="rIdck9vz-c3quzcmbm5autwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97605#p12_3" TargetMode="External"/><Relationship Id="rIdshg5fvpgmsunbj79txoco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97605#p24_3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdi7tis9pfwf13xbp3rndc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158720" TargetMode="External"/><Relationship Id="rId3bdrrcrwn9p4rrrontbpn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159064" TargetMode="External"/><Relationship Id="rId5wxpl3hplamkoqdxw3fxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160187" TargetMode="External"/><Relationship Id="rId1ieekz4jryt_inixorj0q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430032" TargetMode="External"/><Relationship Id="rIdfxttcgxtqnei5u8-hcudk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203303" TargetMode="External"/><Relationship Id="rIdhzc3vj4peorslr0lfx9vf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdnipngk6o2a9zr4kmch0wl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160187" TargetMode="External"/><Relationship Id="rIdw6sfw1y3ey1acfpomlbsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92610" TargetMode="External"/><Relationship Id="rIdmasf1jwp4psnmzibvvqw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92610#p1" TargetMode="External"/><Relationship Id="rIdhgpdvh2sjqxuiq-okto-p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92610" TargetMode="External"/><Relationship Id="rIdu0fh1eqw2vpikl9wn54v0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158720" TargetMode="External"/><Relationship Id="rIdapp52clmiy5rmnuonugut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160187" TargetMode="External"/><Relationship Id="rIdrmtcrelzqgfxqynj-w4wr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159064" TargetMode="External"/><Relationship Id="rIdowgiprt8nxwncwoiyqffj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158720" TargetMode="External"/><Relationship Id="rIdyocl9mlnpcuoxa2eo8ytw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160187" TargetMode="External"/><Relationship Id="rIdftdml09z7lwmajxkwye2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160187" TargetMode="External"/><Relationship Id="rIdsujzi1xccqw0zqxqpdkeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160187" TargetMode="External"/><Relationship Id="rIdfo-stnzrgui7lqpjv2i_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97605#p12_3" TargetMode="External"/><Relationship Id="rIdv5k6t0djrdj-d94qnggze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97605#p24_3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdq3onsq_zmqqdgh-qn0jct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14181" TargetMode="External"/><Relationship Id="rIdkjzdvcnrdstkuuyb-8mrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdcxz4gm7lf3bwjdhuqe8oe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14181" TargetMode="External"/><Relationship Id="rIduczpd4goce8tvilauvyrq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>