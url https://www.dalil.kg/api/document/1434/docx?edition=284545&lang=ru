--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -98,151 +98,151 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                         УТРАТИЛ СИЛУ       в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9mptupnksglxpe_icufib">
+      <w:hyperlink w:history="1" r:id="rIdyss4iuibhcjnnzy8trxo3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР от 17 октября 2008 года № 231  гор.Бишкек, Дом Правительстваот 25 марта 2004 года № 49                         ЗАКОН КЫРГЫЗСКОЙ РЕСПУБЛИКИ                            О ВНЕСЕНИИ ИЗМЕНЕНИЯ               В НАЛОГОВЫЙ КОДЕКС КЫРГЫЗСКОЙ РЕСПУБЛИКИ                                   Принят Законодательным собраниемЖогорку Кенеша Кыргызской Республики              26 декабря 2003 года Собранием народных представителей Жогорку Кенеша Кыргызской Республикине рассмотрен Одобрен в соответствии с пунктом 4 статьи 59</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvcalk8vmx3ctcupn5m7l_">
+      <w:hyperlink w:history="1" r:id="rIdsn0grqehgzlp5hei6csit">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики в редакции законовКыргызской Республики «О внесении изменений и дополненийв Конституцию Кыргызской Республики» от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdke-nhy01pnove08lvv508">
+      <w:hyperlink w:history="1" r:id="rIdw2vdvzmi_tcigidf95x-p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 февраля 1996 года № 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,«О внесении изменений и дополнений в Конституцию Кыргызской Респуб-лики» от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrxwy4theugfn0asgjxv1l">
+      <w:hyperlink w:history="1" r:id="rIdo09yeozmuml0eozb7otzd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 октября 1998 года № 134</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, «О внесении изменений в статью 5Конституции Кыргызской Республики» от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcndyy5ehhnn2enfkxtyl6">
+      <w:hyperlink w:history="1" r:id="rIdgjg0bguyttp7kpgpmmz6l">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 декабря 2001 года № 112</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">      Статья   1.   Внести  в  Налоговый  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda9yu_4tukb8vxlxz_no51">
+      <w:hyperlink w:history="1" r:id="rIduh5wmyieglw-zyzsntoqe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодекс</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Кыргызской   Республики(Ведомости Жогорку Кенеша Кыргызской Республики, 1996 г., № 7, ст.  92следующее изменение:      статью 146 изложить в следующей редакции:      «Статья 146. Поставка государственными предприятиями   ритуальных товаров и оказание ритуальных услуг населению      Поставка   государственными  предприятиями  ритуальных  товаров   иоказание  ритуальных  услуг населению, а также  услуг  по  захоронениюодиноких граждан являются поставками, освобожденными от НДС.».      Статья 2. Настоящин Закон вступает в силу с 1 января 2004 года.      Президент   Кыргызской Республики                             А.Акаев</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -294,69 +294,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIddfbiriqrzshrl0u-c34jh">
+    <w:hyperlink w:history="1" r:id="rIdsjc8at-uxxdh8pgm8okmi">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/1434</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId-adgirwnqlctiyfr9lcr7">
+    <w:hyperlink w:history="1" r:id="rIdvmf39qyw4e7ir1bp22kot">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -499,57 +499,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9mptupnksglxpe_icufib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202446" TargetMode="External"/><Relationship Id="rIdvcalk8vmx3ctcupn5m7l_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIdke-nhy01pnove08lvv508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/608" TargetMode="External"/><Relationship Id="rIdrxwy4theugfn0asgjxv1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/141" TargetMode="External"/><Relationship Id="rIdcndyy5ehhnn2enfkxtyl6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/944" TargetMode="External"/><Relationship Id="rIda9yu_4tukb8vxlxz_no51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/632" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdyss4iuibhcjnnzy8trxo3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202446" TargetMode="External"/><Relationship Id="rIdsn0grqehgzlp5hei6csit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIdw2vdvzmi_tcigidf95x-p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/608" TargetMode="External"/><Relationship Id="rIdo09yeozmuml0eozb7otzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/141" TargetMode="External"/><Relationship Id="rIdgjg0bguyttp7kpgpmmz6l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/944" TargetMode="External"/><Relationship Id="rIduh5wmyieglw-zyzsntoqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/632" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIddfbiriqrzshrl0u-c34jh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1434" TargetMode="External"/><Relationship Id="rId-adgirwnqlctiyfr9lcr7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdsjc8at-uxxdh8pgm8okmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1434" TargetMode="External"/><Relationship Id="rIdvmf39qyw4e7ir1bp22kot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>