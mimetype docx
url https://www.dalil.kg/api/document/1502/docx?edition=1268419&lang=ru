--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -149,411 +149,411 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О Социальном фонде Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdazti73jdag4b1augw4pef">
+      <w:hyperlink w:history="1" r:id="rIdpuxkduw_umico0esisqm-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 февраля 2005 года № 30</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdllcmqtrdvfxzef-5cqvri">
+      <w:hyperlink w:history="1" r:id="rIdb382iuysbtgvojddpq7fw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 июня 2005 года № 84</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7i0a1bifmppkbgtiqqc2w">
+      <w:hyperlink w:history="1" r:id="rId5y4kfaiib93parf9mq2mu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 октября 2006 года № 177</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddtwl0y4bezu8eh4lzek5k">
+      <w:hyperlink w:history="1" r:id="rIdojgcvrj36tegeonlvnun3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 января 2009 года № 19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduait64gyppqilmqvtmhi-">
+      <w:hyperlink w:history="1" r:id="rIdo1p_dbmvwp_tsicwudxus">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">26 января 2009 года № 26</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmn42u9sexxxodhhqhu-aa">
+      <w:hyperlink w:history="1" r:id="rIdvql-_awxrg0owcgabeikt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 июля 2009 года № 219</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxkeby3q1ze2bkhxuyyfyi">
+      <w:hyperlink w:history="1" r:id="rIdichgoqqderjbgxjzv3ke0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 февраля 2010 года № 35</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoutjo7f7onrgypc3pflo3">
+      <w:hyperlink w:history="1" r:id="rIdzvzbtmnujc8_m9rd2qxf3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 июня 2011 года № 50</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnetp0s_ixihf4fffbcof2">
+      <w:hyperlink w:history="1" r:id="rId-nlnmev2ln8yrbl8fbxmi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 октября 2011 года № 166</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddsax7nwuj3tvjfywxrurj">
+      <w:hyperlink w:history="1" r:id="rId8hkedfwkju_r9tso0svrb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 октября 2012 года № 175</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdliwk5x_kireoq-hlrnwlk">
+      <w:hyperlink w:history="1" r:id="rIdmcnl_xs4o_6pqubbgduac">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 мая 2015 года № 115</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgqokwhwbod2dqtb1apnmq">
+      <w:hyperlink w:history="1" r:id="rIdmgn_e6jowakg_yfxntsal">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 августа 2015 года № 212</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdik3m6cclxzi2jjf7niqv6">
+      <w:hyperlink w:history="1" r:id="rIdaihmlcjkzj7x8fhr-gnyf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 ноября 2016 года № 178</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp5sxxsfg92koskcodrkce">
+      <w:hyperlink w:history="1" r:id="rIdroljyb3w9l-hy0g4_sek0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 мая 2020 года № 54</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhh5xiiqyan3xcyawquaut">
+      <w:hyperlink w:history="1" r:id="rId-25wv6zfbcppdpt8vsbec">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">26 апреля 2023 года № 93</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcbmnqn-ywf0mxu0yl-8mb">
+      <w:hyperlink w:history="1" r:id="rIdi-dyqh2tpzaabecasizvk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 июля 2023 года </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№</w:t>
         </w:r>
         <w:r>
@@ -596,75 +596,75 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">См. также:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId3jkrzwhwp_q6npgbdsyyk">
+      <w:hyperlink w:history="1" r:id="rIdees9czru9ttfqzfyi3rss">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Социальном фонде Кыргызской Республики (утверждено </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvnxzhywbs2scgs_7ovw1g">
+      <w:hyperlink w:history="1" r:id="rIdxvbrw_-dph_jfeprhzdbn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 20 февраля 2012 года № 137)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -706,51 +706,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Социальный фонд Кыргызской Республики (далее - Социальный фонд) является исполнительным органом системы государственного социального страхования и пенсионного обеспечения в Кыргызской Республике, проводящим государственную политику и осуществляющим управление в сфере государственного социального страхования и пенсионного обеспечения, действующим на принципах самоуправления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Социальный фонд осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhbmb0czyfyctinxjxqjwm">
+      <w:hyperlink w:history="1" r:id="rIdonr0ryj_y1u0tvr7cxrws">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, настоящим Законом, нормативными правовыми актами Кыргызской Республики, решениями Наблюдательного совета по управлению государственным социальным страхованием.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -758,65 +758,65 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Социальный фонд является юридическим лицом, имеет печать со своим наименованием и изображением Государственного герба Кыргызской Республики. Социальный фонд имеет региональные органы и подведомственные учреждения на территории Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduqner_m3f9tghguqvekbu">
+      <w:hyperlink w:history="1" r:id="rId0mytcqc9qh3avu7dnq3vn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 октября 2011 года № 166</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdybkzjobgfffwyhjt8xl4z">
+      <w:hyperlink w:history="1" r:id="rIdytf4u-db9fnjvtlsuxr7p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 ноября 2016 года № 178</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1177,219 +1177,219 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- иные функции, в соответствии с законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbn4ovxiadmvanmmeevuno">
+      <w:hyperlink w:history="1" r:id="rId5n-camobvapkg4kc3fvm0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 февраля 2005 года № 30</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddtjtsd7gkokxnoe1vessx">
+      <w:hyperlink w:history="1" r:id="rIdav5o9omwoozsxgehny4da">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 июня 2005 года № 84</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9e6asldljlpv9lg8gf4t5">
+      <w:hyperlink w:history="1" r:id="rId8zmmm3ljwqrgtziawvws-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 июля 2009 года № 219</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdepuqrncevdt_yucmnx6gu">
+      <w:hyperlink w:history="1" r:id="rIdeohk9ywvyhrm45a5lboac">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6 октября 2011 года № 166</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlta1iq4whwxvhh7cx70cl">
+      <w:hyperlink w:history="1" r:id="rId2jgampktkiadnszbddguv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 октября 2012 года № 175</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1b__w2gchox6-besk6mze">
+      <w:hyperlink w:history="1" r:id="rIdnbu-1jsobn0kt3hhh582i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 августа 2015 года № 212</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdss-vvsrjtwsd0otkmhwje">
+      <w:hyperlink w:history="1" r:id="rIdp2kunm0alsptswk3ldulg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 ноября 2016 года № 178</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7s4ykfvfmt_mdpqvienjw">
+      <w:hyperlink w:history="1" r:id="rIdlcqrxcr9vietuhygbxmuf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">26 апреля 2023 года № 93</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1446,88 +1446,88 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- получать от органов налоговой службы необходимую для осуществления государственного социального и пенсионного страхования информацию о страхователях и застрахованных лицах, включая налоговую декларацию и иные сведения, в порядке, установленном законодательством Кыргызской Республики;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- требовать от должностных лиц юридического лица, от физических лиц устранения нарушений законодательства Кыргызской Республики по расходованию средств, предусмотренных на выплату пенсий, пособий, компенсаций, за исключением случаев, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjtebxgcazwmyyw6f5x8nv">
+      <w:hyperlink w:history="1" r:id="rIdaworjdpwsfmatipjlllwh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О подготовке к представлению единой налоговой декларации гражданами Кыргызской Республики;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (Абзац пятый утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzti0jcu-728kamcevyotf">
+      <w:hyperlink w:history="1" r:id="rIdluiqhlqtwxs1fbo872cie">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР от 3 августа 2015 года № 212)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1547,100 +1547,100 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(абзац утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdht3aua8gavzfg2fuavpis">
+      <w:hyperlink w:history="1" r:id="rIduyefvmqfctrid7nizrpgw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР от 13 мая 2020 года № 54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(абзац утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf_p9_vfvvodkwwr3hxncf">
+      <w:hyperlink w:history="1" r:id="rIdpzgkrlfuktr0lsfw5cbx2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР от 13 мая 2020 года № 54)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1652,51 +1652,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- передавать информацию и материалы о нарушении требований законодательства по государственному социальному страхованию в уполномоченный государственный орган в сфере администрирования страховых взносов и правоохранительные органы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (Абзац десятый утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgo3wn05o3vrpalrqx4b9m">
+      <w:hyperlink w:history="1" r:id="rId8r8udb0gk9qf-wfmp1ns1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР от 3 августа 2015 года № 212)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1798,51 +1798,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- предъявлять иски или предпринимать другие правовые действия, необходимые для защиты интересов Социального фонда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (Абзац восемнадцатый утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhygoeetm69_tq9yrmob_m">
+      <w:hyperlink w:history="1" r:id="rId1o-k7e1lydml_5s4mxz5h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР от 3 августа 2015 года № 212)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1953,51 +1953,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(абзац утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9e0ztvgz1bzxgdwwgdatx">
+      <w:hyperlink w:history="1" r:id="rIdtl_9jgmyb55usej3dosuk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР от 13 мая 2020 года № 54)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2144,51 +2144,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- информировать и консультировать страхователей и застрахованных лиц о нормативных правовых актах по вопросам государственного социального и пенсионного страхования;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (Абзац тринадцатый утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnot-pioer-ap8azziaux_">
+      <w:hyperlink w:history="1" r:id="rIdloq6iun4xnomdhdhj1ayy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР от 3 августа 2015 года № 212);</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2222,51 +2222,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР от 13 мая 2020 года № 54);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (Абзац пятнадцатый утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda7ohbysgw-tluvlqqevrl">
+      <w:hyperlink w:history="1" r:id="rIdsw8o3w1ntgn2k_ajn_3kz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР от 3 августа 2015 года № 212);</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2428,51 +2428,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Социальный фонд по вопросам, отнесенным к его компетенции, участвует в разработке нормативных правовых актов, не противоречащих законодательству Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Часть 5 утратила силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj9827xml3c8l1kpohrfql">
+      <w:hyperlink w:history="1" r:id="rId35ygl_ffh8h0n9csanw49">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР от 17 ноября 2016 года № 178)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2484,339 +2484,339 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Распределителем средств бюджета Социального фонда является Социальный фонд Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-b1eshfane9za3g43ph_e">
+      <w:hyperlink w:history="1" r:id="rIdiceagk1sc-2j4lhjzj6nx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 февраля 2005 года № 30</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzw0oe1gmlr_jyfb2khhc7">
+      <w:hyperlink w:history="1" r:id="rIdq1gluqgokwyccb6mv7pyh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 июня 2005 года № 84</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda6cem_tzvo4fxltcdprcb">
+      <w:hyperlink w:history="1" r:id="rIdonedc_el73di-jzib20lk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 октября 2006 года № 177</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdadglxcemycs6rzk8c0oge">
+      <w:hyperlink w:history="1" r:id="rId6a7pazux8efjhkmg8g43k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 июля 2009 года № 219</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7mnebt5glcncf3z3hwnq8">
+      <w:hyperlink w:history="1" r:id="rId9htdael6wmmn1ql9iqdzw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 февраля 2010 года № 35</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnh_qia2ynqslusc9zhgyz">
+      <w:hyperlink w:history="1" r:id="rIdj3u0mal42sguk42mzah_t">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 июня 2011 года № 50</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdss30kyhqmea5dv2jy0fiu">
+      <w:hyperlink w:history="1" r:id="rIdlbke0rtaomycfprqn7mvk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 октября 2012 года № 175</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdafv5sdow1u9hgnagdvl95">
+      <w:hyperlink w:history="1" r:id="rIdibyq3-jmcd-u0ucx2wlez">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 мая 2015 года № 115</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz5qzlcjtrjfzgcalbnedx">
+      <w:hyperlink w:history="1" r:id="rId36lacfla299mvgjcl2ndy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3 августа 2015 года № 212</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1f2c6rg64beb68kvhkbjp">
+      <w:hyperlink w:history="1" r:id="rIdzv54d2w9wa88o3jnashzs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 ноября 2016 года № 178</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddadieiexuoxcfqdrws8oi">
+      <w:hyperlink w:history="1" r:id="rIdfvc7ssc4eypeni7v9nt9h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 мая 2020 года № 54</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2frnv2vryqkcrdhyte4zz">
+      <w:hyperlink w:history="1" r:id="rIdjejfazo7tbywbpze1l6td">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">26 апреля 2023 года № 93</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-jodz408nktnmzuofbhxx">
+      <w:hyperlink w:history="1" r:id="rIdhvrwjchenv4ysno3srdo6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 июля 2023 года </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№</w:t>
         </w:r>
         <w:r>
@@ -2950,51 +2950,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- страховые взносы работодателей, работающих граждан и других лиц в соответствии с законодательством Кыргызской Республики, за исключением страховых взносов, поступающих в Государственный накопительный пенсионный фонд, и инвестиционного дохода, полученного от операций по инвестированию средств пенсионных накоплений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- ассигнования из республиканского бюджета, предусмотренные Бюджетным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcbxkd14rkvovv2q2tjasd">
+      <w:hyperlink w:history="1" r:id="rIdxuocbzvagxx2c707miqns">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -3257,51 +3257,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Распределение средств, поступивших в Социальный фонд, по финансируемым фондам осуществляется после вычета сумм, направляемых на финансирование расходов текущей деятельности Социального фонда, расходов на доставку и выплату пенсий. Финансирование расходов текущей деятельности Социального фонда осуществляется ежегодно за счет поступивших страховых взносов и не может превышать 3 процентов их общего объема. Нормы расходов за услуги по доставке и выплате пенсий и пособий организациями почтовой связи устанавливаются Кабинетом Министров Кыргызской Республики, нормы расходов за услуги по выплате пенсий и пособий банковскими организациями устанавливаются в соответствии с требованиями законодательства Кыргызской Республики о государственных закупках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdafgv7m4logsczqzuoaqki">
+      <w:hyperlink w:history="1" r:id="rIdnvsd5xkqq1kzjc584eoxa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">26 апреля 2023 года </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№ </w:t>
         </w:r>
         <w:r>
@@ -3412,51 +3412,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Счетный период включает финансовый год и период после его завершения, составляющий не более одного месяца, в течение которого завершаются операции по обязательствам, принятым в рамках исполнения бюджета за отчетный год, за исключением пенсионных обязательств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Проекты бюджета Социального фонда на очередной бюджетный год и прогнозируемый период и отчета о его исполнении разрабатываются ежегодно в соответствии с Бюджетным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdasgfsfcptk_iujhze0rdm">
+      <w:hyperlink w:history="1" r:id="rIdkk3lup-kssipwd7zjlj0h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -3509,51 +3509,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. В целях обеспечения прозрачности своей деятельности Социальный фонд ежеквартально публикует финансовые отчеты в средствах массовой информации. Структура, порядок подготовки и публикации финансовых отчетов Социального фонда устанавливаются правлением Социального фонда.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdto9_3b23a7sh7ry0w-ecl">
+      <w:hyperlink w:history="1" r:id="rId7ta4oj3-84glknig89lwc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">26 апреля 2023 года </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№ </w:t>
         </w:r>
         <w:r>
@@ -3755,51 +3755,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Аудиторская организация определяется путем проведения процедур государственных закупок и утверждается Наблюдательным советом по управлению государственным социальным страхованием. Оплата услуг по аудиту осуществляется за счет средств Социального фонда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внутренний аудит Социального фонда осуществляется в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxhwchqyk3jzn7q4wlzr5e">
+      <w:hyperlink w:history="1" r:id="rIdsjfsvtm4b1p0y7jujle5t">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О внутреннем аудите".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -3812,75 +3812,75 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkuqouj1ilburmqhq4cr_-">
+      <w:hyperlink w:history="1" r:id="rIdgp3y651b0rrusugtbbyrv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">26 января 2009 года № 26</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdurln820s_fppz0tkdcxq_">
+      <w:hyperlink w:history="1" r:id="rIdubcgyynvzsftd7yc5hy7w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 июля 2023 года </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№</w:t>
         </w:r>
         <w:r>
@@ -3963,51 +3963,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Наблюдательный совет по управлению государственным социальным страхованием осуществляет разработку согласованной политики социального страхования, а также контроль за финансовым и правовым аудитом Социального фонда как участника системы социального страхования; координирует работу по подготовке нормативной правовой базы; готовит предложения по тарифам взносов и бюджету государственного социального страхования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId20eq9mqyb1-zq6ntlxkpe">
+      <w:hyperlink w:history="1" r:id="rIdywvb-p3vp4uuntvwy6hvo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 февраля 2005 года № 30</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4381,51 +4381,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Председатель Социального фонда назначается и освобождается от должности Премьер-министром Кыргызской Республики. Заместители назначаются и освобождаются от должности Премьер-министром Кыргызской Республики по представлению председателя Социального фонда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Часть одиннадцатая утратила силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdochcipiz3gwmgqxtoy-uu">
+      <w:hyperlink w:history="1" r:id="rIdrxkre0n3n0eirkfbwsjcj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР от 21 июня 2011 года № 50)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4587,147 +4587,147 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Условия приема на работу, служебные обязанности и права, система поощрений и дисциплинарных взысканий для сотрудников Социального фонда определяются правлением Социального фонда в соответствии с трудовым законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxirgwwjcft71ooereml5d">
+      <w:hyperlink w:history="1" r:id="rIdxehrzk93x8z83gi-1afv8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 января 2009 года № 19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0rkahhvw9o6hsppsgre3g">
+      <w:hyperlink w:history="1" r:id="rId2gx8u9mynfgd33avhpnin">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 июня 2011 года № 50</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7kijemzyeudlsgctorrjf">
+      <w:hyperlink w:history="1" r:id="rIdhu4_nky7rj81wjtiuxpsc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 октября 2012 года № 175</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyupg5zv8xbte9sffgwgfh">
+      <w:hyperlink w:history="1" r:id="rIdpnfxj-atek0spj-gvsecc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 ноября 2016 года № 178</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId46gyfhlpwcfzvyz2gqr0f">
+      <w:hyperlink w:history="1" r:id="rId6eozsgth2ynowt67lwcdb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">26 апреля 2023 года </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№ </w:t>
         </w:r>
         <w:r>
@@ -4922,75 +4922,75 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId90enspxwgivj9h22f3dk-">
+      <w:hyperlink w:history="1" r:id="rIdiyqtkevy-gxnpfsmekbjy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 ноября 2016 года № 178</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4bqlnnf14zszqo7qjk26u">
+      <w:hyperlink w:history="1" r:id="rIdthn8k5sul7za1lydp8zx4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">26 апреля 2023 года </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">№ </w:t>
         </w:r>
         <w:r>
@@ -5277,69 +5277,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdmeloai_nbdlxdufhwitgl">
+    <w:hyperlink w:history="1" r:id="rIdhbs8yeqmhgdqsfvgueopy">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/1502</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdwmteym0tr4sz2p0ohvjvy">
+    <w:hyperlink w:history="1" r:id="rIdkvm1n5lm9d7w3cnldml_t">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5482,57 +5482,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdazti73jdag4b1augw4pef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1626" TargetMode="External"/><Relationship Id="rIdllcmqtrdvfxzef-5cqvri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1681" TargetMode="External"/><Relationship Id="rId7i0a1bifmppkbgtiqqc2w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1970" TargetMode="External"/><Relationship Id="rIddtwl0y4bezu8eh4lzek5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202703" TargetMode="External"/><Relationship Id="rIduait64gyppqilmqvtmhi-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203105" TargetMode="External"/><Relationship Id="rIdmn42u9sexxxodhhqhu-aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203182" TargetMode="External"/><Relationship Id="rIdxkeby3q1ze2bkhxuyyfyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202924" TargetMode="External"/><Relationship Id="rIdoutjo7f7onrgypc3pflo3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203294" TargetMode="External"/><Relationship Id="rIdnetp0s_ixihf4fffbcof2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203405" TargetMode="External"/><Relationship Id="rIddsax7nwuj3tvjfywxrurj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203775" TargetMode="External"/><Relationship Id="rIdliwk5x_kireoq-hlrnwlk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111158" TargetMode="External"/><Relationship Id="rIdgqokwhwbod2dqtb1apnmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111256" TargetMode="External"/><Relationship Id="rIdik3m6cclxzi2jjf7niqv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111457" TargetMode="External"/><Relationship Id="rIdp5sxxsfg92koskcodrkce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112060" TargetMode="External"/><Relationship Id="rIdhh5xiiqyan3xcyawquaut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112574" TargetMode="External"/><Relationship Id="rIdcbmnqn-ywf0mxu0yl-8mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112635" TargetMode="External"/><Relationship Id="rId3jkrzwhwp_q6npgbdsyyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93511" TargetMode="External"/><Relationship Id="rIdvnxzhywbs2scgs_7ovw1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92922" TargetMode="External"/><Relationship Id="rIdhbmb0czyfyctinxjxqjwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rIduqner_m3f9tghguqvekbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203405" TargetMode="External"/><Relationship Id="rIdybkzjobgfffwyhjt8xl4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111457" TargetMode="External"/><Relationship Id="rIdbn4ovxiadmvanmmeevuno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1626" TargetMode="External"/><Relationship Id="rIddtjtsd7gkokxnoe1vessx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1681" TargetMode="External"/><Relationship Id="rId9e6asldljlpv9lg8gf4t5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203182" TargetMode="External"/><Relationship Id="rIdepuqrncevdt_yucmnx6gu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203405" TargetMode="External"/><Relationship Id="rIdlta1iq4whwxvhh7cx70cl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203775" TargetMode="External"/><Relationship Id="rId1b__w2gchox6-besk6mze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111256" TargetMode="External"/><Relationship Id="rIdss-vvsrjtwsd0otkmhwje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111457" TargetMode="External"/><Relationship Id="rId7s4ykfvfmt_mdpqvienjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112574" TargetMode="External"/><Relationship Id="rIdjtebxgcazwmyyw6f5x8nv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202711" TargetMode="External"/><Relationship Id="rIdzti0jcu-728kamcevyotf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111256" TargetMode="External"/><Relationship Id="rIdht3aua8gavzfg2fuavpis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112060" TargetMode="External"/><Relationship Id="rIdf_p9_vfvvodkwwr3hxncf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112060" TargetMode="External"/><Relationship Id="rIdgo3wn05o3vrpalrqx4b9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111256" TargetMode="External"/><Relationship Id="rIdhygoeetm69_tq9yrmob_m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111256" TargetMode="External"/><Relationship Id="rId9e0ztvgz1bzxgdwwgdatx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112060" TargetMode="External"/><Relationship Id="rIdnot-pioer-ap8azziaux_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111256" TargetMode="External"/><Relationship Id="rIda7ohbysgw-tluvlqqevrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111256" TargetMode="External"/><Relationship Id="rIdj9827xml3c8l1kpohrfql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111457" TargetMode="External"/><Relationship Id="rId-b1eshfane9za3g43ph_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1626" TargetMode="External"/><Relationship Id="rIdzw0oe1gmlr_jyfb2khhc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1681" TargetMode="External"/><Relationship Id="rIda6cem_tzvo4fxltcdprcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1970" TargetMode="External"/><Relationship Id="rIdadglxcemycs6rzk8c0oge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203182" TargetMode="External"/><Relationship Id="rId7mnebt5glcncf3z3hwnq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202924" TargetMode="External"/><Relationship Id="rIdnh_qia2ynqslusc9zhgyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203294" TargetMode="External"/><Relationship Id="rIdss30kyhqmea5dv2jy0fiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203775" TargetMode="External"/><Relationship Id="rIdafv5sdow1u9hgnagdvl95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111158" TargetMode="External"/><Relationship Id="rIdz5qzlcjtrjfzgcalbnedx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111256" TargetMode="External"/><Relationship Id="rId1f2c6rg64beb68kvhkbjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111457" TargetMode="External"/><Relationship Id="rIddadieiexuoxcfqdrws8oi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112060" TargetMode="External"/><Relationship Id="rId2frnv2vryqkcrdhyte4zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112574" TargetMode="External"/><Relationship Id="rId-jodz408nktnmzuofbhxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112635" TargetMode="External"/><Relationship Id="rIdcbxkd14rkvovv2q2tjasd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338" TargetMode="External"/><Relationship Id="rIdafgv7m4logsczqzuoaqki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112574" TargetMode="External"/><Relationship Id="rIdasgfsfcptk_iujhze0rdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338" TargetMode="External"/><Relationship Id="rIdto9_3b23a7sh7ry0w-ecl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112574" TargetMode="External"/><Relationship Id="rIdxhwchqyk3jzn7q4wlzr5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202552" TargetMode="External"/><Relationship Id="rIdkuqouj1ilburmqhq4cr_-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203105" TargetMode="External"/><Relationship Id="rIdurln820s_fppz0tkdcxq_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112635" TargetMode="External"/><Relationship Id="rId20eq9mqyb1-zq6ntlxkpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1626" TargetMode="External"/><Relationship Id="rIdochcipiz3gwmgqxtoy-uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203294" TargetMode="External"/><Relationship Id="rIdxirgwwjcft71ooereml5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202703" TargetMode="External"/><Relationship Id="rId0rkahhvw9o6hsppsgre3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203294" TargetMode="External"/><Relationship Id="rId7kijemzyeudlsgctorrjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203775" TargetMode="External"/><Relationship Id="rIdyupg5zv8xbte9sffgwgfh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111457" TargetMode="External"/><Relationship Id="rId46gyfhlpwcfzvyz2gqr0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112574" TargetMode="External"/><Relationship Id="rId90enspxwgivj9h22f3dk-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111457" TargetMode="External"/><Relationship Id="rId4bqlnnf14zszqo7qjk26u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112574" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdpuxkduw_umico0esisqm-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1626" TargetMode="External"/><Relationship Id="rIdb382iuysbtgvojddpq7fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1681" TargetMode="External"/><Relationship Id="rId5y4kfaiib93parf9mq2mu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1970" TargetMode="External"/><Relationship Id="rIdojgcvrj36tegeonlvnun3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202703" TargetMode="External"/><Relationship Id="rIdo1p_dbmvwp_tsicwudxus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203105" TargetMode="External"/><Relationship Id="rIdvql-_awxrg0owcgabeikt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203182" TargetMode="External"/><Relationship Id="rIdichgoqqderjbgxjzv3ke0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202924" TargetMode="External"/><Relationship Id="rIdzvzbtmnujc8_m9rd2qxf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203294" TargetMode="External"/><Relationship Id="rId-nlnmev2ln8yrbl8fbxmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203405" TargetMode="External"/><Relationship Id="rId8hkedfwkju_r9tso0svrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203775" TargetMode="External"/><Relationship Id="rIdmcnl_xs4o_6pqubbgduac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111158" TargetMode="External"/><Relationship Id="rIdmgn_e6jowakg_yfxntsal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111256" TargetMode="External"/><Relationship Id="rIdaihmlcjkzj7x8fhr-gnyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111457" TargetMode="External"/><Relationship Id="rIdroljyb3w9l-hy0g4_sek0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112060" TargetMode="External"/><Relationship Id="rId-25wv6zfbcppdpt8vsbec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112574" TargetMode="External"/><Relationship Id="rIdi-dyqh2tpzaabecasizvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112635" TargetMode="External"/><Relationship Id="rIdees9czru9ttfqzfyi3rss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93511" TargetMode="External"/><Relationship Id="rIdxvbrw_-dph_jfeprhzdbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92922" TargetMode="External"/><Relationship Id="rIdonr0ryj_y1u0tvr7cxrws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1" TargetMode="External"/><Relationship Id="rId0mytcqc9qh3avu7dnq3vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203405" TargetMode="External"/><Relationship Id="rIdytf4u-db9fnjvtlsuxr7p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111457" TargetMode="External"/><Relationship Id="rId5n-camobvapkg4kc3fvm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1626" TargetMode="External"/><Relationship Id="rIdav5o9omwoozsxgehny4da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1681" TargetMode="External"/><Relationship Id="rId8zmmm3ljwqrgtziawvws-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203182" TargetMode="External"/><Relationship Id="rIdeohk9ywvyhrm45a5lboac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203405" TargetMode="External"/><Relationship Id="rId2jgampktkiadnszbddguv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203775" TargetMode="External"/><Relationship Id="rIdnbu-1jsobn0kt3hhh582i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111256" TargetMode="External"/><Relationship Id="rIdp2kunm0alsptswk3ldulg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111457" TargetMode="External"/><Relationship Id="rIdlcqrxcr9vietuhygbxmuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112574" TargetMode="External"/><Relationship Id="rIdaworjdpwsfmatipjlllwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202711" TargetMode="External"/><Relationship Id="rIdluiqhlqtwxs1fbo872cie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111256" TargetMode="External"/><Relationship Id="rIduyefvmqfctrid7nizrpgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112060" TargetMode="External"/><Relationship Id="rIdpzgkrlfuktr0lsfw5cbx2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112060" TargetMode="External"/><Relationship Id="rId8r8udb0gk9qf-wfmp1ns1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111256" TargetMode="External"/><Relationship Id="rId1o-k7e1lydml_5s4mxz5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111256" TargetMode="External"/><Relationship Id="rIdtl_9jgmyb55usej3dosuk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112060" TargetMode="External"/><Relationship Id="rIdloq6iun4xnomdhdhj1ayy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111256" TargetMode="External"/><Relationship Id="rIdsw8o3w1ntgn2k_ajn_3kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111256" TargetMode="External"/><Relationship Id="rId35ygl_ffh8h0n9csanw49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111457" TargetMode="External"/><Relationship Id="rIdiceagk1sc-2j4lhjzj6nx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1626" TargetMode="External"/><Relationship Id="rIdq1gluqgokwyccb6mv7pyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1681" TargetMode="External"/><Relationship Id="rIdonedc_el73di-jzib20lk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1970" TargetMode="External"/><Relationship Id="rId6a7pazux8efjhkmg8g43k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203182" TargetMode="External"/><Relationship Id="rId9htdael6wmmn1ql9iqdzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202924" TargetMode="External"/><Relationship Id="rIdj3u0mal42sguk42mzah_t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203294" TargetMode="External"/><Relationship Id="rIdlbke0rtaomycfprqn7mvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203775" TargetMode="External"/><Relationship Id="rIdibyq3-jmcd-u0ucx2wlez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111158" TargetMode="External"/><Relationship Id="rId36lacfla299mvgjcl2ndy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111256" TargetMode="External"/><Relationship Id="rIdzv54d2w9wa88o3jnashzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111457" TargetMode="External"/><Relationship Id="rIdfvc7ssc4eypeni7v9nt9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112060" TargetMode="External"/><Relationship Id="rIdjejfazo7tbywbpze1l6td" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112574" TargetMode="External"/><Relationship Id="rIdhvrwjchenv4ysno3srdo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112635" TargetMode="External"/><Relationship Id="rIdxuocbzvagxx2c707miqns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338" TargetMode="External"/><Relationship Id="rIdnvsd5xkqq1kzjc584eoxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112574" TargetMode="External"/><Relationship Id="rIdkk3lup-kssipwd7zjlj0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111338" TargetMode="External"/><Relationship Id="rId7ta4oj3-84glknig89lwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112574" TargetMode="External"/><Relationship Id="rIdsjfsvtm4b1p0y7jujle5t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202552" TargetMode="External"/><Relationship Id="rIdgp3y651b0rrusugtbbyrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203105" TargetMode="External"/><Relationship Id="rIdubcgyynvzsftd7yc5hy7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112635" TargetMode="External"/><Relationship Id="rIdywvb-p3vp4uuntvwy6hvo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1626" TargetMode="External"/><Relationship Id="rIdrxkre0n3n0eirkfbwsjcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203294" TargetMode="External"/><Relationship Id="rIdxehrzk93x8z83gi-1afv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202703" TargetMode="External"/><Relationship Id="rId2gx8u9mynfgd33avhpnin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203294" TargetMode="External"/><Relationship Id="rIdhu4_nky7rj81wjtiuxpsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203775" TargetMode="External"/><Relationship Id="rIdpnfxj-atek0spj-gvsecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111457" TargetMode="External"/><Relationship Id="rId6eozsgth2ynowt67lwcdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112574" TargetMode="External"/><Relationship Id="rIdiyqtkevy-gxnpfsmekbjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111457" TargetMode="External"/><Relationship Id="rIdthn8k5sul7za1lydp8zx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112574" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdmeloai_nbdlxdufhwitgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1502" TargetMode="External"/><Relationship Id="rIdwmteym0tr4sz2p0ohvjvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdhbs8yeqmhgdqsfvgueopy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1502" TargetMode="External"/><Relationship Id="rIdkvm1n5lm9d7w3cnldml_t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>