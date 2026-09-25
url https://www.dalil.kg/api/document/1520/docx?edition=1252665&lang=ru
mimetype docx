--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -161,123 +161,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О порядке осуществления контрольных функций Жогорку Кенешем Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7rxuo08wj6agqyy9hdfll">
+      <w:hyperlink w:history="1" r:id="rIdojltpox3k60tumccy2-6f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">31 июля 2007 года №122</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt1g1u8klvdpdnhrcbqaia">
+      <w:hyperlink w:history="1" r:id="rIdslvwlwgbklloty7eheh7a">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июля 2012 года № 109</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8ooxj3ihiq2irvh3m4lpa">
+      <w:hyperlink w:history="1" r:id="rId6zcyiomntc4olbprkex33">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 марта 2023 года № 76</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdahy1ulit-j_q2u69t7kc4">
+      <w:hyperlink w:history="1" r:id="rIdrcdkuhrfzijcunpxombx-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 мая 2023 года № 100</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -287,111 +287,111 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с частью 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlz2fypcdxh70wf9apjmlw">
+      <w:hyperlink w:history="1" r:id="rIddwu8bqovthc4mfpiq5ajm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 76</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституции Кыргызской Республики Жогорку Кенеш - парламент Кыргызской Республики - является высшим представительным органом, осуществляющим законодательную власть и контрольные функции в пределах своих полномочий. Настоящий Закон определяет порядок осуществления контрольных функций Жогорку Кенешем Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiojpkiljx6hniuzr80gfa">
+      <w:hyperlink w:history="1" r:id="rIdyl1pezdbnyed6unltwiqi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июля 2012 года № 109</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm_gbpyn441whi3mut2hu5">
+      <w:hyperlink w:history="1" r:id="rId3twespo6hdy47ln-aqdzj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 марта 2023 года № 76</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -476,51 +476,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Комитеты Жогорку Кенеша Кыргызской Республики в соответствии с частью 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoaaxbcjeywbd7umhladac">
+      <w:hyperlink w:history="1" r:id="rIdfjr7ny39abr-2eum5cgbg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 82</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституции Кыргызской Республики контролируют исполнение законов и решений, принятых Жогорку Кенешем Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -554,123 +554,123 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Лица, на которых возложен контроль за исполнением постановлений Жогорку Кенеша Кыргызской Республики, обязаны ежеквартально или в срок, указанный в постановлении, информировать Жогорку Кенеш Кыргызской Республики о состоянии их исполнения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdscbtp-k24reu648csyugy">
+      <w:hyperlink w:history="1" r:id="rIdgnl4dzozkh9jmzziymhkb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">31 июля 2007 года №122</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1bla8ne09xqe5ltykoaim">
+      <w:hyperlink w:history="1" r:id="rIdsn3dbnivq1_ar8-eakbph">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июля 2012 года № 109</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrtp-tbpy-ewqs16natdn2">
+      <w:hyperlink w:history="1" r:id="rIdupmo9ytjdh8mgybnw_gaq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 марта 2023 года № 76</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5hsehs_drs-wlw4xxp5-x">
+      <w:hyperlink w:history="1" r:id="rIdiimcsdyzfk3yimzedzntq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 мая 2023 года № 100</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -738,75 +738,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Жалобы, обращения граждан и юридических лиц в отношении органов дознания и следователей, поступившие в комитеты Жогорку Кенеша Кыргызской Республики, направляются в соответствующие государственные органы по принадлежности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiuavmvbhdpqypx5s9sew7">
+      <w:hyperlink w:history="1" r:id="rIdbquglaujtbeutb9p4jifh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 марта 2023 года № 76</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwhzberwbsaglwcsytfdcm">
+      <w:hyperlink w:history="1" r:id="rId4yie0chzp3vgdkonuuxtb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 мая 2023 года № 100</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -864,75 +864,75 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Не позднее чем за 10 дней до начала проверки об этом официально оповещается проверяемая сторона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1zugloeszmoovvmodimka">
+      <w:hyperlink w:history="1" r:id="rIdu33aedlwhbi1flfseo46l">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июля 2012 года № 109</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId97bxmmctuiebckcn790aj">
+      <w:hyperlink w:history="1" r:id="rIdiyb-sw9o2jx3cmo2pderl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 марта 2023 года № 76</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -990,75 +990,75 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По согласованию с Руководителем Администрации Президента Кыргызской Республики в рабочую группу могут включаться ответственные работники Администрации Президента Кыргызской Республики. В необходимых случаях, в порядке осуществления надзора за точным и единообразным исполнением законов, могут привлекаться сотрудники органов прокуратуры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdraxdtnxjnzsmtlp7u9udq">
+      <w:hyperlink w:history="1" r:id="rIdxi1hh5vldzyptnsy5u_ur">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июля 2012 года № 109</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlhw944sr02a8n2runlwaf">
+      <w:hyperlink w:history="1" r:id="rIdwhpuhdtl--mgm-l13qo4c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 марта 2023 года № 76</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1117,51 +1117,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Проверяющие имеют право беспрепятственно посещать объекты, знакомиться с принятыми руководителями мерами по исполнению законов и решений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjkhkhspnslrclnhphwgfx">
+      <w:hyperlink w:history="1" r:id="rIdmxnwrrl9ikhx9_8cgoazj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 марта 2023 года № 76</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1235,51 +1235,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Результаты проверки по решению Жогорку Кенеша Кыргызской Республики могут быть опубликованы в средствах массовой информации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkxsl96tis0kbxg3g71jp-">
+      <w:hyperlink w:history="1" r:id="rIdqny_s-awyf4pno7t9hyks">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 марта 2023 года № 76</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1322,75 +1322,75 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Комитеты Жогорку Кенеша Кыргызской Республики в процессе осуществления контроля за исполнением законов и решений, принятых Жогорку Кенешем Кыргызской Республики, вправе обратиться в соответствующий государственный орган или к должностному лицу о принятии соответствующих мер по фактам нарушения или невыполнения законов и решений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9-slkvyh_3010gqwphpee">
+      <w:hyperlink w:history="1" r:id="rIdncpdwlpw3r32bejrleevw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июля 2012 года № 109</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmh4vtx1b33ruzevpkrwju">
+      <w:hyperlink w:history="1" r:id="rIdbamfljwirripgqawojjlf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 марта 2023 года № 76</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1479,51 +1479,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 10.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Материалы проверки, имеющие факты невыполнения закона или решения, принятого Жогорку Кенешем Кыргызской Республики, и содержащие признаки состава правонарушения, предусмотренного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfz8wvnvquotdtgdl8ms_w">
+      <w:hyperlink w:history="1" r:id="rIdu3zev46hcjp5zryp4ww-f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики о правонарушениях, направляются комитетом Жогорку Кенеша Кыргызской Республики в соответствующий орган (должностному лицу), уполномоченный рассматривать дела о правонарушениях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1531,51 +1531,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В сроки, установленные законодательством Кыргызской Республики, должностные лица указанных органов обязаны сообщить о принятых мерах в соответствующий комитет Жогорку Кенеша Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxl9lu0yss0zetyyxqmnuj">
+      <w:hyperlink w:history="1" r:id="rIds2wvijzeqr7z2ghghxidl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 марта 2023 года № 76</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1696,51 +1696,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">О принятых мерах должностные лица указанных органов в сроки, установленные законодательством Кыргызской Республики, обязаны сообщить в соответствующий комитет Жогорку Кенеша Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIday9-evibeh54mlp8ut7ny">
+      <w:hyperlink w:history="1" r:id="rIdbfrd7ls-4piw1gkkjczuf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 марта 2023 года № 76</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1908,51 +1908,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Результаты проверки исполнения законов и решений, принятых Жогорку Кенешем Кыргызской Республики, могут быть обжалованы проверяемой стороной в порядке, установленном законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9fwburggxe1l7zr5c51yu">
+      <w:hyperlink w:history="1" r:id="rIdpbpfx7ma_sh9ta5siyzba">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 марта 2023 года № 76</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2010,75 +2010,75 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По итогам работы комитетов по осуществлению контроля за исполнением законов и решений, принятых Жогорку Кенешем Кыргызской Республики, председатели соответствующих комитетов информируют Жогорку Кенеш Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции Законов КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3nlpdwy3v6rxo_jem0gxw">
+      <w:hyperlink w:history="1" r:id="rIdnsskuzd9n-7q9epizzxnl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июля 2012 года № 109</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_c_2rzxzaqatb6fpye2w_">
+      <w:hyperlink w:history="1" r:id="rIdye-opum-aoltrsket1z91">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 марта 2023 года № 76</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2303,69 +2303,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdbkiaebr2oijvptnt7sy_g">
+    <w:hyperlink w:history="1" r:id="rId_sd4ny5b5czsmvmvrmetr">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/1520</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdppaequowmg-q6xsdpzpar">
+    <w:hyperlink w:history="1" r:id="rId9koofv2gxdivefhg5kiwh">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2508,57 +2508,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7rxuo08wj6agqyy9hdfll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202155" TargetMode="External"/><Relationship Id="rIdt1g1u8klvdpdnhrcbqaia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203709" TargetMode="External"/><Relationship Id="rId8ooxj3ihiq2irvh3m4lpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIdahy1ulit-j_q2u69t7kc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112580" TargetMode="External"/><Relationship Id="rIdlz2fypcdxh70wf9apjmlw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213#st_76" TargetMode="External"/><Relationship Id="rIdiojpkiljx6hniuzr80gfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203709" TargetMode="External"/><Relationship Id="rIdm_gbpyn441whi3mut2hu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIdoaaxbcjeywbd7umhladac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213#st_82" TargetMode="External"/><Relationship Id="rIdscbtp-k24reu648csyugy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202155" TargetMode="External"/><Relationship Id="rId1bla8ne09xqe5ltykoaim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203709" TargetMode="External"/><Relationship Id="rIdrtp-tbpy-ewqs16natdn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rId5hsehs_drs-wlw4xxp5-x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112580" TargetMode="External"/><Relationship Id="rIdiuavmvbhdpqypx5s9sew7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIdwhzberwbsaglwcsytfdcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112580" TargetMode="External"/><Relationship Id="rId1zugloeszmoovvmodimka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203709" TargetMode="External"/><Relationship Id="rId97bxmmctuiebckcn790aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIdraxdtnxjnzsmtlp7u9udq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203709" TargetMode="External"/><Relationship Id="rIdlhw944sr02a8n2runlwaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIdjkhkhspnslrclnhphwgfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIdkxsl96tis0kbxg3g71jp-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rId9-slkvyh_3010gqwphpee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203709" TargetMode="External"/><Relationship Id="rIdmh4vtx1b33ruzevpkrwju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIdfz8wvnvquotdtgdl8ms_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdxl9lu0yss0zetyyxqmnuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIday9-evibeh54mlp8ut7ny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rId9fwburggxe1l7zr5c51yu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rId3nlpdwy3v6rxo_jem0gxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203709" TargetMode="External"/><Relationship Id="rId_c_2rzxzaqatb6fpye2w_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdojltpox3k60tumccy2-6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202155" TargetMode="External"/><Relationship Id="rIdslvwlwgbklloty7eheh7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203709" TargetMode="External"/><Relationship Id="rId6zcyiomntc4olbprkex33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIdrcdkuhrfzijcunpxombx-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112580" TargetMode="External"/><Relationship Id="rIddwu8bqovthc4mfpiq5ajm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213#st_76" TargetMode="External"/><Relationship Id="rIdyl1pezdbnyed6unltwiqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203709" TargetMode="External"/><Relationship Id="rId3twespo6hdy47ln-aqdzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIdfjr7ny39abr-2eum5cgbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213#st_82" TargetMode="External"/><Relationship Id="rIdgnl4dzozkh9jmzziymhkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202155" TargetMode="External"/><Relationship Id="rIdsn3dbnivq1_ar8-eakbph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203709" TargetMode="External"/><Relationship Id="rIdupmo9ytjdh8mgybnw_gaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIdiimcsdyzfk3yimzedzntq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112580" TargetMode="External"/><Relationship Id="rIdbquglaujtbeutb9p4jifh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rId4yie0chzp3vgdkonuuxtb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112580" TargetMode="External"/><Relationship Id="rIdu33aedlwhbi1flfseo46l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203709" TargetMode="External"/><Relationship Id="rIdiyb-sw9o2jx3cmo2pderl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIdxi1hh5vldzyptnsy5u_ur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203709" TargetMode="External"/><Relationship Id="rIdwhpuhdtl--mgm-l13qo4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIdmxnwrrl9ikhx9_8cgoazj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIdqny_s-awyf4pno7t9hyks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIdncpdwlpw3r32bejrleevw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203709" TargetMode="External"/><Relationship Id="rIdbamfljwirripgqawojjlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIdu3zev46hcjp5zryp4ww-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIds2wvijzeqr7z2ghghxidl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIdbfrd7ls-4piw1gkkjczuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIdpbpfx7ma_sh9ta5siyzba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rIdnsskuzd9n-7q9epizzxnl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203709" TargetMode="External"/><Relationship Id="rIdye-opum-aoltrsket1z91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112585" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdbkiaebr2oijvptnt7sy_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1520" TargetMode="External"/><Relationship Id="rIdppaequowmg-q6xsdpzpar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_sd4ny5b5czsmvmvrmetr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1520" TargetMode="External"/><Relationship Id="rId9koofv2gxdivefhg5kiwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>