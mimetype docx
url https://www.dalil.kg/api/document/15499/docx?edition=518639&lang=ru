--- v0 (2026-10-06)
+++ v1 (2026-10-07)
@@ -144,71 +144,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции распоряжения Временного Правительства КР</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8wbcifi9jp4u_ius5lj_y">
+      <w:hyperlink w:history="1" r:id="rIdxds7ixxqj6b0j5fxxwpn_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 мая 2010 года ВП № 64-а</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde1llyu_lrt10gmtub550n">
+      <w:hyperlink w:history="1" r:id="rIdeyjag9buxv7rhx_naikqe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 мая 2010 года № 103-а</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -254,51 +254,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Фонду государственных материальных резервов при Правительстве Кыргызской Республики:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в установленном порядке заключить договор с ОсОО "Газпром нефть Азия" о получении дизельного топлива в объеме 4650 куб.м на условиях возвратности для последующего отпуска сельским товаропроизводителям по талонам через сеть автозаправочных станций или с нефтебаз, для районов, где отсутствуют автозаправочные станции ОсОО "Газпром нефть Азия" по цене 24 сома за литр, в объемах согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4oklnximhqx3vlxanus9j">
+      <w:hyperlink w:history="1" r:id="rIdlxng0ebkwbudgcs3blvno">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -316,71 +316,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- вырученные средства от реализации дизельного топлива направить в республиканский бюджет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции распоряжения Временного Правительства КР </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrl0ztyjjcj19laljajxkt">
+      <w:hyperlink w:history="1" r:id="rId8mfhwjluxylvmaudsehey">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">от 4 мая 2010 года ВП № 64-а</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_brjqmlocmcvr-hddz0wl">
+      <w:hyperlink w:history="1" r:id="rIdwqvqdxyujuklf5f630zix">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 мая 2010 года № 103-а</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -426,51 +426,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Установить, что главы областных, районных государственных администраций и аильных округов несут персональную ответственность за распределение и отпуск дизельного топлива.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Министерству финансов Кыргызской Республики учесть поступившие средства в соответствующих частях республиканского бюджета при разработке проекта Закона Кыргызской Республики "О внесении изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu0wsikem8e9lt8zmb7v_f">
+      <w:hyperlink w:history="1" r:id="rId8bcrbzvrplgk4l9ymsvrt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О республиканском бюджете Кыргызской Республики на 2010 год и прогнозе на 2011-2012 годы".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -558,51 +558,51 @@
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlcrgcrtnw_etxubdtrps8">
+      <w:hyperlink w:history="1" r:id="rIdu9orghn1uzepdlnmqxur8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Временного Правительства Кыргызской Республики от 22 апреля 2010 года № 24-а</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -626,71 +626,71 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">дизельного топлива по областям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции распоряжения Временного Правительства КР</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId1xxqftewh3rw2plczqecv">
+      <w:hyperlink w:history="1" r:id="rIdsg-icm45sgzefsl7lpvbj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">от 4 мая 2010 года ВП № 64-а</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtushkv1b56fxulqdyogul">
+      <w:hyperlink w:history="1" r:id="rIdh5drywvr8lqv_0f1trrtp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 мая 2010 года № 103-а</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -1037,69 +1037,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdfzgerbbrzyvev___s0pa4">
+    <w:hyperlink w:history="1" r:id="rIdrk-zd2hsgskmri-0quzyz">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/15499</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdy_rug4awiewrbqja5t7ty">
+    <w:hyperlink w:history="1" r:id="rIdmnmoqf18l-tbbaeaok4-r">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1242,57 +1242,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8wbcifi9jp4u_ius5lj_y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/18910" TargetMode="External"/><Relationship Id="rIde1llyu_lrt10gmtub550n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/19002" TargetMode="External"/><Relationship Id="rId4oklnximhqx3vlxanus9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/15499#p1" TargetMode="External"/><Relationship Id="rIdrl0ztyjjcj19laljajxkt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/18910" TargetMode="External"/><Relationship Id="rId_brjqmlocmcvr-hddz0wl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/19002" TargetMode="External"/><Relationship Id="rIdu0wsikem8e9lt8zmb7v_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202827" TargetMode="External"/><Relationship Id="rIdlcrgcrtnw_etxubdtrps8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/15499" TargetMode="External"/><Relationship Id="rId1xxqftewh3rw2plczqecv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/18910" TargetMode="External"/><Relationship Id="rIdtushkv1b56fxulqdyogul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/19002" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdxds7ixxqj6b0j5fxxwpn_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/18910" TargetMode="External"/><Relationship Id="rIdeyjag9buxv7rhx_naikqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/19002" TargetMode="External"/><Relationship Id="rIdlxng0ebkwbudgcs3blvno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/15499#p1" TargetMode="External"/><Relationship Id="rId8mfhwjluxylvmaudsehey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/18910" TargetMode="External"/><Relationship Id="rIdwqvqdxyujuklf5f630zix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/19002" TargetMode="External"/><Relationship Id="rId8bcrbzvrplgk4l9ymsvrt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202827" TargetMode="External"/><Relationship Id="rIdu9orghn1uzepdlnmqxur8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/15499" TargetMode="External"/><Relationship Id="rIdsg-icm45sgzefsl7lpvbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/18910" TargetMode="External"/><Relationship Id="rIdh5drywvr8lqv_0f1trrtp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/19002" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdfzgerbbrzyvev___s0pa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/15499" TargetMode="External"/><Relationship Id="rIdy_rug4awiewrbqja5t7ty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdrk-zd2hsgskmri-0quzyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/15499" TargetMode="External"/><Relationship Id="rIdmnmoqf18l-tbbaeaok4-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>