--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -184,97 +184,97 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4 ноября 2022 года № 613</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn8wxvotpsjcftitrmvgen">
+      <w:hyperlink w:history="1" r:id="rIddyg0fbylek5xcsuz6yqlv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2023 года № 464</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt-ngxdugbyce8azbwwhly">
+      <w:hyperlink w:history="1" r:id="rIdrrwxamwamhcdc6ahr2ryo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> 25 сентября 2024 года № 584</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> , </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduj8e_3ph_qzq8gqngsh2b">
+      <w:hyperlink w:history="1" r:id="rIdhhiwyykt_urijjabdhuxc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 июля 2025 года № 454</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> )</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
@@ -591,51 +591,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для новых средств измерений перед вводом в эксплуатацию допускается отбор средств измерений из партии для проведения первичной поверки этих средств измерений. Отбор средств измерений из партии осуществляется в соответствии с национальными и межгосударственными стандартами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqynwptvresdgoredck_vw">
+      <w:hyperlink w:history="1" r:id="rIdtypzu1n22dhrpihsvbjrz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 сентября 2024 года № 584</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -688,51 +688,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. В случае необходимости обеспечения метрологической прослеживаемости и точности средства измерений, применяемые в сфере технического регулирования, калибруются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxerj_nb1uftmftieokmkq">
+      <w:hyperlink w:history="1" r:id="rIdujykaztcpar_gxn8y7ayl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2023 года № 464</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -891,51 +891,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Поверка средств измерений проводится только заявителям (конечному получателю услуги) на основании поданной заявителем заявки, оформленной по форме, утвержденной национальным органом по метрологии, исключая третьи лица (посредники).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde9ja4tkdjsgvxv1b_qycj">
+      <w:hyperlink w:history="1" r:id="rIdsa948kpzde39ql4b4kfaw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 сентября 2024 года № 584</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1080,51 +1080,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">20. Если средство измерений используется в узком диапазоне своих технических характеристик, то по письменной заявке допускается поверка средства измерений только по указанным характеристикам. В таких случаях на средство измерений и в свидетельстве о поверке наносится надпись или условное обозначение, указывающие на особенности его применения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">21. Положительные результаты поверки каждой единицы средства измерений удостоверяются оттиском поверительного клейма или свидетельством о поверке (при необходимости) по формам согласно</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt5xmkixnh6ejyywyyam2a">
+      <w:hyperlink w:history="1" r:id="rIdrhliyw-npns5vnyi-nzi4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1160,51 +1160,51 @@
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Если средство измерений имеет функцию настройки параметров с электронной защитой, то поверитель должен использовать средства электронной защиты. Дата последнего изменения параметров настройки и идентификация лица, совершившего изменение, или случайный код, создающийся при последней настройке средства измерения, должны быть зафиксированы в свидетельстве о поверке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjurb8ahkyvmlqkgktlnip">
+      <w:hyperlink w:history="1" r:id="rIdlaznzqmyoyf_wkaqv8koe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2023 года № 464</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1224,51 +1224,51 @@
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. В случае если при очередной поверке стационарно установленных средств измерений обнаруживается нарушение механической защиты (пломбы) или электронных средств защиты (дата и ФИО лица, проводившего последнюю настройку или случайный код настройки в памяти средства измерения не совпадают с зафиксированными в предыдущем свидетельстве о поверке), оформляется справка о непригодности. Причина непригодности устанавливается как нарушение ранее установленных механических или электронных пломб. Копия справки о непригодности в течение 3-х рабочих дней направляется органом, проводившим поверку, в орган метрологического надзора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhejc884j3nfvpcqsxmr4s">
+      <w:hyperlink w:history="1" r:id="rId7o55gzadbvzfvd6awz4av">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2023 года № 464</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1286,51 +1286,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">23. В случае если конструкция средства измерений не позволяет нанести оттиск поверительного клейма, установить механическую пломбу или ограничить доступ средствами электронной защиты, поверитель выдает только свидетельство о поверке средства измерений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8px-xdwk2rcsscvyuzbmt">
+      <w:hyperlink w:history="1" r:id="rIdzxmdtf0lqm4i-psttkz1m">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2023 года № 464</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1410,51 +1410,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">28. Оплата за проведение национальным органом по метрологии всех видов поверки производится на условиях предоплаты, по тарифам на метрологические работы и услуги, согласованным и утвержденным в порядке, установленном законодательством в сфере регулирования цен и тарифов независимо от результата поверки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy7impqwoxa8ogbcoo9fhx">
+      <w:hyperlink w:history="1" r:id="rIdsvfjbqcxdylxfkvldv2cj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 сентября 2023 года № 464</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1509,51 +1509,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики о правонарушениях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7hc1jrpfapfkgw3tk-pa3">
+      <w:hyperlink w:history="1" r:id="rIdm9vrcw4bkmw2wypk9s5mv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 сентября 2024 года № 584</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1596,51 +1596,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">32. Организация, предоставляющая услуги по поверке средств измерений, несет ответственность за сохранность и целостность средства измерения только от момента приема средства измерения на поверку и до выдачи заявителю после проведения поверки. После выдачи средства измерения заявителю ответственность за сохранность, целостность и пригодность средств измерений несет сам заявитель.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv42lz481uvfcagrjjvelu">
+      <w:hyperlink w:history="1" r:id="rIddf6acmtsr0s4toag25bp3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 сентября 2024 года № 584</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1725,51 +1725,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кыргызской Республике</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdydnjxfnp_8tcbvpsmistn">
+      <w:hyperlink w:history="1" r:id="rIdiamxu3ea3zsgyhy2ipa27">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 июля 2025 года № 454</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> )</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
@@ -3374,69 +3374,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId9occn_lxmwaf6kl9dxqqa">
+    <w:hyperlink w:history="1" r:id="rIdmigv-vlghywohs8mhtqwm">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/157119</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId4i4xbxurinahri9vz0gyv">
+    <w:hyperlink w:history="1" r:id="rIdy4mncuecbexus-_gmzjt6">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3579,57 +3579,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdn8wxvotpsjcftitrmvgen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160645" TargetMode="External"/><Relationship Id="rIdt-ngxdugbyce8azbwwhly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230016151" TargetMode="External"/><Relationship Id="rIduj8e_3ph_qzq8gqngsh2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029595" TargetMode="External"/><Relationship Id="rIdqynwptvresdgoredck_vw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230016151" TargetMode="External"/><Relationship Id="rIdxerj_nb1uftmftieokmkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160645" TargetMode="External"/><Relationship Id="rIde9ja4tkdjsgvxv1b_qycj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230016151" TargetMode="External"/><Relationship Id="rIdt5xmkixnh6ejyywyyam2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157119#pr1" TargetMode="External"/><Relationship Id="rIdjurb8ahkyvmlqkgktlnip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160645" TargetMode="External"/><Relationship Id="rIdhejc884j3nfvpcqsxmr4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160645" TargetMode="External"/><Relationship Id="rId8px-xdwk2rcsscvyuzbmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160645" TargetMode="External"/><Relationship Id="rIdy7impqwoxa8ogbcoo9fhx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160645" TargetMode="External"/><Relationship Id="rId7hc1jrpfapfkgw3tk-pa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230016151" TargetMode="External"/><Relationship Id="rIdv42lz481uvfcagrjjvelu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230016151" TargetMode="External"/><Relationship Id="rIdydnjxfnp_8tcbvpsmistn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029595" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIddyg0fbylek5xcsuz6yqlv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160645" TargetMode="External"/><Relationship Id="rIdrrwxamwamhcdc6ahr2ryo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230016151" TargetMode="External"/><Relationship Id="rIdhhiwyykt_urijjabdhuxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029595" TargetMode="External"/><Relationship Id="rIdtypzu1n22dhrpihsvbjrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230016151" TargetMode="External"/><Relationship Id="rIdujykaztcpar_gxn8y7ayl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160645" TargetMode="External"/><Relationship Id="rIdsa948kpzde39ql4b4kfaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230016151" TargetMode="External"/><Relationship Id="rIdrhliyw-npns5vnyi-nzi4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157119#pr1" TargetMode="External"/><Relationship Id="rIdlaznzqmyoyf_wkaqv8koe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160645" TargetMode="External"/><Relationship Id="rId7o55gzadbvzfvd6awz4av" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160645" TargetMode="External"/><Relationship Id="rIdzxmdtf0lqm4i-psttkz1m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160645" TargetMode="External"/><Relationship Id="rIdsvfjbqcxdylxfkvldv2cj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160645" TargetMode="External"/><Relationship Id="rIdm9vrcw4bkmw2wypk9s5mv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230016151" TargetMode="External"/><Relationship Id="rIddf6acmtsr0s4toag25bp3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230016151" TargetMode="External"/><Relationship Id="rIdiamxu3ea3zsgyhy2ipa27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230029595" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9occn_lxmwaf6kl9dxqqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157119" TargetMode="External"/><Relationship Id="rId4i4xbxurinahri9vz0gyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdmigv-vlghywohs8mhtqwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157119" TargetMode="External"/><Relationship Id="rIdy4mncuecbexus-_gmzjt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>