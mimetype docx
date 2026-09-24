--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -235,123 +235,123 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительства КР от 20 ноября 2020 года № 573</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduegl7l0bsrgsbqczam32n">
+      <w:hyperlink w:history="1" r:id="rIdk5xccm9xk_kic5vyxb6px">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2021 года № 17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdone2utjxsas8_docr7ztb">
+      <w:hyperlink w:history="1" r:id="rIdvw05pubdxdsgmubddaqs_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 апреля 2022 года № 245</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvct2ldh3k2afqhuwcx1un">
+      <w:hyperlink w:history="1" r:id="rIdeolcld7cf2j0qfrgzob_g">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 ноября 2022 года № 637</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdimp15w4rneisjdympxtir">
+      <w:hyperlink w:history="1" r:id="rIdfyvkewu69t-yaskfttn6s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 октября 2025 года № 691</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -360,178 +360,178 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях реализации задач по повышению качества предоставления государственных и муниципальных услуг, оказываемых физическим и юридическим лицам в электронной форме, в соответствии с законами Кыргызской Республики "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxjnk-ar0agebcqgv1x-pf">
+      <w:hyperlink w:history="1" r:id="rIdr35u4u3nnjjcgjxmkvcpf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Об электронном управлении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzblhfnq-3vzxugk6pvcwj">
+      <w:hyperlink w:history="1" r:id="rIdl4mjdq57otdm8zekt7brl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Об электронной подписи</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzder1cen2ul9nm-beaql7">
+      <w:hyperlink w:history="1" r:id="rIdybccpefw9yk6i2bhcwyjk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О государственных и муниципальных услугах</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnlivefjtxyf5e54tbugkz">
+      <w:hyperlink w:history="1" r:id="rIdwrkwm2zku_9s676xpsy_o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpqvs0mvcsudxcrviyskdx">
+      <w:hyperlink w:history="1" r:id="rIdtdp60ufztn62qjzclc0we">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdzjdosyhsgunrzndqfceuq">
+      <w:hyperlink w:history="1" r:id="rId31repqyb8xkbl7z1g6eqi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционного Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Правительстве Кыргызской Республики" Правительство Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdau2pfxmi_6ho-1o2k1-au">
+      <w:hyperlink w:history="1" r:id="rIdiuoyk1hm8fzguamzp7m0n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> пользования Государственным порталом электронных услуг согласно приложению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -575,99 +575,99 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлени</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">й </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh3uqnr6zeiw99bkfkxik6">
+      <w:hyperlink w:history="1" r:id="rIdytvqjucg_rvo5ijdfrdum">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1 июня 2021 года № 17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwqqtohe3o26ycy6vsy6au">
+      <w:hyperlink w:history="1" r:id="rIdrgnbeifgi2d55rx5s9xqx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">30 апреля 2022 года № 245</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyztwms0bn4esy04bwsc8u">
+      <w:hyperlink w:history="1" r:id="rId0m1x9m6v3unx3wmitswcj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22 октября 2025 года № 691</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -802,90 +802,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Министерству экономики и финансов Кыргызской Республики обеспечить своевременное финансирование технического обслуживания Государственного портала электронных услуг в пределах финансовых средств, предусмотренных республиканским бюджетом Кыргызской Республики на соответствующий год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmd9lucbjomstinrxwqsx4">
+      <w:hyperlink w:history="1" r:id="rIddr3p8yi4lswgxt1d1q4ts">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 1 июня 2021 года № 17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Признать утратившим силу </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmkl-2qd2p1wsg1qprpvrk">
+      <w:hyperlink w:history="1" r:id="rIdeefm-n5dr65bleesa2pxo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении Временных правил пользования Государственным порталом электронных услуг" от 14 марта 2018 года № 134.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1047,69 +1047,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdmhpgeqye1vtllo4i1a379">
+    <w:hyperlink w:history="1" r:id="rIducllephlezbmiottfie5n">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/157172</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdoa2io-zjkigqvu8smt_s2">
+    <w:hyperlink w:history="1" r:id="rIdv45nqod654mlbwaypy_ba">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1252,57 +1252,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIduegl7l0bsrgsbqczam32n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158327" TargetMode="External"/><Relationship Id="rIdone2utjxsas8_docr7ztb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159154" TargetMode="External"/><Relationship Id="rIdvct2ldh3k2afqhuwcx1un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159649" TargetMode="External"/><Relationship Id="rIdimp15w4rneisjdympxtir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033408" TargetMode="External"/><Relationship Id="rIdxjnk-ar0agebcqgv1x-pf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111634" TargetMode="External"/><Relationship Id="rIdzblhfnq-3vzxugk6pvcwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111635" TargetMode="External"/><Relationship Id="rIdzder1cen2ul9nm-beaql7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205360" TargetMode="External"/><Relationship Id="rIdnlivefjtxyf5e54tbugkz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685#st_10" TargetMode="External"/><Relationship Id="rIdpqvs0mvcsudxcrviyskdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685#st_17" TargetMode="External"/><Relationship Id="rIdzjdosyhsgunrzndqfceuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdau2pfxmi_6ho-1o2k1-au" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157173" TargetMode="External"/><Relationship Id="rIdh3uqnr6zeiw99bkfkxik6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158327" TargetMode="External"/><Relationship Id="rIdwqqtohe3o26ycy6vsy6au" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159154" TargetMode="External"/><Relationship Id="rIdyztwms0bn4esy04bwsc8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033408" TargetMode="External"/><Relationship Id="rIdmd9lucbjomstinrxwqsx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158327" TargetMode="External"/><Relationship Id="rIdmkl-2qd2p1wsg1qprpvrk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11749" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdk5xccm9xk_kic5vyxb6px" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158327" TargetMode="External"/><Relationship Id="rIdvw05pubdxdsgmubddaqs_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159154" TargetMode="External"/><Relationship Id="rIdeolcld7cf2j0qfrgzob_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159649" TargetMode="External"/><Relationship Id="rIdfyvkewu69t-yaskfttn6s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033408" TargetMode="External"/><Relationship Id="rIdr35u4u3nnjjcgjxmkvcpf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111634" TargetMode="External"/><Relationship Id="rIdl4mjdq57otdm8zekt7brl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111635" TargetMode="External"/><Relationship Id="rIdybccpefw9yk6i2bhcwyjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205360" TargetMode="External"/><Relationship Id="rIdwrkwm2zku_9s676xpsy_o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685#st_10" TargetMode="External"/><Relationship Id="rIdtdp60ufztn62qjzclc0we" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685#st_17" TargetMode="External"/><Relationship Id="rId31repqyb8xkbl7z1g6eqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdiuoyk1hm8fzguamzp7m0n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157173" TargetMode="External"/><Relationship Id="rIdytvqjucg_rvo5ijdfrdum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158327" TargetMode="External"/><Relationship Id="rIdrgnbeifgi2d55rx5s9xqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159154" TargetMode="External"/><Relationship Id="rId0m1x9m6v3unx3wmitswcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033408" TargetMode="External"/><Relationship Id="rIddr3p8yi4lswgxt1d1q4ts" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158327" TargetMode="External"/><Relationship Id="rIdeefm-n5dr65bleesa2pxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11749" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdmhpgeqye1vtllo4i1a379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157172" TargetMode="External"/><Relationship Id="rIdoa2io-zjkigqvu8smt_s2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIducllephlezbmiottfie5n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157172" TargetMode="External"/><Relationship Id="rIdv45nqod654mlbwaypy_ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>