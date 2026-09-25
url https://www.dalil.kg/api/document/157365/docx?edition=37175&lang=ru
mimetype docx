--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -101,51 +101,51 @@
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhrngzokpwuccm_vhb7yqn">
+      <w:hyperlink w:history="1" r:id="rIdzlczkajugft2pc7aly5of">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -238,141 +238,141 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений в постановление Правительства Кыргызской Республики "О Правилах выплаты Социальным фондом Кыргызской Республики средств пенсионных накоплений Государственного накопительного пенсионного фонда" от 24 октября 2012 года № 745</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях совершенствования механизмов выплаты средств пенсионных накоплений, в соответствии со статьями 10 и 17 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtrrgpxfv-gqct3xo-gehg">
+      <w:hyperlink w:history="1" r:id="rId1u2uqzrajaza4lfmphiwu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">конституционного Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Правительстве Кыргызской Республики" Правительство Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsv-h9wkv0ubnpebmxgm2m">
+      <w:hyperlink w:history="1" r:id="rId1ebxohsy1bwhlqrb6snba">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdystt6zsnfer_npwf2tp09">
+      <w:hyperlink w:history="1" r:id="rId72eiydsxphmzxarkf1zwk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Правилах</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> выплаты Социальным фондом Кыргызской Республики средств пенсионных накоплений Государственного накопительного пенсионного фонда" от 24 октября 2012 года № 745 изменения согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv11heidgcubl5iklz9puk">
+      <w:hyperlink w:history="1" r:id="rIdiv3ev2xrafhwd4lyiwwkb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -596,71 +596,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ИЗМЕНЕНИЯ
  в постановление Правительства Кыргызской Республики "О Правилах выплаты Социальным фондом Кыргызской Республики средств пенсионных накоплений Государственного накопительного пенсионного фонда" от 24 октября 2012 года № 745</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgouriocv1xnjnslismmsx">
+      <w:hyperlink w:history="1" r:id="rIdmig_g8pobyjka_njotjiz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Правилах</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> выплаты Социальным фондом Кыргызской Республики средств пенсионных накоплений Государственного накопительного пенсионного фонда, утвержденных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduxae8pdcgagkwjzobjlmj">
+      <w:hyperlink w:history="1" r:id="rIdgsamqedzlzhzytkcdxtmf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 24 октября 2012 года № 745:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -681,51 +681,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"6) однократно лицам, получающим ипотечный кредит, при наличии учтенных в накопительной части личного страхового счета пенсионных накоплений в сумме не менее пятиста расчетных показателей, при условии отсутствия собственного жилья;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) однократно лицам, имеющим тяжелые заболевания, согласно Перечню тяжелых заболеваний, предоставляющих право на досрочное получение средств пенсионных накоплений (накопительной части пенсии) (далее - Перечень заболеваний), указанному в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeanecsobrpr2zionxs1c3">
+      <w:hyperlink w:history="1" r:id="rId5ojbsnymd6xuioypy6w_x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, при наличии учтенных в накопительной части личного страхового счета пенсионных накоплений.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -883,71 +883,71 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- абзац второй пункта 10 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"- заявление о выплате средств пенсионных накоплений (накопительной части пенсии) (далее - заявление) по установленной форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb6ornuf7ux3z97o1noay-">
+      <w:hyperlink w:history="1" r:id="rIdb_a9ift-uc22xsgho890y">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtenpvvgqvaieecgyoifku">
+      <w:hyperlink w:history="1" r:id="rIdbc16bx3fl8opfp4wzzma0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
@@ -978,121 +978,121 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">абзац второй изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"Заявление о выплате средств пенсионных накоплений (накопительной части пенсии) по установленной форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwkclcwfdt9cbpaquou4i_">
+      <w:hyperlink w:history="1" r:id="rIdim9ut1fn8lkquedrcg_7s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId59tw9jmq9lz5f8rwshoph">
+      <w:hyperlink w:history="1" r:id="rIdycelektpttj6fzetzdmdq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам представляется в региональный орган Социального фонда Кыргызской Республики вместе с документами, необходимыми для назначения пенсии, в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjiqtpmsafqdggj7ar9oh9">
+      <w:hyperlink w:history="1" r:id="rIdqyuhbkeme6wfka4xiwqqe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Перечнем</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> документов, необходимых для назначения и перерасчета пенсии, перехода с одного вида пенсии на другой, утвержденным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu4coisuko_pmcz8mkmqcg">
+      <w:hyperlink w:history="1" r:id="rIdw6e5wlwifzfyqzhn6ctil">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики от 12 января 2005 года № 10.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1207,51 +1207,51 @@
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Лица, получающие ипотечный кредит, должны предоставить в региональный орган Социального фонда Кыргызской Республики по месту жительства или месту пребывания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- заявление о единовременной выплате средств пенсионных накоплений (накопительной части пенсии) для финансирования первоначального взноса по ипотечному кредиту по установленной форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkxq5xissjontacd2s7gro">
+      <w:hyperlink w:history="1" r:id="rId3la3rpgzclm7lesxzmzzj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1304,51 +1304,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Обращение застрахованных лиц (доверенных лиц) за получением средств пенсионных накоплений (накопительной части пенсии) осуществляется путем подачи в региональный орган Социального фонда Кыргызской Республики по месту жительства или месту пребывания застрахованного лица заявления по установленной форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtfvzep-yxrc5irrkcsthc">
+      <w:hyperlink w:history="1" r:id="rId6jki72avzlgko0dkl_pak">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1400,51 +1400,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в случае подачи заявления другим лицом, нотариально удостоверенная доверенность на представителя с правом обращения в Социальный фонд Кыргызской Республики для получения средств пенсионных накоплений (накопительной части пенсии), а также копия документа, удостоверяющего личность представителя, и его подлинник для сверки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- справка о подтверждении наличия тяжелых заболеваний, предоставляющих право на досрочное получение средств пенсионных накоплений (накопительной части пенсии) по форме согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvkmcc2h4z7tdbmv9so3il">
+      <w:hyperlink w:history="1" r:id="rIdoedp_c5kslq3ee6oam68s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, заполненная машинописным текстом, с указанием наименования заболевания согласно Перечню заболеваний, заверенная печатью и подписью руководителя организации здравоохранения, подведомственной уполномоченному государственному органу Кыргызской Республики в области здравоохранения.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1743,156 +1743,156 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в пункте 30 слова "Государственного накопительного пенсионного фонда при Социальном фонде Кыргызской Республики" заменить словами "Государственный накопительный пенсионный фонд при Социальном фонде Кыргызской Республики";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdugaomfvk0lnoi-oscr4-s">
+      <w:hyperlink w:history="1" r:id="rIdvbsongmqk7a3npillm4dk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложение 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к вышеуказанным Правилам изложить в редакции согласно приложению 1 к настоящему приложению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmus58pvgkqfwhoj-jiqso">
+      <w:hyperlink w:history="1" r:id="rIdssnhbw1cj9qjk--9ccbzt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> выплаты Социальным фондом Кыргызской Республики средств пенсионных накоплений Государственного накопительного пенсионного фонда дополнить приложениями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde8i25sshoqsq3iguaswvn">
+      <w:hyperlink w:history="1" r:id="rIdjg9xib77c1er4kdguq20j">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcj2elnjac_tqvpgvc0_pg">
+      <w:hyperlink w:history="1" r:id="rId8j24xeaws8badx8vrnaec">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgfcw42eayjfdolwumb6ye">
+      <w:hyperlink w:history="1" r:id="rIdmw4knb4vmxseje3ybprhu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в редакции согласно приложениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1974,51 +1974,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnh5dlpeb8jsbb5vg06c8y">
+      <w:hyperlink w:history="1" r:id="rId1nz1swzijtlasegkq-m22">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложение 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  к Правилам выплаты Социальным фондом Кыргызской Республики средств пенсионных накоплений Государственного накопительного пенсионного фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
@@ -20296,69 +20296,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdeo3sertxfhqit_wlv4log">
+    <w:hyperlink w:history="1" r:id="rIdxe-z6uladlbyyb0z4jvrh">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/157365</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdxpuerbcf1kw54aw4vrr-x">
+    <w:hyperlink w:history="1" r:id="rIda4is1vktjmzluqoxghorl">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -20501,57 +20501,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdhrngzokpwuccm_vhb7yqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031393" TargetMode="External"/><Relationship Id="rIdtrrgpxfv-gqct3xo-gehg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rIdsv-h9wkv0ubnpebmxgm2m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93993" TargetMode="External"/><Relationship Id="rIdystt6zsnfer_npwf2tp09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751" TargetMode="External"/><Relationship Id="rIdv11heidgcubl5iklz9puk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157365#p1" TargetMode="External"/><Relationship Id="rIdgouriocv1xnjnslismmsx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751" TargetMode="External"/><Relationship Id="rIduxae8pdcgagkwjzobjlmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93993" TargetMode="External"/><Relationship Id="rIdeanecsobrpr2zionxs1c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p4" TargetMode="External"/><Relationship Id="rIdb6ornuf7ux3z97o1noay-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p1" TargetMode="External"/><Relationship Id="rIdtenpvvgqvaieecgyoifku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#pr1" TargetMode="External"/><Relationship Id="rIdwkclcwfdt9cbpaquou4i_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p1" TargetMode="External"/><Relationship Id="rId59tw9jmq9lz5f8rwshoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#pr1" TargetMode="External"/><Relationship Id="rIdjiqtpmsafqdggj7ar9oh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55675" TargetMode="External"/><Relationship Id="rIdu4coisuko_pmcz8mkmqcg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55673" TargetMode="External"/><Relationship Id="rIdkxq5xissjontacd2s7gro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p1" TargetMode="External"/><Relationship Id="rIdtfvzep-yxrc5irrkcsthc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p1" TargetMode="External"/><Relationship Id="rIdvkmcc2h4z7tdbmv9so3il" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p5" TargetMode="External"/><Relationship Id="rIdugaomfvk0lnoi-oscr4-s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p1" TargetMode="External"/><Relationship Id="rIdmus58pvgkqfwhoj-jiqso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751" TargetMode="External"/><Relationship Id="rIde8i25sshoqsq3iguaswvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#pr1" TargetMode="External"/><Relationship Id="rIdcj2elnjac_tqvpgvc0_pg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p4" TargetMode="External"/><Relationship Id="rIdgfcw42eayjfdolwumb6ye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p5" TargetMode="External"/><Relationship Id="rIdnh5dlpeb8jsbb5vg06c8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdzlczkajugft2pc7aly5of" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031393" TargetMode="External"/><Relationship Id="rId1u2uqzrajaza4lfmphiwu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685" TargetMode="External"/><Relationship Id="rId1ebxohsy1bwhlqrb6snba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93993" TargetMode="External"/><Relationship Id="rId72eiydsxphmzxarkf1zwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751" TargetMode="External"/><Relationship Id="rIdiv3ev2xrafhwd4lyiwwkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157365#p1" TargetMode="External"/><Relationship Id="rIdmig_g8pobyjka_njotjiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751" TargetMode="External"/><Relationship Id="rIdgsamqedzlzhzytkcdxtmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93993" TargetMode="External"/><Relationship Id="rId5ojbsnymd6xuioypy6w_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p4" TargetMode="External"/><Relationship Id="rIdb_a9ift-uc22xsgho890y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p1" TargetMode="External"/><Relationship Id="rIdbc16bx3fl8opfp4wzzma0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#pr1" TargetMode="External"/><Relationship Id="rIdim9ut1fn8lkquedrcg_7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p1" TargetMode="External"/><Relationship Id="rIdycelektpttj6fzetzdmdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#pr1" TargetMode="External"/><Relationship Id="rIdqyuhbkeme6wfka4xiwqqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55675" TargetMode="External"/><Relationship Id="rIdw6e5wlwifzfyqzhn6ctil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55673" TargetMode="External"/><Relationship Id="rId3la3rpgzclm7lesxzmzzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p1" TargetMode="External"/><Relationship Id="rId6jki72avzlgko0dkl_pak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p1" TargetMode="External"/><Relationship Id="rIdoedp_c5kslq3ee6oam68s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p5" TargetMode="External"/><Relationship Id="rIdvbsongmqk7a3npillm4dk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p1" TargetMode="External"/><Relationship Id="rIdssnhbw1cj9qjk--9ccbzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751" TargetMode="External"/><Relationship Id="rIdjg9xib77c1er4kdguq20j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#pr1" TargetMode="External"/><Relationship Id="rId8j24xeaws8badx8vrnaec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p4" TargetMode="External"/><Relationship Id="rIdmw4knb4vmxseje3ybprhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p5" TargetMode="External"/><Relationship Id="rId1nz1swzijtlasegkq-m22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93751#p1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdeo3sertxfhqit_wlv4log" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157365" TargetMode="External"/><Relationship Id="rIdxpuerbcf1kw54aw4vrr-x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdxe-z6uladlbyyb0z4jvrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157365" TargetMode="External"/><Relationship Id="rIda4is1vktjmzluqoxghorl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>