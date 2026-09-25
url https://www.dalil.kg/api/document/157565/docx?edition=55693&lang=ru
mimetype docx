--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -187,75 +187,75 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduzue0oufqqstj5vwfitup">
+      <w:hyperlink w:history="1" r:id="rIdreifple_j4iypqgceoopi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 июля 2025 года № 406</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0hpjn31sie3hmnwiwhzus">
+      <w:hyperlink w:history="1" r:id="rId80gabsijp1-w7vyepl--g">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 июня 2026 года № 444</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -294,71 +294,71 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Настоящие Требования разработаны в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlpns1oeg85uq-vu-drmbu">
+      <w:hyperlink w:history="1" r:id="rId2ibuxjcufbhj_efuun1kq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">216</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg5cb_cnhsi0bs4hb6fihr">
+      <w:hyperlink w:history="1" r:id="rIdzfmsbcldbglfnigoeobwd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">221</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О таможенном регулировании" и определяют условия при обустройстве и оборудовании складов временного хранения и таможенных складов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -444,51 +444,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> сооружения, помещения (части помещений) и (или) открытые площадки (части открытых площадок), в том числе находящиеся в местах (учреждениях) международного почтового обмена, предназначенные для временного хранения товаров электронной торговли и (или) хранения товаров электронной торговли, помещенных под таможенную процедуру таможенного склада.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdctbl-vj_k7hdcevoardcz">
+      <w:hyperlink w:history="1" r:id="rId9v1aslwlfpxw5dbh27jr6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -581,51 +581,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) обеспечить возможность проведения в отношении этих товаров таможенного контроля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr3roabiahzdt0sbsrvi0i">
+      <w:hyperlink w:history="1" r:id="rIdzwbfmi570zbe7tff85hvn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -702,51 +702,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Территория складов, включая примыкающие разгрузочные площадки (одно или несколько складских помещений и площадок при условии их местонахождения на единой территории по одному адресу), должна быть охраняема, обозначена и ограждена по всему периметру и иметь твердое покрытие, обеспечивающее безопасное передвижение транспортных средств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdea-mxhtav1n8ef25tyull">
+      <w:hyperlink w:history="1" r:id="rIdzo7trndh662uzih5ubt5v">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 июля 2025 года № 406</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1270,75 +1270,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) наличие автоматизированной системы учета товаров, совместимой с программными продуктами, используемыми таможенными органами, оснащение соответствующими средствами защиты информации от несанкционированного доступа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с пунктом 8 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2ibjgn28ocscjqppgahri">
+      <w:hyperlink w:history="1" r:id="rIda34uafgrkuofzmmhgrkbf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 13 февраля 2020 года № 79 данный подпункт вступает в силу по истечении двух лет со дня вступления в силу указанного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl1rbvbxtddeek9abu7wsc">
+      <w:hyperlink w:history="1" r:id="rIdhjmmwlyjxhvnitbwtvsai">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1561,75 +1561,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) наличие автоматизированной системы учета товаров, оснащение соответствующими средствами защиты информации от несанкционированного доступа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с пунктом 8 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdopgxqqec2otia57ixfx2d">
+      <w:hyperlink w:history="1" r:id="rId_nkge5yxnnpsyokis1hdm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 13 февраля 2020 года № 79 данный подпункт вступает в силу по истечении двух лет со дня вступления в силу указанного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiawe5_qe8bcelght4psny">
+      <w:hyperlink w:history="1" r:id="rIdud5ckzxea_xk42tdoykzj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1874,51 +1874,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Глава в редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh-okhr8tzqi0hl5x6zf3v">
+      <w:hyperlink w:history="1" r:id="rIdm5maq_syvovhrplbztyi6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2175,51 +2175,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11) наличие видеонаблюдения, функционирующего в круглосуточном режиме, позволяющего осуществлять просмотр видеоинформации о прошедших событиях в течение последних 30 календарных дней по всему периметру склада, внутри территории склада и административных помещениях, где расположены места совершения таможенных операций и места проведения таможенного контроля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgqhjv3hpac1f6hlyokx45">
+      <w:hyperlink w:history="1" r:id="rId4kixcy99iddlaze7btala">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2338,51 +2338,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Требований.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm8b32ku1ovccphvq5w2ey">
+      <w:hyperlink w:history="1" r:id="rIdpiqrct9noxlsu2jxg_yrk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2469,51 +2469,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdukyoty9iqtzjm-gfqirmt">
+      <w:hyperlink w:history="1" r:id="rId4j4taerhuh6telxwtuekz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2740,69 +2740,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdus4p-63s6jnw2jgyk39kq">
+    <w:hyperlink w:history="1" r:id="rIdmahhp2hgdddufyjcadc6c">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/157565</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdggp9ptp5cl42yxkzu2ttw">
+    <w:hyperlink w:history="1" r:id="rId71ab8nfnrbqdjhwgzfm-t">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2945,57 +2945,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIduzue0oufqqstj5vwfitup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031880" TargetMode="External"/><Relationship Id="rId0hpjn31sie3hmnwiwhzus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048250" TargetMode="External"/><Relationship Id="rIdlpns1oeg85uq-vu-drmbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111908#st_216" TargetMode="External"/><Relationship Id="rIdg5cb_cnhsi0bs4hb6fihr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111908#st_221" TargetMode="External"/><Relationship Id="rIdctbl-vj_k7hdcevoardcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048250" TargetMode="External"/><Relationship Id="rIdr3roabiahzdt0sbsrvi0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048250" TargetMode="External"/><Relationship Id="rIdea-mxhtav1n8ef25tyull" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031880" TargetMode="External"/><Relationship Id="rId2ibjgn28ocscjqppgahri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157558" TargetMode="External"/><Relationship Id="rIdl1rbvbxtddeek9abu7wsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157558" TargetMode="External"/><Relationship Id="rIdopgxqqec2otia57ixfx2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157558" TargetMode="External"/><Relationship Id="rIdiawe5_qe8bcelght4psny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157558" TargetMode="External"/><Relationship Id="rIdh-okhr8tzqi0hl5x6zf3v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048250" TargetMode="External"/><Relationship Id="rIdgqhjv3hpac1f6hlyokx45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048250" TargetMode="External"/><Relationship Id="rIdm8b32ku1ovccphvq5w2ey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048250" TargetMode="External"/><Relationship Id="rIdukyoty9iqtzjm-gfqirmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048250" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdreifple_j4iypqgceoopi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031880" TargetMode="External"/><Relationship Id="rId80gabsijp1-w7vyepl--g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048250" TargetMode="External"/><Relationship Id="rId2ibuxjcufbhj_efuun1kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111908#st_216" TargetMode="External"/><Relationship Id="rIdzfmsbcldbglfnigoeobwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111908#st_221" TargetMode="External"/><Relationship Id="rId9v1aslwlfpxw5dbh27jr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048250" TargetMode="External"/><Relationship Id="rIdzwbfmi570zbe7tff85hvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048250" TargetMode="External"/><Relationship Id="rIdzo7trndh662uzih5ubt5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031880" TargetMode="External"/><Relationship Id="rIda34uafgrkuofzmmhgrkbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157558" TargetMode="External"/><Relationship Id="rIdhjmmwlyjxhvnitbwtvsai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157558" TargetMode="External"/><Relationship Id="rId_nkge5yxnnpsyokis1hdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157558" TargetMode="External"/><Relationship Id="rIdud5ckzxea_xk42tdoykzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157558" TargetMode="External"/><Relationship Id="rIdm5maq_syvovhrplbztyi6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048250" TargetMode="External"/><Relationship Id="rId4kixcy99iddlaze7btala" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048250" TargetMode="External"/><Relationship Id="rIdpiqrct9noxlsu2jxg_yrk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048250" TargetMode="External"/><Relationship Id="rId4j4taerhuh6telxwtuekz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048250" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdus4p-63s6jnw2jgyk39kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157565" TargetMode="External"/><Relationship Id="rIdggp9ptp5cl42yxkzu2ttw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdmahhp2hgdddufyjcadc6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157565" TargetMode="External"/><Relationship Id="rId71ab8nfnrbqdjhwgzfm-t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>