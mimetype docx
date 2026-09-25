--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -121,51 +121,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ
  в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr-gl00fpgtphp2nxemh8a">
+      <w:hyperlink w:history="1" r:id="rIdqs3t_nrbt5ipzolyrz9tq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">29 декабря 2023 года № 722</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="480" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -212,178 +212,178 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О вопросах государственных предприятий при Государственном комитете промышленности, энергетики и недропользования Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb7ti9qkusgizxsd-rsndt">
+      <w:hyperlink w:history="1" r:id="rIdvcmagjy5zaumcdzqfbmii">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5 марта 2021 года № 80</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsjr5jxb86ocatitysxbv1">
+      <w:hyperlink w:history="1" r:id="rIdwkjtrm6isaif3ks4anqsi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 декабря 2021 года № 320</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">26 апреля 2022 года № 231</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcul73fvmfj2uv3xpbaovr">
+      <w:hyperlink w:history="1" r:id="rIdnkbij7tkyc6jdyhkqtij4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 декабря 2023 года № 675</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях оптимизации деятельности подведомственных подразделений Государственного комитета промышленности, энергетики и недропользования Кыргызской Республики, в соответствие со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyte5dlsrl_0dpiwtuohxt">
+      <w:hyperlink w:history="1" r:id="rIdyyf65u6oaifl2-8lypko1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7kn9e5y1sx4dasu_wiiuw">
+      <w:hyperlink w:history="1" r:id="rIdkjgoa6kyvstkqbkntu48r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Правительстве Кыргызской Республики" Правительство Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -399,439 +399,439 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc37vxp8nulk8pfoedyxpp">
+      <w:hyperlink w:history="1" r:id="rIdnu6i6im0oo_gfhrvjyzvk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 26 апреля 2022 года № 231</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsrom5fj1missre8kaisvn">
+      <w:hyperlink w:history="1" r:id="rIdrw6evr1ux_qorcmb5qmys">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 20 декабря 2021 года № 320)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm1enhhjss7hbrk9hffml3">
+      <w:hyperlink w:history="1" r:id="rIdlptg7igsrx8zsmjoikyk5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 13 декабря 2023 года № 675)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdknkgoqsz0pcetgxkfklv3">
+      <w:hyperlink w:history="1" r:id="rIdmn3fohays5bjmrhjtjk7w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР от 5 марта 2021 года № 80).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_lwixcdfom5cxhf_kqahx">
+      <w:hyperlink w:history="1" r:id="rIdl9c2zikuoy8qtqn4kmd2z">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О вопросах подведомственных организаций Государственного комитета промышленности, энергетики и недропользования Кыргызской Республики" от 16 декабря 2016 года № 687 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- абзацы шестой и восьмой пункта 2 признать утратившими силу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- приложения </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgrkdleskq1t7nx2vk0s2f">
+      <w:hyperlink w:history="1" r:id="rIdj9ads_ra0tpeq5llhtbvk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyvtqy8lxppaj88eijtxqj">
+      <w:hyperlink w:history="1" r:id="rIdd1pfkrsneqeaflsvmtiky">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к вышеуказанному постановлению признать утратившими силу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrl7yztgqcav2y8wkthqoz">
+      <w:hyperlink w:history="1" r:id="rIdc-8ozdq46mhrr7lpzwj-0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении устава государственного предприятия "Бишкекский штамповочный завод" от 16 августа 2017 года № 489;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) пункт 4 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3iatummk2xwxm5fybkunw">
+      <w:hyperlink w:history="1" r:id="rIdvszma3mxttbs77jznqtse">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О реорганизации государственного предприятия "Кыргызкомур" при Государственном комитете промышленности, энергетики и недропользования Кыргызской Республики" от 31 января 2018 года № 72;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcjxj0ufhoimv23xexdfgo">
+      <w:hyperlink w:history="1" r:id="rIdvoigjzt3egx0a9ujmhg5h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdladdeuqj0ryuopeqc5ytm">
+      <w:hyperlink w:history="1" r:id="rId7ifuumpwxtnmsgmpmiyjt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении Устава государственного предприятия "Бишкекский штамповочный завод" от 16 августа 2017 года № 489" от 4 декабря 2019 года № 657.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -992,69 +992,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdgkhlris3mlhrh0yqjgzic">
+    <w:hyperlink w:history="1" r:id="rIdpuzwcxj3uy60faogc3m4s">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/157719</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdqsv1imjypwpxslis7od5_">
+    <w:hyperlink w:history="1" r:id="rIdsxooilfmd1_orc1h6jxna">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1197,57 +1197,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdr-gl00fpgtphp2nxemh8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230000372" TargetMode="External"/><Relationship Id="rIdb7ti9qkusgizxsd-rsndt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158097" TargetMode="External"/><Relationship Id="rIdsjr5jxb86ocatitysxbv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158837" TargetMode="External"/><Relationship Id="rIdcul73fvmfj2uv3xpbaovr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160675" TargetMode="External"/><Relationship Id="rIdyte5dlsrl_0dpiwtuohxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685#st_10" TargetMode="External"/><Relationship Id="rId7kn9e5y1sx4dasu_wiiuw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685#st_17" TargetMode="External"/><Relationship Id="rIdc37vxp8nulk8pfoedyxpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159149" TargetMode="External"/><Relationship Id="rIdsrom5fj1missre8kaisvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158837" TargetMode="External"/><Relationship Id="rIdm1enhhjss7hbrk9hffml3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160675" TargetMode="External"/><Relationship Id="rIdknkgoqsz0pcetgxkfklv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158097" TargetMode="External"/><Relationship Id="rId_lwixcdfom5cxhf_kqahx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98733" TargetMode="External"/><Relationship Id="rIdgrkdleskq1t7nx2vk0s2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98738" TargetMode="External"/><Relationship Id="rIdyvtqy8lxppaj88eijtxqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98740" TargetMode="External"/><Relationship Id="rIdrl7yztgqcav2y8wkthqoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100219" TargetMode="External"/><Relationship Id="rId3iatummk2xwxm5fybkunw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11701" TargetMode="External"/><Relationship Id="rIdcjxj0ufhoimv23xexdfgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157303" TargetMode="External"/><Relationship Id="rIdladdeuqj0ryuopeqc5ytm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100219" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdqs3t_nrbt5ipzolyrz9tq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230000372" TargetMode="External"/><Relationship Id="rIdvcmagjy5zaumcdzqfbmii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158097" TargetMode="External"/><Relationship Id="rIdwkjtrm6isaif3ks4anqsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158837" TargetMode="External"/><Relationship Id="rIdnkbij7tkyc6jdyhkqtij4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160675" TargetMode="External"/><Relationship Id="rIdyyf65u6oaifl2-8lypko1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685#st_10" TargetMode="External"/><Relationship Id="rIdkjgoa6kyvstkqbkntu48r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685#st_17" TargetMode="External"/><Relationship Id="rIdnu6i6im0oo_gfhrvjyzvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159149" TargetMode="External"/><Relationship Id="rIdrw6evr1ux_qorcmb5qmys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158837" TargetMode="External"/><Relationship Id="rIdlptg7igsrx8zsmjoikyk5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160675" TargetMode="External"/><Relationship Id="rIdmn3fohays5bjmrhjtjk7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158097" TargetMode="External"/><Relationship Id="rIdl9c2zikuoy8qtqn4kmd2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98733" TargetMode="External"/><Relationship Id="rIdj9ads_ra0tpeq5llhtbvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98738" TargetMode="External"/><Relationship Id="rIdd1pfkrsneqeaflsvmtiky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98740" TargetMode="External"/><Relationship Id="rIdc-8ozdq46mhrr7lpzwj-0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100219" TargetMode="External"/><Relationship Id="rIdvszma3mxttbs77jznqtse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11701" TargetMode="External"/><Relationship Id="rIdvoigjzt3egx0a9ujmhg5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157303" TargetMode="External"/><Relationship Id="rId7ifuumpwxtnmsgmpmiyjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100219" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdgkhlris3mlhrh0yqjgzic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157719" TargetMode="External"/><Relationship Id="rIdqsv1imjypwpxslis7od5_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdpuzwcxj3uy60faogc3m4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157719" TargetMode="External"/><Relationship Id="rIdsxooilfmd1_orc1h6jxna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>