--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -194,140 +194,140 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3eiqspwoecgaycnicfcoi">
+      <w:hyperlink w:history="1" r:id="rIdh2ickezvztyhlcimvyac4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 апреля 2021 года № 147</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5xd7ctsblapipw-a6560n">
+      <w:hyperlink w:history="1" r:id="rIdk1n5lyzc7gbzj8wxthwwk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 26</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Правительстве Кыргызской Республики" Правительство Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Ликвидировать Государственную службу по борьбе с экономическими преступлениями при Правительстве Кыргызской Республики (финансовая полиция).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Образовать комиссию по ликвидации Государственной службы по борьбе с экономическими преступлениями при Правительстве Кыргызской Республики (финансовая полиция) (далее - Ликвидационная комиссия) в составе согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxvcqu6m-lbcn98fyxcwd8">
+      <w:hyperlink w:history="1" r:id="rIdy0n3er4dga7ylhtlqoy6j">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -591,51 +591,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- лицам аттестованного состава ГСБЭП, имеющим право на пенсию по выслуге лет, но не оформившим ее в установленном порядке и продолжающим работать в процессе ликвидации ГСБЭП, производится доплата в размере 50-ти процентов от суммы пенсии, положенной на момент выплаты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Правительства КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy3fospf_tg1phb0gmbzju">
+      <w:hyperlink w:history="1" r:id="rIdnqetlg-imez6lydrn8ukr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 апреля 2021 года № 147</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -645,411 +645,411 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdilhqsw4xio3tmv4cyxymz">
+      <w:hyperlink w:history="1" r:id="rIdmcntfnqjhbh3rnowudvcw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об образовании Государственной службы по борьбе с экономическими преступлениями при Правительстве Кыргызской Республики (финансовая полиция)" от 15 марта 2012 года № 176;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrb9bz7xpwx0nmumsfljdn">
+      <w:hyperlink w:history="1" r:id="rIdkcr872cm_tszl5rkwziof">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw9i_misg71l78oeguke3a">
+      <w:hyperlink w:history="1" r:id="rIdh3teu0ecc53gfj3mw7xr6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об образовании Государственной службы по борьбе с экономическими преступлениями при Правительстве Кыргызской Республики (финансовая полиция)" от 15 марта 2012 года № 176" от 23 апреля 2015 года № 250;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 3 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlzgqnq9vss8zoa7mdwvap">
+      <w:hyperlink w:history="1" r:id="rIdcsmh78sx8cbfok3abb4jb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в некоторые решения Правительства Кыргызской Республики" от 30 ноября 2016 года № 639;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt82u1ofgb83iaeq4p7wbf">
+      <w:hyperlink w:history="1" r:id="rIdhkqyg2u1m_rcqlx-vp3ox">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в некоторые решения Правительства Кыргызской Республики" от 4 июля 2017 года № 415;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 10 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdok8yktlobxlukx_em8q4s">
+      <w:hyperlink w:history="1" r:id="rIdn57v9vupqt5-imwrh_uhq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в некоторые решения Правительства Кыргызской Республики в сфере нормативных правовых актов, регулирующих деятельность уполномоченного государственного органа по борьбе с экономическими преступлениями" от 20 декабря 2017 года № 826;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5dp3_-4pnl8gxqrmd1ylb">
+      <w:hyperlink w:history="1" r:id="rIdjnnlrjawgvqv55syrmrhp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3qfdvcd_tjytndjfl7upg">
+      <w:hyperlink w:history="1" r:id="rIdj-cmp91poepbgwrqsiblr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об образовании Государственной службы по борьбе с экономическими преступлениями при Правительстве Кыргызской Республики (финансовая полиция)" от 15 марта 2012 года № 176" от 22 октября 2018 года № 493;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_zzh-rhxglc1oqv5knfwl">
+      <w:hyperlink w:history="1" r:id="rIdhobkt22v87p1bwjkd4ukt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdczbp7k-n97hk_v8uzrfwj">
+      <w:hyperlink w:history="1" r:id="rIdfwlryfs7lj6llzxoazswg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об образовании Государственной службы по борьбе с экономическими преступлениями при Правительстве Кыргызской Республики (финансовая полиция)" от 15 марта 2012 года № 176" от 14 октября 2019 года № 539;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiabgbdgshxsybi-pqmehn">
+      <w:hyperlink w:history="1" r:id="rIdlphdaei0lk3j20y-3e9cs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfbj7k1bn-p_klg3e3hist">
+      <w:hyperlink w:history="1" r:id="rIdb9tqkmipmcplcxi9xa3dd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Дисциплинарного устава</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> правоохранительных органов Кыргызской Республики" от 3 февраля 2020 года № 52;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- абзац двадцатый пункта 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgh6kp87oh1kqrxpdukodm">
+      <w:hyperlink w:history="1" r:id="rIdcmjgsbbotzc6c4fkcljui">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об организационных мерах в связи с утверждением новой структуры Правительства Кыргызской Республики и реформой органов исполнительной власти Кыргызской Республики" от 12 февраля 2021 года № 38.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2352,69 +2352,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdkt5ec-6hq5f_z6pevrflo">
+    <w:hyperlink w:history="1" r:id="rId13g0kqb7ezaa9ubma8fbc">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/158073</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdv4_3olz9uc6vynnpc9htn">
+    <w:hyperlink w:history="1" r:id="rIdnw3mmy7c4szikb15rmojc">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2557,57 +2557,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3eiqspwoecgaycnicfcoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158364" TargetMode="External"/><Relationship Id="rId5xd7ctsblapipw-a6560n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685#st_26" TargetMode="External"/><Relationship Id="rIdxvcqu6m-lbcn98fyxcwd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158073#pr" TargetMode="External"/><Relationship Id="rIdy3fospf_tg1phb0gmbzju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158364" TargetMode="External"/><Relationship Id="rIdilhqsw4xio3tmv4cyxymz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92960" TargetMode="External"/><Relationship Id="rIdrb9bz7xpwx0nmumsfljdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97512" TargetMode="External"/><Relationship Id="rIdw9i_misg71l78oeguke3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92960" TargetMode="External"/><Relationship Id="rIdlzgqnq9vss8zoa7mdwvap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98704" TargetMode="External"/><Relationship Id="rIdt82u1ofgb83iaeq4p7wbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100155" TargetMode="External"/><Relationship Id="rIdok8yktlobxlukx_em8q4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11641" TargetMode="External"/><Relationship Id="rId5dp3_-4pnl8gxqrmd1ylb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12669" TargetMode="External"/><Relationship Id="rId3qfdvcd_tjytndjfl7upg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92960" TargetMode="External"/><Relationship Id="rId_zzh-rhxglc1oqv5knfwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157150" TargetMode="External"/><Relationship Id="rIdczbp7k-n97hk_v8uzrfwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92960" TargetMode="External"/><Relationship Id="rIdiabgbdgshxsybi-pqmehn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157467" TargetMode="External"/><Relationship Id="rIdfbj7k1bn-p_klg3e3hist" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/460156" TargetMode="External"/><Relationship Id="rIdgh6kp87oh1kqrxpdukodm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158019" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdh2ickezvztyhlcimvyac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158364" TargetMode="External"/><Relationship Id="rIdk1n5lyzc7gbzj8wxthwwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685#st_26" TargetMode="External"/><Relationship Id="rIdy0n3er4dga7ylhtlqoy6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158073#pr" TargetMode="External"/><Relationship Id="rIdnqetlg-imez6lydrn8ukr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158364" TargetMode="External"/><Relationship Id="rIdmcntfnqjhbh3rnowudvcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92960" TargetMode="External"/><Relationship Id="rIdkcr872cm_tszl5rkwziof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97512" TargetMode="External"/><Relationship Id="rIdh3teu0ecc53gfj3mw7xr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92960" TargetMode="External"/><Relationship Id="rIdcsmh78sx8cbfok3abb4jb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98704" TargetMode="External"/><Relationship Id="rIdhkqyg2u1m_rcqlx-vp3ox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100155" TargetMode="External"/><Relationship Id="rIdn57v9vupqt5-imwrh_uhq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11641" TargetMode="External"/><Relationship Id="rIdjnnlrjawgvqv55syrmrhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12669" TargetMode="External"/><Relationship Id="rIdj-cmp91poepbgwrqsiblr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92960" TargetMode="External"/><Relationship Id="rIdhobkt22v87p1bwjkd4ukt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157150" TargetMode="External"/><Relationship Id="rIdfwlryfs7lj6llzxoazswg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92960" TargetMode="External"/><Relationship Id="rIdlphdaei0lk3j20y-3e9cs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157467" TargetMode="External"/><Relationship Id="rIdb9tqkmipmcplcxi9xa3dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/460156" TargetMode="External"/><Relationship Id="rIdcmjgsbbotzc6c4fkcljui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158019" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdkt5ec-6hq5f_z6pevrflo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158073" TargetMode="External"/><Relationship Id="rIdv4_3olz9uc6vynnpc9htn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13g0kqb7ezaa9ubma8fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158073" TargetMode="External"/><Relationship Id="rIdnw3mmy7c4szikb15rmojc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>