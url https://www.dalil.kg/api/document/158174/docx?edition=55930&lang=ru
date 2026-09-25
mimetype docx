--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -174,265 +174,265 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений в некоторые решения Правительства Кыргызской Республики в сфере государственной службы и муниципальной службы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdosjcsn4nmnrs4f_xhjikv">
+      <w:hyperlink w:history="1" r:id="rIdu3kyurr2s0hqbqdvvtzr9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">14 января 2022 года №9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdocx8vy9ub-grcweq3bk0s">
+      <w:hyperlink w:history="1" r:id="rIdyjhvqcufkpulx8j5x0se9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 декабря 2023 года № 675</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz8m0bn78_u3eltdbzdlz_">
+      <w:hyperlink w:history="1" r:id="rIdjqkrpye-pp2cyu10x4xpg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 июля 2026 года № 466</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях дальнейшего совершенствования механизмов, регулирующих отдельные вопросы организации государственной службы и муниципальной службы, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdna8hlxf3y0hwnmyqlp7s-">
+      <w:hyperlink w:history="1" r:id="rIdiiqfdkals70rhgsdkurni">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds20lqsit37gotn7rxrvmy">
+      <w:hyperlink w:history="1" r:id="rIdupiqiz6ivij4v4wtm2ey_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики «О Правительстве Кыргызской Республики» Правительство Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести изменения в некоторые решения Правительства Кыргызской Республики в сфере государственной службы и муниципальной службы согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqovqtz1wdxqzqc48fjkrs">
+      <w:hyperlink w:history="1" r:id="rIdkvjtzhdxxmvnh1jxabdrh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxg4fs-bt8bz91gvzfuecy">
+      <w:hyperlink w:history="1" r:id="rIduuqqgp1wefa740y_yeyv6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -616,107 +616,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtqnz9whryilwffrndqhoe">
+      <w:hyperlink w:history="1" r:id="rIdtv9spcmw8hrm-5cljbck0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">14 января 2022 года №9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdge3hlkjftigjkyddgdrjk">
+      <w:hyperlink w:history="1" r:id="rIdpuzjzbavugitttoesml9b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 декабря 2023 года № 675</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiv3o2uqmyclmldymorlzw">
+      <w:hyperlink w:history="1" r:id="rIdpvw98y_zh8al8oitd0qvn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8 июля 2026 года № 466</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -739,51 +739,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6xmxplr1qruonj-nalrdj">
+      <w:hyperlink w:history="1" r:id="rIdn82nzjlp207llcwnoleee">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -816,227 +816,227 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpo6fippfitz3m3usmz92w">
+      <w:hyperlink w:history="1" r:id="rIdcylpoan4bv4qrnnuun3au">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 14 января 2022 года №9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0683fvm90thgoaxfojrpk">
+      <w:hyperlink w:history="1" r:id="rIduhahwfkc7hk-e5xrfflnx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 14 января 2022 года №9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_g5pepaadm-myjtnka9co">
+      <w:hyperlink w:history="1" r:id="rIdiecb7zqun8vkxpntikw2-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 13 декабря 2023 года № 675)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqhzxje2swhmv07dnatg89">
+      <w:hyperlink w:history="1" r:id="rIdkxodw8dzn_ivnj2gwcz31">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении Положения о порядке проведения открытого конкурса на замещение вакантных должностей дипломатической службы Кыргызской Республики» от 25 ноября 2019 года № 631 следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdypsia59jrkk7bljr4h7-f">
+      <w:hyperlink w:history="1" r:id="rIdhvjg-2aqgvzhgly4lnf1q">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке проведения открытого конкурса на замещение вакантных должностей дипломатической службы Кыргызской Республики, утвержденном вышеуказанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1229,69 +1229,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdr9vff0-5aij7-rwzrcnn3">
+    <w:hyperlink w:history="1" r:id="rIdot02nwvajmsw3ekr1_f5a">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/158174</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdgolaxudaf_x46bbmkgeut">
+    <w:hyperlink w:history="1" r:id="rIdvblpzskvsmgfmosfzbu4j">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1434,57 +1434,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdosjcsn4nmnrs4f_xhjikv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdocx8vy9ub-grcweq3bk0s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230000286" TargetMode="External"/><Relationship Id="rIdz8m0bn78_u3eltdbzdlz_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048605" TargetMode="External"/><Relationship Id="rIdna8hlxf3y0hwnmyqlp7s-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685#st_10" TargetMode="External"/><Relationship Id="rIds20lqsit37gotn7rxrvmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685#st_17" TargetMode="External"/><Relationship Id="rIdqovqtz1wdxqzqc48fjkrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158174#p1" TargetMode="External"/><Relationship Id="rIdxg4fs-bt8bz91gvzfuecy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048605" TargetMode="External"/><Relationship Id="rIdtqnz9whryilwffrndqhoe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdge3hlkjftigjkyddgdrjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230000286" TargetMode="External"/><Relationship Id="rIdiv3o2uqmyclmldymorlzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048605" TargetMode="External"/><Relationship Id="rId6xmxplr1qruonj-nalrdj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048605" TargetMode="External"/><Relationship Id="rIdpo6fippfitz3m3usmz92w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rId0683fvm90thgoaxfojrpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rId_g5pepaadm-myjtnka9co" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160675" TargetMode="External"/><Relationship Id="rIdqhzxje2swhmv07dnatg89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157276" TargetMode="External"/><Relationship Id="rIdypsia59jrkk7bljr4h7-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157277" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdu3kyurr2s0hqbqdvvtzr9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdyjhvqcufkpulx8j5x0se9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230000286" TargetMode="External"/><Relationship Id="rIdjqkrpye-pp2cyu10x4xpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048605" TargetMode="External"/><Relationship Id="rIdiiqfdkals70rhgsdkurni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685#st_10" TargetMode="External"/><Relationship Id="rIdupiqiz6ivij4v4wtm2ey_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203685#st_17" TargetMode="External"/><Relationship Id="rIdkvjtzhdxxmvnh1jxabdrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158174#p1" TargetMode="External"/><Relationship Id="rIduuqqgp1wefa740y_yeyv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048605" TargetMode="External"/><Relationship Id="rIdtv9spcmw8hrm-5cljbck0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdpuzjzbavugitttoesml9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230000286" TargetMode="External"/><Relationship Id="rIdpvw98y_zh8al8oitd0qvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048605" TargetMode="External"/><Relationship Id="rIdn82nzjlp207llcwnoleee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230048605" TargetMode="External"/><Relationship Id="rIdcylpoan4bv4qrnnuun3au" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIduhahwfkc7hk-e5xrfflnx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158975" TargetMode="External"/><Relationship Id="rIdiecb7zqun8vkxpntikw2-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160675" TargetMode="External"/><Relationship Id="rIdkxodw8dzn_ivnj2gwcz31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157276" TargetMode="External"/><Relationship Id="rIdhvjg-2aqgvzhgly4lnf1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157277" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdr9vff0-5aij7-rwzrcnn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158174" TargetMode="External"/><Relationship Id="rIdgolaxudaf_x46bbmkgeut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdot02nwvajmsw3ekr1_f5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158174" TargetMode="External"/><Relationship Id="rIdvblpzskvsmgfmosfzbu4j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>