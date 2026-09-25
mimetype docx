--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -209,267 +209,267 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлени</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">й </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4hs8fctc82sx63icd35eu">
+      <w:hyperlink w:history="1" r:id="rIdfktcea7ewhp2gjo33qjqt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2021 года №255</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvomld0iomohzwtulb-nt5">
+      <w:hyperlink w:history="1" r:id="rIddobalttndp0u3xdqicr_e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 декабря 2021 года № 345</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxsxgu0qce_fru5rfxtbph">
+      <w:hyperlink w:history="1" r:id="rIdoyxy1m6pl2hz_ahjoqacw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 января 2022 года № 42</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3cd_szq7ictnmekdh6c7d">
+      <w:hyperlink w:history="1" r:id="rIdkzeapzejc6okdyqmgbsyp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2022 года № 381</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkcvzxkvcag1uqkihmmpbb">
+      <w:hyperlink w:history="1" r:id="rId9jvtv1fva7lqudhpgoog1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 апреля 2023 года № 201</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdparzq9ni2enynrzkwtven">
+      <w:hyperlink w:history="1" r:id="rIdwsvfgzd1zpll_nrn6o-uv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 ноября 2025 года № 748</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcr2ski7orwcjxa7pmqmlj">
+      <w:hyperlink w:history="1" r:id="rIdpzfz8246vqg9d-ha_gy1e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 ноября 2025 года № 761</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc_safychtmd2ehoffyd_m">
+      <w:hyperlink w:history="1" r:id="rIdy4dg9ulzt0golt7t5sfot">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5 февраля 2026 года № 63</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq-aqvajjdby5pcet3z-vn">
+      <w:hyperlink w:history="1" r:id="rIdsuosl6srmo0g0lmkks6fe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 мая 2026 года № 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdupklxwvconncwpoadp6qd">
+      <w:hyperlink w:history="1" r:id="rIdu6vzcxsw6_lyvvk3zjycf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 июня 2026 года № 433</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -524,75 +524,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Министерство транспорта и коммуникаций Кыргызской Республики (далее - Министерство) является государственным органом исполнительной власти, формирующим, реализующим государственную политику и осуществляющим управление в сфере автомобильного, железнодорожного, электрического и водного транспорта, дорог, в том числе внутриаэропортовых дорог, элементов аэродрома (искусственной взлетно-посадочной полосы, рулежной дорожки и перрона) аэропортов  (далее - дорожно-транспортный комплекс).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeu0b16qd04zkkp8mmlsk9">
+      <w:hyperlink w:history="1" r:id="rIdieesqdyswmzyef_ukhef3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2022 года № 381</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3hjn87mi0ayiju8f2vpnr">
+      <w:hyperlink w:history="1" r:id="rIdvhxnmjtuxeras5qsfvwnw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 апреля 2023 года № 201</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -602,51 +602,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Министерство осуществляет координацию и контроль деятельности подведомственных подразделений и государственных предприятий, находящихся в ведении Министерства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Министерство в своей деятельности руководствуется </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdngoxcfuvyx_lemyp6dtpx">
+      <w:hyperlink w:history="1" r:id="rIdvltna_-4wqxzk7v86mcgt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, законами Кыргызской Республики, указами и распоряжениями Президента Кыргызской Республики, постановлениями и распоряжениями Кабинета Министров Кыргызской Республики, иными нормативными правовыми актами, общепризнанными принципами и нормами международного права, международными договорами, вступившими в силу в соответствии с законодательством Кыргызской Республики, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -669,51 +669,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Министерство при реализации обязательств, вытекающих из международных договоров, участницей которых является Кыргызская Республика, выступает в качестве железнодорожной и дорожной администрации Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdop8q-tqlh1_laqjgyg7z0">
+      <w:hyperlink w:history="1" r:id="rId1oaxyivfbq7lz05h-9ivh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2022 года № 381</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -981,51 +981,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Основной целью деятельности Министерства является создание благоприятных условий для развития рынка транспортных услуг (за исключением сферы воздушного транспорта) по перевозке пассажиров и грузов автомобильным, железнодорожным, водным транспортом, обеспечение сохранности автомобильных дорог и развития дорожно-транспортного комплекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ves98h8jt_8xkqi09012">
+      <w:hyperlink w:history="1" r:id="rIdbt33ekjpplqxfoh9eaf8s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2022 года № 381</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1164,75 +1164,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- регулирование международных автомобильных перевозок пассажиров и багажа, а также перевозок грузов в соответствии с требованиями международных договоров о международном автомобильном сообщении, участницей которых является Кыргызская Республика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0qbbzzjbnv0f2nhgombtw">
+      <w:hyperlink w:history="1" r:id="rIdzzj2r5ynsfht1npseh0ry">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2022 года № 381</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbzqsbiykhqm-2aicgnyin">
+      <w:hyperlink w:history="1" r:id="rIdly5crxtbwjqssedublvfs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 апреля 2023 года № 201</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1995,51 +1995,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- обеспечивает взимание сборов в соответствии с законодательством Кыргызской Республики;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtyjd7jg2vvqosxsknaxdi">
+      <w:hyperlink w:history="1" r:id="rIdxw1sf4o1us8etsly8aovd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 12 июля 2022 года № 381)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2306,51 +2306,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- контроль за исполнением требований законодательства Кыргызской Республики, международного права и норм в области правил регистрации, учета плавания судов, ведения судовых журналов, технического надзора за судами, базами (сооружениями) для их стоянок;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId03d0y2cjrfigjujwtvkhj">
+      <w:hyperlink w:history="1" r:id="rIdcxheibtnmbhsyaxzp1dae">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 12 июля 2022 года № 381)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2602,51 +2602,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- содействует ведению обязательного и добровольного страхования в сфере дорожно-транспортного комплекса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvotttyhvtb5mvwtx75juv">
+      <w:hyperlink w:history="1" r:id="rId66zwjoqrmwouitbtso3kd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 12 июля 2022 года № 381)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2733,89 +2733,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- осуществляет комплектование, хранение и учет архивных документов, образовавшихся в процессе деятельности Министерства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwobdinfx9eykowjzkapgv">
+      <w:hyperlink w:history="1" r:id="rIdxmdbfvhbdgbyuxr8bxah0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 декабря 2021 года № 345</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_iuxyw0j6jjallepow_ac">
+      <w:hyperlink w:history="1" r:id="rIdayenhkfgbpr_chv3itii5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2022 года № 381, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rId-7umn4fpedkmynwylpman">
+      <w:hyperlink w:history="1" r:id="rIdb4ymp4fk034_iavxafgez">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 июня 2026 года № 433</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3713,99 +3713,99 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- осуществлять иные полномочия в установленной сфере деятельности Министерства, предусмотренные законами и нормативными правовыми актами Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9ofljfry4vxveaqqnfe-6">
+      <w:hyperlink w:history="1" r:id="rIdq0jiyronk6z83v58zkm97">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 декабря 2021 года № 345</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbhrwrbrzfeu-zraonv674">
+      <w:hyperlink w:history="1" r:id="rIdxtgrmfj_uyokwm7xsk_-2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2022 года № 381</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdshyn5xndr2j0owp9o-8xh">
+      <w:hyperlink w:history="1" r:id="rIdmaki4zlfn_ovnzjgfhbim">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 мая 2026 года № 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3898,51 +3898,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(утратил силу в соответствии с постановлением Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx4agg-f1zi14r7_xwxiws">
+      <w:hyperlink w:history="1" r:id="rIde7fexvjsnd2vqtk-glizh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2021 года №258</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4007,51 +4007,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Председатель Кабинета Министров Кыргызской Республики вправе освободить от занимаемой должности заместителей министра без представления министра. Исполнение обязанностей министра в его отсутствие возлагается на первого заместителя министра, а в случае его отсутствия – на одного из заместителей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3k616nqhfofbgkfwcd9ve">
+      <w:hyperlink w:history="1" r:id="rIdtwxih6lcheprdqhxlpix1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 ноября 2025 года № 748</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4423,51 +4423,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- осуществляет иные полномочия в соответствии с законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrotyfaqj90rmk5smjvhl9">
+      <w:hyperlink w:history="1" r:id="rId8_uwb_mya7lw6wzlf5gck">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 ноября 2025 года № 761</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4652,51 +4652,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">25. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxnuembujj8chowo5niukl">
+      <w:hyperlink w:history="1" r:id="rId0ufwr8m5xwyqxqumvrjmv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 5 февраля 2026 года № 63)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4722,51 +4722,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">26. Реорганизация и ликвидация Министерства осуществляются в соответствии с гражданским законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">27. При ликвидации Министерства документы, возникшие в ходе его деятельности, хранятся и используются в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgzwmeohpwhjeztdartteu">
+      <w:hyperlink w:history="1" r:id="rIdw9-2hetonumvd-a8g0obe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Национальном архивном фонде Кыргызской Республики".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4832,69 +4832,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdytkti6lbidvio4kssnd2k">
+    <w:hyperlink w:history="1" r:id="rIdcmkidruns_bj4o-zvuonl">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/158361</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdwt5eatuj_rv3fx1v61w9c">
+    <w:hyperlink w:history="1" r:id="rIds6sjijbkngneadaz-j34u">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5037,57 +5037,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4hs8fctc82sx63icd35eu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158721" TargetMode="External"/><Relationship Id="rIdvomld0iomohzwtulb-nt5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158830" TargetMode="External"/><Relationship Id="rIdxsxgu0qce_fru5rfxtbph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158924" TargetMode="External"/><Relationship Id="rId3cd_szq7ictnmekdh6c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdkcvzxkvcag1uqkihmmpbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160198" TargetMode="External"/><Relationship Id="rIdparzq9ni2enynrzkwtven" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230034618" TargetMode="External"/><Relationship Id="rIdcr2ski7orwcjxa7pmqmlj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230038608" TargetMode="External"/><Relationship Id="rIdc_safychtmd2ehoffyd_m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230040219" TargetMode="External"/><Relationship Id="rIdq-aqvajjdby5pcet3z-vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rIdupklxwvconncwpoadp6qd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047641" TargetMode="External"/><Relationship Id="rIdeu0b16qd04zkkp8mmlsk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rId3hjn87mi0ayiju8f2vpnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160198" TargetMode="External"/><Relationship Id="rIdngoxcfuvyx_lemyp6dtpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdop8q-tqlh1_laqjgyg7z0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rId7ves98h8jt_8xkqi09012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rId0qbbzzjbnv0f2nhgombtw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdbzqsbiykhqm-2aicgnyin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160198" TargetMode="External"/><Relationship Id="rIdtyjd7jg2vvqosxsknaxdi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rId03d0y2cjrfigjujwtvkhj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdvotttyhvtb5mvwtx75juv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdwobdinfx9eykowjzkapgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158830" TargetMode="External"/><Relationship Id="rId_iuxyw0j6jjallepow_ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rId-7umn4fpedkmynwylpman" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047641" TargetMode="External"/><Relationship Id="rId9ofljfry4vxveaqqnfe-6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158830" TargetMode="External"/><Relationship Id="rIdbhrwrbrzfeu-zraonv674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdshyn5xndr2j0owp9o-8xh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rIdx4agg-f1zi14r7_xwxiws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158721" TargetMode="External"/><Relationship Id="rId3k616nqhfofbgkfwcd9ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230034618" TargetMode="External"/><Relationship Id="rIdrotyfaqj90rmk5smjvhl9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230038608" TargetMode="External"/><Relationship Id="rIdxnuembujj8chowo5niukl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230040219" TargetMode="External"/><Relationship Id="rIdgzwmeohpwhjeztdartteu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/288" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdfktcea7ewhp2gjo33qjqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158721" TargetMode="External"/><Relationship Id="rIddobalttndp0u3xdqicr_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158830" TargetMode="External"/><Relationship Id="rIdoyxy1m6pl2hz_ahjoqacw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158924" TargetMode="External"/><Relationship Id="rIdkzeapzejc6okdyqmgbsyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rId9jvtv1fva7lqudhpgoog1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160198" TargetMode="External"/><Relationship Id="rIdwsvfgzd1zpll_nrn6o-uv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230034618" TargetMode="External"/><Relationship Id="rIdpzfz8246vqg9d-ha_gy1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230038608" TargetMode="External"/><Relationship Id="rIdy4dg9ulzt0golt7t5sfot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230040219" TargetMode="External"/><Relationship Id="rIdsuosl6srmo0g0lmkks6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rIdu6vzcxsw6_lyvvk3zjycf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047641" TargetMode="External"/><Relationship Id="rIdieesqdyswmzyef_ukhef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdvhxnmjtuxeras5qsfvwnw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160198" TargetMode="External"/><Relationship Id="rIdvltna_-4wqxzk7v86mcgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rId1oaxyivfbq7lz05h-9ivh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdbt33ekjpplqxfoh9eaf8s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdzzj2r5ynsfht1npseh0ry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdly5crxtbwjqssedublvfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160198" TargetMode="External"/><Relationship Id="rIdxw1sf4o1us8etsly8aovd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdcxheibtnmbhsyaxzp1dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rId66zwjoqrmwouitbtso3kd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdxmdbfvhbdgbyuxr8bxah0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158830" TargetMode="External"/><Relationship Id="rIdayenhkfgbpr_chv3itii5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdb4ymp4fk034_iavxafgez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047641" TargetMode="External"/><Relationship Id="rIdq0jiyronk6z83v58zkm97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158830" TargetMode="External"/><Relationship Id="rIdxtgrmfj_uyokwm7xsk_-2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdmaki4zlfn_ovnzjgfhbim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rIde7fexvjsnd2vqtk-glizh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158721" TargetMode="External"/><Relationship Id="rIdtwxih6lcheprdqhxlpix1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230034618" TargetMode="External"/><Relationship Id="rId8_uwb_mya7lw6wzlf5gck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230038608" TargetMode="External"/><Relationship Id="rId0ufwr8m5xwyqxqumvrjmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230040219" TargetMode="External"/><Relationship Id="rIdw9-2hetonumvd-a8g0obe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/288" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdytkti6lbidvio4kssnd2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158361" TargetMode="External"/><Relationship Id="rIdwt5eatuj_rv3fx1v61w9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdcmkidruns_bj4o-zvuonl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158361" TargetMode="External"/><Relationship Id="rIds6sjijbkngneadaz-j34u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>