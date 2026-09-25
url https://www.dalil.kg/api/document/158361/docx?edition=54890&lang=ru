--- v1 (2026-09-25)
+++ v2 (2026-09-25)
@@ -209,267 +209,267 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлени</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">й </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfktcea7ewhp2gjo33qjqt">
+      <w:hyperlink w:history="1" r:id="rId9vgny98dtiiw3tvpto2e-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2021 года №255</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddobalttndp0u3xdqicr_e">
+      <w:hyperlink w:history="1" r:id="rIdnwgcsnqzh3ees0_s4vodi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 декабря 2021 года № 345</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoyxy1m6pl2hz_ahjoqacw">
+      <w:hyperlink w:history="1" r:id="rIduoxfph4j41tcfezysopaa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28 января 2022 года № 42</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkzeapzejc6okdyqmgbsyp">
+      <w:hyperlink w:history="1" r:id="rIdmoomor--ci6z4mhbqfgwh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2022 года № 381</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9jvtv1fva7lqudhpgoog1">
+      <w:hyperlink w:history="1" r:id="rId2qkmhv4vjawtphl0cbxm-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 апреля 2023 года № 201</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwsvfgzd1zpll_nrn6o-uv">
+      <w:hyperlink w:history="1" r:id="rIdewmikjsuzn14edskeveh8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 ноября 2025 года № 748</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpzfz8246vqg9d-ha_gy1e">
+      <w:hyperlink w:history="1" r:id="rIdd7nbcn8vsnc8xsp4bkdr8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 ноября 2025 года № 761</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy4dg9ulzt0golt7t5sfot">
+      <w:hyperlink w:history="1" r:id="rId_kktupmn3iqz5uukfwgbw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5 февраля 2026 года № 63</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsuosl6srmo0g0lmkks6fe">
+      <w:hyperlink w:history="1" r:id="rId6xfdg6u35w84-nfoh_-kt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 мая 2026 года № 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu6vzcxsw6_lyvvk3zjycf">
+      <w:hyperlink w:history="1" r:id="rId1rjvzukn_7ravysw3el-u">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 июня 2026 года № 433</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -524,75 +524,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Министерство транспорта и коммуникаций Кыргызской Республики (далее - Министерство) является государственным органом исполнительной власти, формирующим, реализующим государственную политику и осуществляющим управление в сфере автомобильного, железнодорожного, электрического и водного транспорта, дорог, в том числе внутриаэропортовых дорог, элементов аэродрома (искусственной взлетно-посадочной полосы, рулежной дорожки и перрона) аэропортов  (далее - дорожно-транспортный комплекс).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdieesqdyswmzyef_ukhef3">
+      <w:hyperlink w:history="1" r:id="rId5soucrgz0riffwiqdmiua">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2022 года № 381</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvhxnmjtuxeras5qsfvwnw">
+      <w:hyperlink w:history="1" r:id="rIdq7prlycnndftyma67pvo-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 апреля 2023 года № 201</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -602,51 +602,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Министерство осуществляет координацию и контроль деятельности подведомственных подразделений и государственных предприятий, находящихся в ведении Министерства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Министерство в своей деятельности руководствуется </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvltna_-4wqxzk7v86mcgt">
+      <w:hyperlink w:history="1" r:id="rId-ftlgdltttzvc0sim1vmd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, законами Кыргызской Республики, указами и распоряжениями Президента Кыргызской Республики, постановлениями и распоряжениями Кабинета Министров Кыргызской Республики, иными нормативными правовыми актами, общепризнанными принципами и нормами международного права, международными договорами, вступившими в силу в соответствии с законодательством Кыргызской Республики, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -669,51 +669,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Министерство при реализации обязательств, вытекающих из международных договоров, участницей которых является Кыргызская Республика, выступает в качестве железнодорожной и дорожной администрации Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1oaxyivfbq7lz05h-9ivh">
+      <w:hyperlink w:history="1" r:id="rIdgcsu8kco8vnqjzzfj9hhz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2022 года № 381</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -981,51 +981,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Основной целью деятельности Министерства является создание благоприятных условий для развития рынка транспортных услуг (за исключением сферы воздушного транспорта) по перевозке пассажиров и грузов автомобильным, железнодорожным, водным транспортом, обеспечение сохранности автомобильных дорог и развития дорожно-транспортного комплекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbt33ekjpplqxfoh9eaf8s">
+      <w:hyperlink w:history="1" r:id="rIdwzhyamp1bkwh_qev_ycxk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2022 года № 381</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1164,75 +1164,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- регулирование международных автомобильных перевозок пассажиров и багажа, а также перевозок грузов в соответствии с требованиями международных договоров о международном автомобильном сообщении, участницей которых является Кыргызская Республика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzzj2r5ynsfht1npseh0ry">
+      <w:hyperlink w:history="1" r:id="rId2ujo-uyailxs1f5m5johq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2022 года № 381</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdly5crxtbwjqssedublvfs">
+      <w:hyperlink w:history="1" r:id="rIdnyte3cq-adu-jrnr5n3lr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 апреля 2023 года № 201</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1995,51 +1995,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- обеспечивает взимание сборов в соответствии с законодательством Кыргызской Республики;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxw1sf4o1us8etsly8aovd">
+      <w:hyperlink w:history="1" r:id="rIdbdjxrzo8bkomimctdkjrc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 12 июля 2022 года № 381)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2306,51 +2306,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- контроль за исполнением требований законодательства Кыргызской Республики, международного права и норм в области правил регистрации, учета плавания судов, ведения судовых журналов, технического надзора за судами, базами (сооружениями) для их стоянок;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcxheibtnmbhsyaxzp1dae">
+      <w:hyperlink w:history="1" r:id="rIdsgc9e0iyngwoery6w-yfa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 12 июля 2022 года № 381)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2602,51 +2602,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- содействует ведению обязательного и добровольного страхования в сфере дорожно-транспортного комплекса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId66zwjoqrmwouitbtso3kd">
+      <w:hyperlink w:history="1" r:id="rIdiwsvjq3fmt92d6dwipbfy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 12 июля 2022 года № 381)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2733,89 +2733,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- осуществляет комплектование, хранение и учет архивных документов, образовавшихся в процессе деятельности Министерства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxmdbfvhbdgbyuxr8bxah0">
+      <w:hyperlink w:history="1" r:id="rIdmdxrliv7nrebhzmstby1_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 декабря 2021 года № 345</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdayenhkfgbpr_chv3itii5">
+      <w:hyperlink w:history="1" r:id="rIdk-uejaolfc9oidcajok6m">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2022 года № 381, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdb4ymp4fk034_iavxafgez">
+      <w:hyperlink w:history="1" r:id="rIdjtvno724gslvnqdfk1-oo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">20 июня 2026 года № 433</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3713,99 +3713,99 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- осуществлять иные полномочия в установленной сфере деятельности Министерства, предусмотренные законами и нормативными правовыми актами Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq0jiyronk6z83v58zkm97">
+      <w:hyperlink w:history="1" r:id="rId2eoqnddbbwjmwwrxftciu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 декабря 2021 года № 345</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxtgrmfj_uyokwm7xsk_-2">
+      <w:hyperlink w:history="1" r:id="rId377jcfrmlgab2ud7re0vk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2022 года № 381</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmaki4zlfn_ovnzjgfhbim">
+      <w:hyperlink w:history="1" r:id="rId5ocbs0go3fjdnaqnge9oy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 мая 2026 года № 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3898,51 +3898,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(утратил силу в соответствии с постановлением Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde7fexvjsnd2vqtk-glizh">
+      <w:hyperlink w:history="1" r:id="rIdtd_cyzhfdi8pxsij-emxw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 ноября 2021 года №258</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4007,51 +4007,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Председатель Кабинета Министров Кыргызской Республики вправе освободить от занимаемой должности заместителей министра без представления министра. Исполнение обязанностей министра в его отсутствие возлагается на первого заместителя министра, а в случае его отсутствия – на одного из заместителей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtwxih6lcheprdqhxlpix1">
+      <w:hyperlink w:history="1" r:id="rIdknlnawtywvzmebcckgjwd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 ноября 2025 года № 748</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4423,51 +4423,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- осуществляет иные полномочия в соответствии с законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8_uwb_mya7lw6wzlf5gck">
+      <w:hyperlink w:history="1" r:id="rIdabhzvzkdmbn87jnfukj6w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 ноября 2025 года № 761</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4652,51 +4652,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">25. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ufwr8m5xwyqxqumvrjmv">
+      <w:hyperlink w:history="1" r:id="rIdyjoykafil0w8sexswrqr5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 5 февраля 2026 года № 63)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4722,51 +4722,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">26. Реорганизация и ликвидация Министерства осуществляются в соответствии с гражданским законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">27. При ликвидации Министерства документы, возникшие в ходе его деятельности, хранятся и используются в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw9-2hetonumvd-a8g0obe">
+      <w:hyperlink w:history="1" r:id="rId17h6b99eadrt65h5sdsm5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Национальном архивном фонде Кыргызской Республики".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4832,69 +4832,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdcmkidruns_bj4o-zvuonl">
+    <w:hyperlink w:history="1" r:id="rIdisedfqsexewgwjwpjg3wb">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/158361</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIds6sjijbkngneadaz-j34u">
+    <w:hyperlink w:history="1" r:id="rIdjn9i2af-gpp7c9ncrkakd">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5037,57 +5037,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdfktcea7ewhp2gjo33qjqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158721" TargetMode="External"/><Relationship Id="rIddobalttndp0u3xdqicr_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158830" TargetMode="External"/><Relationship Id="rIdoyxy1m6pl2hz_ahjoqacw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158924" TargetMode="External"/><Relationship Id="rIdkzeapzejc6okdyqmgbsyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rId9jvtv1fva7lqudhpgoog1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160198" TargetMode="External"/><Relationship Id="rIdwsvfgzd1zpll_nrn6o-uv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230034618" TargetMode="External"/><Relationship Id="rIdpzfz8246vqg9d-ha_gy1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230038608" TargetMode="External"/><Relationship Id="rIdy4dg9ulzt0golt7t5sfot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230040219" TargetMode="External"/><Relationship Id="rIdsuosl6srmo0g0lmkks6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rIdu6vzcxsw6_lyvvk3zjycf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047641" TargetMode="External"/><Relationship Id="rIdieesqdyswmzyef_ukhef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdvhxnmjtuxeras5qsfvwnw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160198" TargetMode="External"/><Relationship Id="rIdvltna_-4wqxzk7v86mcgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rId1oaxyivfbq7lz05h-9ivh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdbt33ekjpplqxfoh9eaf8s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdzzj2r5ynsfht1npseh0ry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdly5crxtbwjqssedublvfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160198" TargetMode="External"/><Relationship Id="rIdxw1sf4o1us8etsly8aovd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdcxheibtnmbhsyaxzp1dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rId66zwjoqrmwouitbtso3kd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdxmdbfvhbdgbyuxr8bxah0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158830" TargetMode="External"/><Relationship Id="rIdayenhkfgbpr_chv3itii5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdb4ymp4fk034_iavxafgez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047641" TargetMode="External"/><Relationship Id="rIdq0jiyronk6z83v58zkm97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158830" TargetMode="External"/><Relationship Id="rIdxtgrmfj_uyokwm7xsk_-2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdmaki4zlfn_ovnzjgfhbim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rIde7fexvjsnd2vqtk-glizh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158721" TargetMode="External"/><Relationship Id="rIdtwxih6lcheprdqhxlpix1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230034618" TargetMode="External"/><Relationship Id="rId8_uwb_mya7lw6wzlf5gck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230038608" TargetMode="External"/><Relationship Id="rId0ufwr8m5xwyqxqumvrjmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230040219" TargetMode="External"/><Relationship Id="rIdw9-2hetonumvd-a8g0obe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/288" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9vgny98dtiiw3tvpto2e-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158721" TargetMode="External"/><Relationship Id="rIdnwgcsnqzh3ees0_s4vodi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158830" TargetMode="External"/><Relationship Id="rIduoxfph4j41tcfezysopaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158924" TargetMode="External"/><Relationship Id="rIdmoomor--ci6z4mhbqfgwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rId2qkmhv4vjawtphl0cbxm-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160198" TargetMode="External"/><Relationship Id="rIdewmikjsuzn14edskeveh8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230034618" TargetMode="External"/><Relationship Id="rIdd7nbcn8vsnc8xsp4bkdr8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230038608" TargetMode="External"/><Relationship Id="rId_kktupmn3iqz5uukfwgbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230040219" TargetMode="External"/><Relationship Id="rId6xfdg6u35w84-nfoh_-kt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rId1rjvzukn_7ravysw3el-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047641" TargetMode="External"/><Relationship Id="rId5soucrgz0riffwiqdmiua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdq7prlycnndftyma67pvo-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160198" TargetMode="External"/><Relationship Id="rId-ftlgdltttzvc0sim1vmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdgcsu8kco8vnqjzzfj9hhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdwzhyamp1bkwh_qev_ycxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rId2ujo-uyailxs1f5m5johq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdnyte3cq-adu-jrnr5n3lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160198" TargetMode="External"/><Relationship Id="rIdbdjxrzo8bkomimctdkjrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdsgc9e0iyngwoery6w-yfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdiwsvjq3fmt92d6dwipbfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdmdxrliv7nrebhzmstby1_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158830" TargetMode="External"/><Relationship Id="rIdk-uejaolfc9oidcajok6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rIdjtvno724gslvnqdfk1-oo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047641" TargetMode="External"/><Relationship Id="rId2eoqnddbbwjmwwrxftciu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158830" TargetMode="External"/><Relationship Id="rId377jcfrmlgab2ud7re0vk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159362" TargetMode="External"/><Relationship Id="rId5ocbs0go3fjdnaqnge9oy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230047636" TargetMode="External"/><Relationship Id="rIdtd_cyzhfdi8pxsij-emxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158721" TargetMode="External"/><Relationship Id="rIdknlnawtywvzmebcckgjwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230034618" TargetMode="External"/><Relationship Id="rIdabhzvzkdmbn87jnfukj6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230038608" TargetMode="External"/><Relationship Id="rIdyjoykafil0w8sexswrqr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230040219" TargetMode="External"/><Relationship Id="rId17h6b99eadrt65h5sdsm5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/288" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdcmkidruns_bj4o-zvuonl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158361" TargetMode="External"/><Relationship Id="rIds6sjijbkngneadaz-j34u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdisedfqsexewgwjwpjg3wb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158361" TargetMode="External"/><Relationship Id="rIdjn9i2af-gpp7c9ncrkakd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>