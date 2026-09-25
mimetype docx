--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -147,99 +147,99 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений в некоторые решения Кабинета Министров Кыргызской Республики о подведомственных подразделениях Министерства юстиции Кыргызской Республики </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdftaqktvt-1m8eshea5vdc">
+      <w:hyperlink w:history="1" r:id="rIdytkknffw45dghn6up_-_j">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16 февраля 2024 года № 59</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg22gc5uqyqg1veov8vb8j">
+      <w:hyperlink w:history="1" r:id="rIdcvbi_mfkwvdcgbsns5lxu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">31 июля 2024 года № 442</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzcbfrtarl_gtawocrlfek">
+      <w:hyperlink w:history="1" r:id="rIdskv3f-601hbai4kk-fuq1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 марта 2025 года № 124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -264,126 +264,126 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях оптимизации деятельности государственных органов исполнительной власти, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_e1w3rrptvxx5z1lc84rt">
+      <w:hyperlink w:history="1" r:id="rIddchoscqkcfgrecqlauioi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtwlybarek7guu2vhjcc0c">
+      <w:hyperlink w:history="1" r:id="rId0av-9lcjvtcafwolxevgi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdryhc18g7sdwslepoc6-7h">
+      <w:hyperlink w:history="1" r:id="rIdhojiry24jygswt31g9ib-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики «О Кабинете Министров Кыргызской Республики» Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlcae0h3tqwxlemwwrvwj-">
+      <w:hyperlink w:history="1" r:id="rId4waxd8fpwrcy2h3nqr4fo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении Инструкции о порядке и условиях оказания наркологической помощи лицам с психическими и поведенческими расстройствами, вследствие употребления психоактивных веществ, в учреждениях уголовно-исполнительной системы Кыргызской Республики» от 23 сентября 2011 года № 582 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -405,51 +405,51 @@
         <w:t xml:space="preserve">в пункте 3 слова «Государственной службы исполнения наказаний при Правительстве» заменить словами «Службы исполнения наказаний при Министерстве юстиции»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdotqpv0cd5kfsvntvmuj9t">
+      <w:hyperlink w:history="1" r:id="rIdcpjnthqorl3abnzo-ateb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Инструкции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке и условиях оказания наркологической помощи лицам с психическими и поведенческими расстройствами, вследствие употребления психоактивных веществ, в учреждениях уголовно-исполнительной системы, утвержденной вышеуказанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -515,231 +515,231 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– в пунктах 4, 6, 10, 16, 19 аббревиатуру «ГСИН» заменить аббревиатурой «СИН».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde3ut_00b8r-eharp-rt1r">
+      <w:hyperlink w:history="1" r:id="rIdvzbbiaua9nsydro-ujmlw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk-q4t2uyxgs9rpl8keehr">
+      <w:hyperlink w:history="1" r:id="rIdqllgbqusfa2acmfh0fslg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> медицинского освидетельствования осужденных к лишению свободы, страдающих тяжелыми заболеваниями, и их представления к освобождению от дальнейшего отбывания наказания» от 29 ноября 2011 года № 745 следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdan9t47y8ih5ecbpfd0b4u">
+      <w:hyperlink w:history="1" r:id="rIdewc24veqqdrxluk_bczod">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> медицинского освидетельствования осужденных к лишению свободы, страдающих тяжелыми заболеваниями, и их представления к освобождению от дальнейшего отбывания наказания, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnslyzneazb2xiriwtk8af">
+      <w:hyperlink w:history="1" r:id="rIdt2rxenwlkffh4swawvqeb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– в приложениях 2, 3 к вышеуказанному Порядку слова «Государственная служба исполнения наказаний при Правительстве» заменить словами «Служба исполнения наказаний при Министерстве юстиции».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-0mfyd8pb3ndv3abs7e53">
+      <w:hyperlink w:history="1" r:id="rIdfdnrr_33_w2n2s2ehbr7d">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении Положения о профессиональных училищах при исправительных учреждениях уголовно-исполнительной системы Кыргызской Республики» от 1 марта 2012 года № 159 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdngjxq5my_zinvfv99o_7m">
+      <w:hyperlink w:history="1" r:id="rIdeua7qcvdefqlki_fdlk77">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о профессиональных училищах при исправительных учреждениях уголовно-исполнительной системы Кыргызской Республики, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsquwnent6vfh3kp3gnvvm">
+      <w:hyperlink w:history="1" r:id="rIdv4vgds8toepmyvi9u1d9u">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -791,71 +791,71 @@
         <w:t xml:space="preserve">–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в пункте 19 слова «центральный орган» заменить словами «центральный аппарат».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7o6moaieuac_fzshw8iou">
+      <w:hyperlink w:history="1" r:id="rIdluy6fdsa3yckk-zhrkplf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdougwymwemvwui9yupbm4w">
+      <w:hyperlink w:history="1" r:id="rIdtee_vmnoy9vagoixkp7gg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Инструкции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о производстве судебных экспертиз в Государственной судебно-экспертной службе при Министерстве юстиции Кыргызской Республики» от 25 сентября 2012 года № 648 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -869,71 +869,71 @@
         <w:t xml:space="preserve">1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в наименовании и пункте 1 слова «Государственной судебно-экспертной службе» заменить словами «Судебно-экспертной службе»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdavcj6kzzo8uvlmuveqs9n">
+      <w:hyperlink w:history="1" r:id="rId6nkuyz4m9giehsewkxolw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Инструкции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о производстве судебных экспертиз в Государственной судебно-экспертной службе при Министерстве юстиции Кыргызской Республики, утвержденной вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddx_wunt0gcm9gw9tybvlx">
+      <w:hyperlink w:history="1" r:id="rIdfyondxstn8wtowlpmys-8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -992,106 +992,106 @@
         <w:t xml:space="preserve">«Руководитель СЭС может продлить срок производства экспертизы на срок не более 10 (десяти) рабочих дней в случае направления экспертом ходатайства о предоставлении дополнительных материалов.».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddggvovdk1k7gclnd50amg">
+      <w:hyperlink w:history="1" r:id="rIdq28faovdj4iaf_gvnlxc_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О некоторых вопросах судебно-экспертной деятельности в Кыргызской Республике» от 1 ноября 2018 года № 514 следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv2zp6rvaez-9gun-nwxfr">
+      <w:hyperlink w:history="1" r:id="rIdho70rl-4srddgherbdnfm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке и условиях выдачи, отказа в выдаче, приостановления, прекращения действия и лишения сертификата компетентности судебного эксперта Кыргызской Республики, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmznoix-ajwmhdjgwvxvgg">
+      <w:hyperlink w:history="1" r:id="rIdeq9vxavf1rlyba8prg3up">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1105,126 +1105,126 @@
         <w:t xml:space="preserve">– в приложении слова «Государственной судебно-экспертной службы при Правительстве Кыргызской Республики» заменить словами «Судебно-экспертной службы при Министерстве юстиции Кыргызской Республики».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2yr57p87ji4xxdfycech3">
+      <w:hyperlink w:history="1" r:id="rIdgb_h-rmjl-f-g22fdq1st">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdey4ac5ofb3t9bth_ftfps">
+      <w:hyperlink w:history="1" r:id="rIdhc1z6q0fdlvzzzqf-u-p3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> назначения и выплаты пособия по беременности и родам безработным женщинам, отбывающим наказания в учреждениях уголовно-исполнительной системы» от 19 ноября 2018 года № 534 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdremb18z026doin1vk3uw3">
+      <w:hyperlink w:history="1" r:id="rIddd7kdvi52g5sohgnq1zkw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> назначения и выплаты пособия по беременности и родам безработным женщинам, отбывающим наказания в учреждениях уголовно-исполнительной системы, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8gzkz_jsgrnv5lo3sxi_d">
+      <w:hyperlink w:history="1" r:id="rIdqbk4_gkyw4zs_1umaut_f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1270,153 +1270,153 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmhqtn_wxl6-n6qvwvd9f3">
+      <w:hyperlink w:history="1" r:id="rIdag1mn9bh2c-j9mhfifquw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 31 июля 2024 года № 442)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjgdwwxkixlf8_nsz30h68">
+      <w:hyperlink w:history="1" r:id="rIdctyewmnidwpokvjhkii07">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О вопросах создания органа пробации в Кыргызской Республике» от 31 декабря 2018 года № 666 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5hhagepurjpa8-n2yf1nv">
+      <w:hyperlink w:history="1" r:id="rId-na7niphvwof5vsgc-zy4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Департаменте пробации при Министерстве юстиции Кыргызской Республики, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvnq14wtuagqmbdk8bo7tl">
+      <w:hyperlink w:history="1" r:id="rIdwhnx7ek57_srvqy1depa1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1490,51 +1490,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– в пункте 14 слово «Премьер-министром» заменить словами «Председателем Кабинета Министров».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl9ydo1q06vgub47wu9x8o">
+      <w:hyperlink w:history="1" r:id="rIdufqg7j6agisx50o1wf2zc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О создании лечебного учреждения «Госпиталь и поликлиника Государственной службы исполнения наказаний при Правительстве Кыргызской Республики» от 25 декабря 2019 года № 706 следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1548,126 +1548,126 @@
         <w:t xml:space="preserve">в пункте 1 цифры «76» заменить цифрами «75».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7duwwsod5jbmfydnh2gk6">
+      <w:hyperlink w:history="1" r:id="rIdtxtdukc1isvkjo9zxumtr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddcf2jqoc-3rd0dmwqtjrs">
+      <w:hyperlink w:history="1" r:id="rIdkzpjr0d4pggztyeyydyjf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Регламента</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> приема документов на оформление и выдачу идентификационной карты-паспорта гражданина Кыргызской Республики образца 2017 года (ID-карта) лицам, отбывающим наказание в исправительных учреждениях уголовно-исполнительной системы, и лицам, содержащимся в местах содержания под стражей в качестве подозреваемых и обвиняемых» от 27 декабря 2019 года № 716 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpyxrej3cmbsyaxdczv9q-">
+      <w:hyperlink w:history="1" r:id="rId1zrxkgcjboblwq_iogh_t">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Регламенте</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> приема документов на оформление и выдачу идентификационной карты – паспорта гражданина Кыргызской Республики образца 2017 года (ID-карта) лицам, отбывающим наказание в исправительных учреждениях уголовно-исполнительной системы, и лицам, содержащимся в местах содержания под стражей в качестве подозреваемых и обвиняемых, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfd91mxjzmegxom-sgor-v">
+      <w:hyperlink w:history="1" r:id="rIdibnh-8njkupxrizvuvznz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1726,106 +1726,106 @@
         <w:t xml:space="preserve">в подпункте 12 аббревиатуру «ГСИН» заменить аббревиатурой «СИН».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkwie9f9swgapivnekl8gm">
+      <w:hyperlink w:history="1" r:id="rIdk_9cszhoel-qogt9bp4dm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении Дисциплинарного устава правоохранительных органов Кыргызской Республики» от 3 февраля 2020 года № 52 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddmfvcpclkdtwg0u2yx0-m">
+      <w:hyperlink w:history="1" r:id="rIdne1oml0i3yszrdqfv7dhl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Дисциплинарном уставе</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> правоохранительных органов Кыргызской Республики, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsyj4zpq7swzlcuf6zje3w">
+      <w:hyperlink w:history="1" r:id="rIdvyavv9xoldnfvjrnyprvd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1906,51 +1906,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">слова «Государственная служба исполнения наказаний при Правительстве» заменить словами «Служба исполнения наказаний при Министерстве юстиции».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdze6_w4l1ynwribqr2crtb">
+      <w:hyperlink w:history="1" r:id="rIdd_j3c3wyvvywcwsjmjclb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О подведомственных подразделениях Министерства юстиции Кыргызской Республики» от 21 июня 2021 года № 33 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -1988,151 +1988,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– в подпунктах 2–5 слова «Государственная служба» в различных падежах заменить словом «Служба» в соответствующих падежах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgjoefzjrdqhhq9ooda18s">
+      <w:hyperlink w:history="1" r:id="rIdbl6mjt-wztlwp8fy5cwu9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 10 марта 2025 года № 124)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoyq2e7xoezifndjjwdxix">
+      <w:hyperlink w:history="1" r:id="rId7etfc4cgfxgb2v1ymscno">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 10 марта 2025 года № 124)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdslrf07ms8gjkizzuuhma0">
+      <w:hyperlink w:history="1" r:id="rIdgdpuelxyz16db4djdg2tz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Государственной судебно-экспертной службе при Министерстве юстиции Кыргызской Республики, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddo1xxcv3j9udf5ni5l6ct">
+      <w:hyperlink w:history="1" r:id="rIdz_r7zt5-vwudozemmglid">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -2350,247 +2350,247 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– абзац второй пункта 20 в тексте на государственном языке признать утратившим силу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdslpz0gr0cr50ll2kumw0y">
+      <w:hyperlink w:history="1" r:id="rIdidigynyco-yypjkuelc_b">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 10 марта 2025 года № 124)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkobgbsl4oahdds4iz66rv">
+      <w:hyperlink w:history="1" r:id="rIdpy2j8ld7ikh1qo_zj-o8p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кабинета Министров Кыргызской Республики от 16 февраля 2024 года № 59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvjnin_gbaj0lit1qswa5h">
+      <w:hyperlink w:history="1" r:id="rIdmaqfbyqltsd2_zvagqlli">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 10 марта 2025 года № 124)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwzhs5hjyjdqwlloyksizz">
+      <w:hyperlink w:history="1" r:id="rId9usj7svbzb3wesdxjd9lf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 10 марта 2025 года № 124)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnkgydvt7qmozz5lciycsr">
+      <w:hyperlink w:history="1" r:id="rIdsb2jgygh-jdah6sgx_x4s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кабинета Министров Кыргызской Республики от 16 февраля 2024 года № 59, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId04mqh4vhupgbt46cwsmdc">
+      <w:hyperlink w:history="1" r:id="rIdtr74yb_ahj6odg03r7ehl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 марта 2025 года № 124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2600,149 +2600,149 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1)</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfyyj5r_jayeg3tpxys4xi">
+      <w:hyperlink w:history="1" r:id="rIdljrfnexi6cgqwhwrsqjyc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtroxqlibjvzopy8ynyll8">
+      <w:hyperlink w:history="1" r:id="rIdf3tc9w1ovnrb3co-geqtr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Специальном фонде развития и материального поощрения органов и учреждений уголовно-исполнительной системы Кыргызской Республики» от 30 декабря 2008 года № 742;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">пункт 6 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4dmcqlhnhb9rtavfnba15">
+      <w:hyperlink w:history="1" r:id="rIdszl9ix1ritp1qp7n1gbre">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений и дополнений в некоторые решения Правительства Кыргызской Республики» от 18 февраля 2013 года № 79;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3)</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr1s4q6rseyro3a8twjjh9">
+      <w:hyperlink w:history="1" r:id="rId34vlzokzqlrl-4dhtbdpe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О внесении изменений в постановление Правительства Кыргызской Республики «Об утверждении Положения о Специальном фонде развития и материального поощрения органов и учреждений уголовно-исполнительной системы Кыргызской Республики» от 30 декабря 2008 года № 742» от 1 сентября 2014 года № 511.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -3001,69 +3001,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdsgrif9sryjt0eitiyymz2">
+    <w:hyperlink w:history="1" r:id="rIdd5wrvgxxlvati9auwgvbi">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/158810</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdzqdq8266boqd-zbw9io1f">
+    <w:hyperlink w:history="1" r:id="rIdmrbs3ew1uypcrctivu3b5">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3206,57 +3206,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdftaqktvt-1m8eshea5vdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001865" TargetMode="External"/><Relationship Id="rIdg22gc5uqyqg1veov8vb8j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011511" TargetMode="External"/><Relationship Id="rIdzcbfrtarl_gtawocrlfek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023750" TargetMode="External"/><Relationship Id="rId_e1w3rrptvxx5z1lc84rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdtwlybarek7guu2vhjcc0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdryhc18g7sdwslepoc6-7h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_22" TargetMode="External"/><Relationship Id="rIdlcae0h3tqwxlemwwrvwj-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95287" TargetMode="External"/><Relationship Id="rIdotqpv0cd5kfsvntvmuj9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95287#p1" TargetMode="External"/><Relationship Id="rIde3ut_00b8r-eharp-rt1r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92847" TargetMode="External"/><Relationship Id="rIdk-q4t2uyxgs9rpl8keehr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92848" TargetMode="External"/><Relationship Id="rIdan9t47y8ih5ecbpfd0b4u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92848" TargetMode="External"/><Relationship Id="rIdnslyzneazb2xiriwtk8af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92847" TargetMode="External"/><Relationship Id="rId-0mfyd8pb3ndv3abs7e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92944" TargetMode="External"/><Relationship Id="rIdngjxq5my_zinvfv99o_7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93501" TargetMode="External"/><Relationship Id="rIdsquwnent6vfh3kp3gnvvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92944" TargetMode="External"/><Relationship Id="rId7o6moaieuac_fzshw8iou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93073" TargetMode="External"/><Relationship Id="rIdougwymwemvwui9yupbm4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93755" TargetMode="External"/><Relationship Id="rIdavcj6kzzo8uvlmuveqs9n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93755" TargetMode="External"/><Relationship Id="rIddx_wunt0gcm9gw9tybvlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93073" TargetMode="External"/><Relationship Id="rIddggvovdk1k7gclnd50amg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12692" TargetMode="External"/><Relationship Id="rIdv2zp6rvaez-9gun-nwxfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12693" TargetMode="External"/><Relationship Id="rIdmznoix-ajwmhdjgwvxvgg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12692" TargetMode="External"/><Relationship Id="rId2yr57p87ji4xxdfycech3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12710" TargetMode="External"/><Relationship Id="rIdey4ac5ofb3t9bth_ftfps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12711" TargetMode="External"/><Relationship Id="rIdremb18z026doin1vk3uw3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12711" TargetMode="External"/><Relationship Id="rId8gzkz_jsgrnv5lo3sxi_d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12710" TargetMode="External"/><Relationship Id="rIdmhqtn_wxl6-n6qvwvd9f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011511" TargetMode="External"/><Relationship Id="rIdjgdwwxkixlf8_nsz30h68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12887" TargetMode="External"/><Relationship Id="rId5hhagepurjpa8-n2yf1nv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12888" TargetMode="External"/><Relationship Id="rIdvnq14wtuagqmbdk8bo7tl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12887" TargetMode="External"/><Relationship Id="rIdl9ydo1q06vgub47wu9x8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157383" TargetMode="External"/><Relationship Id="rId7duwwsod5jbmfydnh2gk6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157393" TargetMode="External"/><Relationship Id="rIddcf2jqoc-3rd0dmwqtjrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157394" TargetMode="External"/><Relationship Id="rIdpyxrej3cmbsyaxdczv9q-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157394" TargetMode="External"/><Relationship Id="rIdfd91mxjzmegxom-sgor-v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157393" TargetMode="External"/><Relationship Id="rIdkwie9f9swgapivnekl8gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157467" TargetMode="External"/><Relationship Id="rIddmfvcpclkdtwg0u2yx0-m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/460156" TargetMode="External"/><Relationship Id="rIdsyj4zpq7swzlcuf6zje3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157467" TargetMode="External"/><Relationship Id="rIdze6_w4l1ynwribqr2crtb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158298" TargetMode="External"/><Relationship Id="rIdgjoefzjrdqhhq9ooda18s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023750" TargetMode="External"/><Relationship Id="rIdoyq2e7xoezifndjjwdxix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023750" TargetMode="External"/><Relationship Id="rIdslrf07ms8gjkizzuuhma0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158299" TargetMode="External"/><Relationship Id="rIddo1xxcv3j9udf5ni5l6ct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158298" TargetMode="External"/><Relationship Id="rIdslpz0gr0cr50ll2kumw0y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023750" TargetMode="External"/><Relationship Id="rIdkobgbsl4oahdds4iz66rv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001865" TargetMode="External"/><Relationship Id="rIdvjnin_gbaj0lit1qswa5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023750" TargetMode="External"/><Relationship Id="rIdwzhs5hjyjdqwlloyksizz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023750" TargetMode="External"/><Relationship Id="rIdnkgydvt7qmozz5lciycsr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001865" TargetMode="External"/><Relationship Id="rId04mqh4vhupgbt46cwsmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023750" TargetMode="External"/><Relationship Id="rIdfyyj5r_jayeg3tpxys4xi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59674" TargetMode="External"/><Relationship Id="rIdtroxqlibjvzopy8ynyll8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59801" TargetMode="External"/><Relationship Id="rId4dmcqlhnhb9rtavfnba15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94173" TargetMode="External"/><Relationship Id="rIdr1s4q6rseyro3a8twjjh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96949" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdytkknffw45dghn6up_-_j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001865" TargetMode="External"/><Relationship Id="rIdcvbi_mfkwvdcgbsns5lxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011511" TargetMode="External"/><Relationship Id="rIdskv3f-601hbai4kk-fuq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023750" TargetMode="External"/><Relationship Id="rIddchoscqkcfgrecqlauioi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rId0av-9lcjvtcafwolxevgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdhojiry24jygswt31g9ib-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_22" TargetMode="External"/><Relationship Id="rId4waxd8fpwrcy2h3nqr4fo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95287" TargetMode="External"/><Relationship Id="rIdcpjnthqorl3abnzo-ateb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/95287#p1" TargetMode="External"/><Relationship Id="rIdvzbbiaua9nsydro-ujmlw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92847" TargetMode="External"/><Relationship Id="rIdqllgbqusfa2acmfh0fslg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92848" TargetMode="External"/><Relationship Id="rIdewc24veqqdrxluk_bczod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92848" TargetMode="External"/><Relationship Id="rIdt2rxenwlkffh4swawvqeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92847" TargetMode="External"/><Relationship Id="rIdfdnrr_33_w2n2s2ehbr7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92944" TargetMode="External"/><Relationship Id="rIdeua7qcvdefqlki_fdlk77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93501" TargetMode="External"/><Relationship Id="rIdv4vgds8toepmyvi9u1d9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92944" TargetMode="External"/><Relationship Id="rIdluy6fdsa3yckk-zhrkplf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93073" TargetMode="External"/><Relationship Id="rIdtee_vmnoy9vagoixkp7gg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93755" TargetMode="External"/><Relationship Id="rId6nkuyz4m9giehsewkxolw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93755" TargetMode="External"/><Relationship Id="rIdfyondxstn8wtowlpmys-8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93073" TargetMode="External"/><Relationship Id="rIdq28faovdj4iaf_gvnlxc_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12692" TargetMode="External"/><Relationship Id="rIdho70rl-4srddgherbdnfm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12693" TargetMode="External"/><Relationship Id="rIdeq9vxavf1rlyba8prg3up" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12692" TargetMode="External"/><Relationship Id="rIdgb_h-rmjl-f-g22fdq1st" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12710" TargetMode="External"/><Relationship Id="rIdhc1z6q0fdlvzzzqf-u-p3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12711" TargetMode="External"/><Relationship Id="rIddd7kdvi52g5sohgnq1zkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12711" TargetMode="External"/><Relationship Id="rIdqbk4_gkyw4zs_1umaut_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12710" TargetMode="External"/><Relationship Id="rIdag1mn9bh2c-j9mhfifquw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011511" TargetMode="External"/><Relationship Id="rIdctyewmnidwpokvjhkii07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12887" TargetMode="External"/><Relationship Id="rId-na7niphvwof5vsgc-zy4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12888" TargetMode="External"/><Relationship Id="rIdwhnx7ek57_srvqy1depa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12887" TargetMode="External"/><Relationship Id="rIdufqg7j6agisx50o1wf2zc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157383" TargetMode="External"/><Relationship Id="rIdtxtdukc1isvkjo9zxumtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157393" TargetMode="External"/><Relationship Id="rIdkzpjr0d4pggztyeyydyjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157394" TargetMode="External"/><Relationship Id="rId1zrxkgcjboblwq_iogh_t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157394" TargetMode="External"/><Relationship Id="rIdibnh-8njkupxrizvuvznz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157393" TargetMode="External"/><Relationship Id="rIdk_9cszhoel-qogt9bp4dm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157467" TargetMode="External"/><Relationship Id="rIdne1oml0i3yszrdqfv7dhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/460156" TargetMode="External"/><Relationship Id="rIdvyavv9xoldnfvjrnyprvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157467" TargetMode="External"/><Relationship Id="rIdd_j3c3wyvvywcwsjmjclb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158298" TargetMode="External"/><Relationship Id="rIdbl6mjt-wztlwp8fy5cwu9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023750" TargetMode="External"/><Relationship Id="rId7etfc4cgfxgb2v1ymscno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023750" TargetMode="External"/><Relationship Id="rIdgdpuelxyz16db4djdg2tz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158299" TargetMode="External"/><Relationship Id="rIdz_r7zt5-vwudozemmglid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158298" TargetMode="External"/><Relationship Id="rIdidigynyco-yypjkuelc_b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023750" TargetMode="External"/><Relationship Id="rIdpy2j8ld7ikh1qo_zj-o8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001865" TargetMode="External"/><Relationship Id="rIdmaqfbyqltsd2_zvagqlli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023750" TargetMode="External"/><Relationship Id="rId9usj7svbzb3wesdxjd9lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023750" TargetMode="External"/><Relationship Id="rIdsb2jgygh-jdah6sgx_x4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230001865" TargetMode="External"/><Relationship Id="rIdtr74yb_ahj6odg03r7ehl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023750" TargetMode="External"/><Relationship Id="rIdljrfnexi6cgqwhwrsqjyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59674" TargetMode="External"/><Relationship Id="rIdf3tc9w1ovnrb3co-geqtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59801" TargetMode="External"/><Relationship Id="rIdszl9ix1ritp1qp7n1gbre" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94173" TargetMode="External"/><Relationship Id="rId34vlzokzqlrl-4dhtbdpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96949" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdsgrif9sryjt0eitiyymz2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158810" TargetMode="External"/><Relationship Id="rIdzqdq8266boqd-zbw9io1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdd5wrvgxxlvati9auwgvbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158810" TargetMode="External"/><Relationship Id="rIdmrbs3ew1uypcrctivu3b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>