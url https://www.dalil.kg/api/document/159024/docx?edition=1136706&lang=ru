--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -172,227 +172,227 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений в некоторые решения Кабинета Министров Кыргызской Республики по вопросам организации деятельности Кабинета Министров Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях совершенствования процедуры подготовки и внесения решений Кабинета Министров Кыргызской Республики, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqgdgrnbs0trbh7rxl3vml">
+      <w:hyperlink w:history="1" r:id="rIdjybpb_3xlvxrmw25sz-vy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhewmhzhjccbqvikehsg4c">
+      <w:hyperlink w:history="1" r:id="rId1pwupnkryfwzh8onf7821">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1drmlelpwv0gaiqpk9l7a">
+      <w:hyperlink w:history="1" r:id="rIdd5zsp_dk_lo0nyditfkek">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики «О Кабинете Министров Кыргызской Республики» Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvvqbhvz-n2gliahqtbwtq">
+      <w:hyperlink w:history="1" r:id="rIdcpxm0kgnj7xsvljbewoe8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О Регламенте Кабинета Министров Кыргызской Республики» от 28 октября 2021 года № 233 изменения согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvptq08dvip6rhceubofuw">
+      <w:hyperlink w:history="1" r:id="rIdmejjwik-cqwifa3n1n6cv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0-rdwt6v3jzap5pslaygi">
+      <w:hyperlink w:history="1" r:id="rId4lfxkib0l0kagk0kctifw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О вопросах Министерства юстиции Кыргызской Республики» от 5 марта 2021 года № 78 следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3tykgn2rw7ow7r6ab2cjb">
+      <w:hyperlink w:history="1" r:id="rIdra-owgwn7l7xltpqhrmdn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Министерстве юстиции Кыргызской Республики, утвержденном вышеуказанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -466,119 +466,119 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Министерству юстиции Кыргызской Республики в двухмесячный срок инициировать проекты решений Кабинета Министров Кыргызской Республики, предусматривающие внесение изменений в:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ryiwjzyqjgyxwjwr6i0s">
+      <w:hyperlink w:history="1" r:id="rIdnvc30e_owoypj3rk3awis">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О делегировании отдельных нормотворческих полномочий Правительства Кыргызской Республики ряду государственных органов исполнительной власти» от 15 сентября 2014 года № 530;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdorbdtzltzz8adv7udn-dp">
+      <w:hyperlink w:history="1" r:id="rIdhtfvxb9zs1_9herbczqon">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «Об утверждении Регламента законопроектных работ Правительства Кыргызской Республики» от 24 октября 2012 года № 748.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Признать утратившим силу </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduj2wbfaalvus07tf-9jtf">
+      <w:hyperlink w:history="1" r:id="rId1pbpbdwwhnsmub_6rsppz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики «О реализации отдельных положений конституционного Закона Кыргызской Республики «О Конституционной палате Верховного суда Кыргызской Республики» от 18 сентября 2017 года № 588.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -730,71 +730,71 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_kciou5m6-wmoh2qwf-zg">
+      <w:hyperlink w:history="1" r:id="rIdaa9hnvzhxdx901bbujr7t">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Регламенте</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики, утвержденном </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnqx0vhrxeguqamryu1jgz">
+      <w:hyperlink w:history="1" r:id="rIdyxjp_ybpbkxrzk2bphrit">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «О Регламенте Кабинета Министров Кыргызской Республики» от 28 октября 2021 года № 233:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -812,85 +812,85 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«5. Постановления и распоряжения Кабинета Министров подписываются Председателем Кабинета Министров, а во время его отсутствия – первым заместителем Председателя Кабинета Министров или заместителем Председателя Кабинета Министров, на которого возложено исполнение обязанностей Председателя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Постановления Кабинета Министров вступают в силу и подлежат официальному опубликованию в порядке, установленном </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_m9dyvn_23jcw1jprrnfb">
+      <w:hyperlink w:history="1" r:id="rIdlau0whsrc3j0_hblgv8g9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О нормативных правовых актах Кыргызской Республики». Распоряжения Кабинета Министров вступают в силу со дня их принятия, если иное не предусмотрено в самом акте.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Постановления и распоряжения Кабинета Министров, подпадающие под действие </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfxv2j1-dwurpptco3o121">
+      <w:hyperlink w:history="1" r:id="rIdefh1e2pilbnfbttkzqgdm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О защите государственных секретов Кыргызской Республики», вступают в силу со дня их принятия, если иное не предусмотрено в самом акте.»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2867,51 +2867,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">56. Проекты законов вносятся в Жогорку Кенеш Президентом, Председателем Кабинета Министров по собственной инициативе либо по предложениям министерств, государственного комитета, иных государственных органов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">57. Проекты законов вносятся в Жогорку Кенеш сопроводительным письмом, подписанным Президентом или Председателем Кабинета Министров, с приложением документов, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh-w_zdkdactspeebzmcds">
+      <w:hyperlink w:history="1" r:id="rIdl9_vffudhyyg-_ol38x0k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О Регламенте Жогорку Кенеша Кыргызской Республики».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3391,51 +3391,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">31) пункт 69 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«69. Члены Кабинета Министров, руководители административных ведомств, иных органов исполнительной власти могут присутствовать и выступать на заседаниях Жогорку Кенеша, его комитетов в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnkcb-dptmg4gylhxp0fvw">
+      <w:hyperlink w:history="1" r:id="rIdhc2wxa4v1bbez-2f76jb3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики 
  «О Регламенте Жогорку Кенеша Кыргызской Республики».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
@@ -3665,51 +3665,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">36) пункт 79 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«79. В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtcn5ffzttvlsxmr88gscc">
+      <w:hyperlink w:history="1" r:id="rId6_xbsbbgmikln5hiraw75">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики и законами Кабинет Министров разрабатывает проект закона о республиканском бюджете в части финансового обеспечения деятельности судов во взаимодействии с председателями Совета судей Кыргызской Республики (далее – Совет судей), Конституционного суда Кыргызской Республики (далее – Конституционный суд) и Верховного суда.»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4200,69 +4200,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIddvzupdjip_kkxcg5llcxy">
+    <w:hyperlink w:history="1" r:id="rId-lqytrhd5qoerd4gvzjg_">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/159024</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId5mgr2qh-mb5mjn5e93kk4">
+    <w:hyperlink w:history="1" r:id="rIdsmb2ar326xkcee4dkz8nl">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4405,57 +4405,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdqgdgrnbs0trbh7rxl3vml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdhewmhzhjccbqvikehsg4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_15" TargetMode="External"/><Relationship Id="rId1drmlelpwv0gaiqpk9l7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdvvqbhvz-n2gliahqtbwtq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158641" TargetMode="External"/><Relationship Id="rIdvptq08dvip6rhceubofuw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159024#pr1" TargetMode="External"/><Relationship Id="rId0-rdwt6v3jzap5pslaygi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158086" TargetMode="External"/><Relationship Id="rId3tykgn2rw7ow7r6ab2cjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158001" TargetMode="External"/><Relationship Id="rId0ryiwjzyqjgyxwjwr6i0s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96978" TargetMode="External"/><Relationship Id="rIdorbdtzltzz8adv7udn-dp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93996" TargetMode="External"/><Relationship Id="rIduj2wbfaalvus07tf-9jtf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98976" TargetMode="External"/><Relationship Id="rId_kciou5m6-wmoh2qwf-zg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158642" TargetMode="External"/><Relationship Id="rIdnqx0vhrxeguqamryu1jgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158641" TargetMode="External"/><Relationship Id="rId_m9dyvn_23jcw1jprrnfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rIdfxv2j1-dwurpptco3o121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111719" TargetMode="External"/><Relationship Id="rIdh-w_zdkdactspeebzmcds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203166" TargetMode="External"/><Relationship Id="rIdnkcb-dptmg4gylhxp0fvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203166" TargetMode="External"/><Relationship Id="rIdtcn5ffzttvlsxmr88gscc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdjybpb_3xlvxrmw25sz-vy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rId1pwupnkryfwzh8onf7821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_15" TargetMode="External"/><Relationship Id="rIdd5zsp_dk_lo0nyditfkek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdcpxm0kgnj7xsvljbewoe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158641" TargetMode="External"/><Relationship Id="rIdmejjwik-cqwifa3n1n6cv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159024#pr1" TargetMode="External"/><Relationship Id="rId4lfxkib0l0kagk0kctifw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158086" TargetMode="External"/><Relationship Id="rIdra-owgwn7l7xltpqhrmdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158001" TargetMode="External"/><Relationship Id="rIdnvc30e_owoypj3rk3awis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96978" TargetMode="External"/><Relationship Id="rIdhtfvxb9zs1_9herbczqon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93996" TargetMode="External"/><Relationship Id="rId1pbpbdwwhnsmub_6rsppz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98976" TargetMode="External"/><Relationship Id="rIdaa9hnvzhxdx901bbujr7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158642" TargetMode="External"/><Relationship Id="rIdyxjp_ybpbkxrzk2bphrit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158641" TargetMode="External"/><Relationship Id="rIdlau0whsrc3j0_hblgv8g9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202591" TargetMode="External"/><Relationship Id="rIdefh1e2pilbnfbttkzqgdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111719" TargetMode="External"/><Relationship Id="rIdl9_vffudhyyg-_ol38x0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203166" TargetMode="External"/><Relationship Id="rIdhc2wxa4v1bbez-2f76jb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203166" TargetMode="External"/><Relationship Id="rId6_xbsbbgmikln5hiraw75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIddvzupdjip_kkxcg5llcxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159024" TargetMode="External"/><Relationship Id="rId5mgr2qh-mb5mjn5e93kk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId-lqytrhd5qoerd4gvzjg_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159024" TargetMode="External"/><Relationship Id="rIdsmb2ar326xkcee4dkz8nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>