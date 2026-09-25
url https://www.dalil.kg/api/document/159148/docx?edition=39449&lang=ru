--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -237,123 +237,123 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjbbn3bavrayjq87oqx_fr">
+      <w:hyperlink w:history="1" r:id="rIdzhzumatlmk-ahshe3lubk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 мая 2023 года № 236</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7i7m8riadeqpace88vlrd">
+      <w:hyperlink w:history="1" r:id="rIdlbmdwjnjk5h_tolwevl2g">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2024 года № 308</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwhi48rcli2qujgjyehpyc">
+      <w:hyperlink w:history="1" r:id="rId4lotewtasne5d8zb39s0c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 апреля 2025 года № 189</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzx6la52cawokswqkk6qdv">
+      <w:hyperlink w:history="1" r:id="rIdzogvw5bztz6sjla2vnq0l">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 сентября 2025 года № 592</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -412,75 +412,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Фонд развития и материального обеспечения Государственной налоговой службы при Кабинете Министров Кыргызской Республики (далее - Государственная налоговая служба) образуется в целях материального стимулирования работников, обеспечения их социальной защищенности и создания необходимых материально-технических условий для эффективной работы органов налоговой службы и государственного учреждения "Салык Сервис" при Государственной налоговой службе при Кабинете Министров Кыргызской Республики (далее - Фонд).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId21ovn_2bvbpqmkmgxrybf">
+      <w:hyperlink w:history="1" r:id="rIdzkjx2hibxzpk7gbxxwouc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2024 года № 308</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsbjyrrrsif-d87osqp569">
+      <w:hyperlink w:history="1" r:id="rIdwgvd-r0h2g_f7jez8diek">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 сентября 2025 года № 592</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -554,75 +554,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Средства Фонда для финансирования ежемесячных постоянных и стимулирующих выплат работникам государственного учреждения "Салык Сервис" при Государственной налоговой службе при Кабинете Министров Кыргызской Республики не должны превышать 70 процентов от фонда оплаты труда государственного учреждения "Салык Сервис" при Государственной налоговой службе при Кабинете Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbocmoz-bpmhxibx2xuqtv">
+      <w:hyperlink w:history="1" r:id="rId2owcddcrfp96qsg1tvyhf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2024 года № 308</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgrqcvs17jlybsszkzwmf-">
+      <w:hyperlink w:history="1" r:id="rIdtg3wuoepg5gdoz6-xz3g6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 сентября 2025 года № 592</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -816,99 +816,99 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9) другие мероприятия, направленные на улучшение деятельности налоговых органов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlock84uwdlimhwkuxrqoy">
+      <w:hyperlink w:history="1" r:id="rIdffq9rqblbrb9z9nkaeurp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2024 года № 308</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcij2afdjqxlyhjtcomuwd">
+      <w:hyperlink w:history="1" r:id="rIdffz3adsztddbmeoygz8pd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 апреля 2025 года № 189</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdolg1bftrak4_da7erozo7">
+      <w:hyperlink w:history="1" r:id="rIdem6fvbaanww6joi5-d15-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 сентября 2025 года № 592</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -940,51 +940,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Абзац </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwyabfbaaui7osfgl867qu">
+      <w:hyperlink w:history="1" r:id="rIdhegdnc1lwvnusa21mo3bv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 19 сентября 2025 года № 592)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -996,99 +996,99 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">За неисполнение поставленных задач и функциональных обязанностей государственный гражданский служащий Государственной налоговой службы и работник государственного учреждения "Салык Сервис" при Государственной налоговой службе при Кабинете Министров Кыргызской Республики могут быть лишены стимулирующей выплаты. Перечень случаев, при которых допускается лишение стимулирующей выплаты к заработной плате, утверждается председателем Государственной налоговой службы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrpqf1gh8duflboha6jbhw">
+      <w:hyperlink w:history="1" r:id="rIds63k17dekyen9v6cazbz_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2 мая 2023 года № 236</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcbd9mvl_iqwvk-1ei1i8z">
+      <w:hyperlink w:history="1" r:id="rIdfpqss59a22r7vlwizbfut">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2024 года № 308</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfirjofh8tig4z110sx5mf">
+      <w:hyperlink w:history="1" r:id="rIdiyuue_5094fglfugt36gp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 сентября 2025 года № 592</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1235,69 +1235,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdir6bwdcf9uyi5w1itd-4g">
+    <w:hyperlink w:history="1" r:id="rId9f20b14qetu_ax-th_2_a">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/159148</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdbhgitfwcyrmdvqyeof9je">
+    <w:hyperlink w:history="1" r:id="rIdwtmamdnz3qttfjd377kq0">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1440,57 +1440,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdjbbn3bavrayjq87oqx_fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160142" TargetMode="External"/><Relationship Id="rId7i7m8riadeqpace88vlrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011166" TargetMode="External"/><Relationship Id="rIdwhi48rcli2qujgjyehpyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230024837" TargetMode="External"/><Relationship Id="rIdzx6la52cawokswqkk6qdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033112" TargetMode="External"/><Relationship Id="rId21ovn_2bvbpqmkmgxrybf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011166" TargetMode="External"/><Relationship Id="rIdsbjyrrrsif-d87osqp569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033112" TargetMode="External"/><Relationship Id="rIdbocmoz-bpmhxibx2xuqtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011166" TargetMode="External"/><Relationship Id="rIdgrqcvs17jlybsszkzwmf-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033112" TargetMode="External"/><Relationship Id="rIdlock84uwdlimhwkuxrqoy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011166" TargetMode="External"/><Relationship Id="rIdcij2afdjqxlyhjtcomuwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230024837" TargetMode="External"/><Relationship Id="rIdolg1bftrak4_da7erozo7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033112" TargetMode="External"/><Relationship Id="rIdwyabfbaaui7osfgl867qu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033112" TargetMode="External"/><Relationship Id="rIdrpqf1gh8duflboha6jbhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160142" TargetMode="External"/><Relationship Id="rIdcbd9mvl_iqwvk-1ei1i8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011166" TargetMode="External"/><Relationship Id="rIdfirjofh8tig4z110sx5mf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033112" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdzhzumatlmk-ahshe3lubk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160142" TargetMode="External"/><Relationship Id="rIdlbmdwjnjk5h_tolwevl2g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011166" TargetMode="External"/><Relationship Id="rId4lotewtasne5d8zb39s0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230024837" TargetMode="External"/><Relationship Id="rIdzogvw5bztz6sjla2vnq0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033112" TargetMode="External"/><Relationship Id="rIdzkjx2hibxzpk7gbxxwouc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011166" TargetMode="External"/><Relationship Id="rIdwgvd-r0h2g_f7jez8diek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033112" TargetMode="External"/><Relationship Id="rId2owcddcrfp96qsg1tvyhf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011166" TargetMode="External"/><Relationship Id="rIdtg3wuoepg5gdoz6-xz3g6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033112" TargetMode="External"/><Relationship Id="rIdffq9rqblbrb9z9nkaeurp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011166" TargetMode="External"/><Relationship Id="rIdffz3adsztddbmeoygz8pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230024837" TargetMode="External"/><Relationship Id="rIdem6fvbaanww6joi5-d15-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033112" TargetMode="External"/><Relationship Id="rIdhegdnc1lwvnusa21mo3bv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033112" TargetMode="External"/><Relationship Id="rIds63k17dekyen9v6cazbz_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160142" TargetMode="External"/><Relationship Id="rIdfpqss59a22r7vlwizbfut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011166" TargetMode="External"/><Relationship Id="rIdiyuue_5094fglfugt36gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230033112" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdir6bwdcf9uyi5w1itd-4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159148" TargetMode="External"/><Relationship Id="rIdbhgitfwcyrmdvqyeof9je" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9f20b14qetu_ax-th_2_a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159148" TargetMode="External"/><Relationship Id="rIdwtmamdnz3qttfjd377kq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>