--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -114,51 +114,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdarm6imclkjbjdcc3j5suy">
+      <w:hyperlink w:history="1" r:id="rIdp17uacpb5ilogyvqtwpxk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики
  от 31 мая 2022 года № 287)</w:t>
       </w:r>
     </w:p>
@@ -182,127 +182,127 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
  организации Государственной системы идентификации устройств связи и идентификации мобильных устройств связи, а также устройств, используемых для передачи данных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw_d9odswghz-q5i5eejdz">
+      <w:hyperlink w:history="1" r:id="rIdu4yld5paegdgukixelnu9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtxn1xvalmd2z5y6b_vsvc">
+      <w:hyperlink w:history="1" r:id="rId8trxzlddiaypzo16nku7i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 июля 2024 года № 421</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwhhenjtcjhdqyd2nxdkup">
+      <w:hyperlink w:history="1" r:id="rIdbod7-e7vhawp_0w2cddds">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 августа 2024 года № 498, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdmyuehkunn71xbmv_c5jcu">
+      <w:hyperlink w:history="1" r:id="rId4e94wofxr2ysehby9ndmz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 октября 2024 года № 615</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdeqb3ldapazvw51llmlax0">
+      <w:hyperlink w:history="1" r:id="rId2r38jw8hh3as5t8uop4bt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">, 25 декабря 2024 года № 794)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -345,51 +345,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Все международные идентификаторы действующих и импортируемых из третьих стран, и государств-членов ЕАЭС мобильных устройств связи, а также устройств, используемых для передачи данных, подлежат внесению в базу данных Государственной системы идентификации устройств связи, из которой сведения о ввозимых устройствах и импортерах передаются в информационные системы уполномоченного налогового органа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzu2i15ansfwdwts7f-kmz">
+      <w:hyperlink w:history="1" r:id="rIdpe6ubo4myvxwvdfu7do6_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -412,51 +412,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3-1. Регистрация IMEI-кодов мобильных устройств, завезенных на территорию Кыргызской Республики для обеспечения безопасности лиц, подлежащих государственной охране, обороноспособности, безопасности и поддержания внутреннего порядка в стране и обеспечения нужд в случаях чрезвычайных ситуаций, а также проведения международных мероприятий, осуществляется в отдельном порядке согласно соответствующим обращениям уполномоченных органов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId14ua0o9c_9dlvuftgfys5">
+      <w:hyperlink w:history="1" r:id="rId5rmr_5pe34pb0hf9zi5rl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 октября 2024 года № 615</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -979,51 +979,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">14) субъекты ГСИ - уполномоченный государственный орган по связи, уполномоченный государственный орган в сфере обеспечения национальной безопасности, органы внутренних дел, уполномоченный налоговый орган, уполномоченный государственный орган в сфере таможенного дела, операторы электросвязи, оператор идентификации Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkl6511rh9te15ofbas2id">
+      <w:hyperlink w:history="1" r:id="rIdp4sm_uyvydgnultrna24r">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -1043,51 +1043,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Уполномоченный государственный орган в сфере обеспечения национальной безопасности является держателем базы данных ГСИ, осуществляет ее развитие посредством взаимодействия с заинтересованными уполномоченными государственными органами, а также операторами идентификации и операторами электросвязи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiaascmc3f2zoiutxmyz9f">
+      <w:hyperlink w:history="1" r:id="rIdsx9gcjiiuf0epv9fowdlt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1106,99 +1106,99 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Уполномоченный государственный орган в сфере обеспечения национальной безопасности обеспечивает сохранность и конфиденциальность сведений базы данных ГСИ и передачу этих сведений в информационные системы субъектов ГСИ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyqenpdwktv1i9ypz9lnax">
+      <w:hyperlink w:history="1" r:id="rIdl6fz0yqy-qjj8x0i1nigh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Формы заявлений физических и юридических лиц о регистрации ввозимых и находящихся на территории Кыргызской Республики устройств (далее - заявления о регистрации устройств) разрабатываются оператором идентификации и утверждаются уполномоченным государственным органом по связи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxb52waenpk_jv0gpgue4_">
+      <w:hyperlink w:history="1" r:id="rIdo7yctuq6nze5h1qcef_vr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1218,51 +1218,51 @@
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Уполномоченный государственный орган в сфере обеспечения национальной безопасности определяет перечень товаров в соответствии с ТН ВЭД ЕАЭС, которые подлежат регистрации в базе данных ГСИ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvkmojdgnfyndbj5pk5njy">
+      <w:hyperlink w:history="1" r:id="rIdy4sasvrn8ltceabwwxtax">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -1534,107 +1534,107 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По итогам регистрации IMEI кода устройства в ГСИ заявителю выдается электронный или бумажный сертификат.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzignbccj31iofocxvmv8f">
+      <w:hyperlink w:history="1" r:id="rIdzzdkaihvqv1g4cmtnigxs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddabm2ubupy8jn9_dswp2s">
+      <w:hyperlink w:history="1" r:id="rIdwtagzjerhg768bcnvhxtz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 июля 2024 года № 421</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdxv0cn4nkatp9slnzwec3h">
+      <w:hyperlink w:history="1" r:id="rIdomb0-euvlbs4gbfft1a9e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 октября 2024 года № 615</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdkfovyscldpsmsjdvonury">
+      <w:hyperlink w:history="1" r:id="rIdzmqxajpiqoctyfkeo2dur">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
@@ -1647,51 +1647,51 @@
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Устройства мобильной связи, а также устройства, используемые для передачи данных, подлежащие выпуску в соответствии с таможенной процедурой выпуска для внутреннего потребления и подлежащие впоследствии вывозу за пределы территории Кыргызской Республики, подлежат внесению в централизованную базу данных ГСИ на безвозмездной основе и при условии отсутствия сравнения стоимости заявленных устройств со стоимостью ГСИ. Указанные устройства подлежат ограничению доступа к сетям связи операторов электросвязи Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxxibgcd8hkxxawm1pkwry">
+      <w:hyperlink w:history="1" r:id="rIdhwkmqr14u3prxjizwqdsz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 июля 2024 года № 421</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -1701,51 +1701,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13. Для регистрации устройств импортеру необходимо произвести первичную регистрацию на Портале оператора идентификации. Оператор идентификации обязан разместить на Портале договор публичной оферты на оказание услуг по регистрации устройств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoxid69liipmkixd7zcd27">
+      <w:hyperlink w:history="1" r:id="rId68pmn8ruw2rmnf-t5aoxb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 октября 2024 года № 615</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1770,51 +1770,51 @@
         </w:rPr>
         <w:t xml:space="preserve">с целью продажи и/или осуществления иной предпринимательской деятельности на территории Кыргызской Республики</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, представляют оператору идентификации заявления о регистрации устройств в электронном формате с указанием сведений о марках, моделях, кодах ТН ВЭД ЕАЭС, количестве и IMEI кодах ввозимых ими устройств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgci7pkg1tsqidcxm2gswq">
+      <w:hyperlink w:history="1" r:id="rIdsfn_2bksvu7b4vd9gb6xw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 июля 2024 года № 421</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
@@ -1929,51 +1929,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">заявленные идентификационные коды уже зарегистрированы в базе данных ГСИ и/или регистрируемое устройство содержит клонированный, измененный, нулевой, поддельный, прошитый, самодельный идентификационный код;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(абзац утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdij7cyrfkdtjwg6ybf06m-">
+      <w:hyperlink w:history="1" r:id="rIdjjwpmmg6iegyvsbnfjr4p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 12 октября 2024 года № 615)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2013,97 +2013,97 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае возникновения спорных вопросов заявитель вправе обратиться к держателю базы данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdez--sjbovbvyszrfnxq88">
+      <w:hyperlink w:history="1" r:id="rIdmn6i7v4nc9eqsuxh9i3rc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpojcossgqitxmgbg4dy-e">
+      <w:hyperlink w:history="1" r:id="rId2unztzfrymvhlpbr9d6-1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 июля 2024 года № 421, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rId1dbcyehjbcnkvqaebzmfu">
+      <w:hyperlink w:history="1" r:id="rId3th2xlxaw06t6mhtadsbs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 октября 2024 года № 615</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdkbf3cytfmox5umngjcmkx">
+      <w:hyperlink w:history="1" r:id="rIdwbdk4vn6kztve1dydvgqz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17. Заявление на регистрацию устройств, ввезенных на территорию Кыргызской Республики для личного пользования, рассматривается оператором идентификации в течение 3 (три) рабочих дней.</w:t>
       </w:r>
@@ -2211,51 +2211,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае возникновения спорных вопросов заявитель вправе обратиться к держателю базы данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_lc3hpbfa8cigwp0n1dia">
+      <w:hyperlink w:history="1" r:id="rIdurdhk0uhtklrenhtjupsm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2303,147 +2303,147 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) предоставления налоговой отчетности и уплаты по косвенным налогам в соответствии с налоговым законодательством, при осуществлении ввоза устройств из государств-членов ЕАЭС.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddhpahlaoiaemteksnc_dd">
+      <w:hyperlink w:history="1" r:id="rIdvcyr0pxgehivozpcv3bwc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17-2. В случаях отказа в регистрации устройств, ввезенных из третьих стран, ввиду наличия заявленного идентификационного кода в базе данных ГСИ и/или клонированного, измененного, нулевого, поддельного, прошитого, самодельного идентификационного кода, такие устройства не подлежат регистрации в ГСИ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrg9-spyy3-nw1r8u7gkfh">
+      <w:hyperlink w:history="1" r:id="rIdpjsfvbbsrn2mnvvzbjhdu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnj_twvtkprqntegzxlkrp">
+      <w:hyperlink w:history="1" r:id="rIdj3szyxrq1jhx2cr63jt70">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 июля 2024 года № 421, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdaryfayfgyshb__trrvtlj">
+      <w:hyperlink w:history="1" r:id="rIdihclpthntyk17selvqx_d">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 октября 2024 года № 615</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdied6pppbn_m7rbhuomhly">
+      <w:hyperlink w:history="1" r:id="rIdo4fstbwut9f80hownzf7e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
@@ -2455,51 +2455,51 @@
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. В случаях отказа в регистрации устройств, ввезенных из государств-членов ЕАЭС, ввиду подачи заявления на регистрацию устройств с нарушением требований настоящего Порядка либо наличия заявленного идентификационного кода в базе данных ГСИ и/или клонированного, измененного, нулевого, поддельного, прошитого, самодельного идентификационного кода, такие устройства подлежат обратному вывозу за пределы территории Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr-x8rvpdyxrmweyppahu5">
+      <w:hyperlink w:history="1" r:id="rIdavzvr6wilz9tu2hvbotbv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2567,133 +2567,133 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- количество устройств;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (абзац утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1pei0n_j3z3plnaa0xsof">
+      <w:hyperlink w:history="1" r:id="rIdndomexibjv4-ljdzfa-zl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 12 октября 2024 года № 615)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (абзац утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrdo4wadhlwscb8ek5yuo7">
+      <w:hyperlink w:history="1" r:id="rIdbnojiothbfhg8b5yj38l5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 12 октября 2024 года № 615)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- (абзац утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh1ukhvgtyyyl6eh5f2apb">
+      <w:hyperlink w:history="1" r:id="rIdhel7xwtlgxckpp-yfo6cz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 12 октября 2024 года № 615)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2733,218 +2733,218 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- заявление о ввозе товаров и уплате косвенных налогов для устройств, ввезенных с территории государств-членов ЕАЭС.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrmrf6bewhljksgzckfyhk">
+      <w:hyperlink w:history="1" r:id="rIdzzkvjr3mo52pq0auoxvtq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdpx0j5ygogeqagytbklqve">
+      <w:hyperlink w:history="1" r:id="rIddfxg8ywy-p9uyfdqig5dl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 октября 2024 года № 615</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">19. (Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzfmy6dwevbabvycicjwmz">
+      <w:hyperlink w:history="1" r:id="rId22vfu008ru1ooforbeepy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 18 октября 2023 года № 550)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">20. (Абзац утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjitxdp4jpyg7hfz_xjoyl">
+      <w:hyperlink w:history="1" r:id="rId6gk6doafas8otlsiqub-z">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 12 октября 2024 года № 615)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Абзац утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmt2izt3d7beo2st_22l50">
+      <w:hyperlink w:history="1" r:id="rIdddb_xv26lkt6mfyn88usx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 12 октября 2024 года № 615)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Абзац утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdis6ok2nhdbg3doxfv0j3h">
+      <w:hyperlink w:history="1" r:id="rIdxdnuigoqx9q0v4xcc40u0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 12 октября 2024 года № 615)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2968,121 +2968,121 @@
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Порядка, импортером подается налоговая отчетность и осуществляется уплата по косвенным налогам в соответствии с налоговым законодательством Кыргызской Республики, после чего налоговым органом производится подтверждение предварительной регистрации в ГСИ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtp2_iad5drakcca380crb">
+      <w:hyperlink w:history="1" r:id="rIdhdinpbc308hsppjavkds1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzowh5nkupglydr1u_qaxg">
+      <w:hyperlink w:history="1" r:id="rIdbmwpvpyvafvlkvd-4ricn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 июля 2024 года № 421</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">21. В случае непредставления импортером отчета и уплаты по косвенным налогам при импорте товара на территорию Кыргызской Республики с территорий государств-членов ЕАЭС в порядке, определенном налоговым законодательством Кыргызской Республики, устройство не подлежит регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqrik3mza7fogvfkdn7vqn">
+      <w:hyperlink w:history="1" r:id="rIdi9o9rf9w8o27u2maxa1oa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3116,63 +3116,63 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">22-1. Подтверждение предварительной регистрации ввезенных устройств налоговым органом производится в ГСИ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg4szv-s__rfdjjq7b6csm">
+      <w:hyperlink w:history="1" r:id="rIdjyoyc32rtgtigfyjmqf29">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdynb9thyhfercnlk8gdm5w">
+      <w:hyperlink w:history="1" r:id="rIdpeylbgmnstrr95ntlne-f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 октября 2024 года № 615</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
@@ -3222,51 +3222,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Перенос IMEI кодов из одного списка в другой список осуществляется сотрудниками уполномоченного государственного органа в сфере обеспечения национальной безопасности и уполномоченного государственного органа в сфере внутренних дел, внесшими их в соответствующий список базы данных ГСИ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcwvmpx8tlbpy3dd_nxu-t">
+      <w:hyperlink w:history="1" r:id="rIdvmimqkkwwvgpp3z2odrwy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3304,116 +3304,116 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Анализ производится по возникновению первой активности в сети оператора электросвязи. При выявлении IMEI кода устройства, незарегистрированного в ГСИ, абонент уведомляется посредством SMS-сообщения о необходимости пройти регистрацию устройства в ГСИ. При отсутствии регистрации устройству будет прекращен доступ к услугам сети оператора электросвязи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Абзац 3 утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdymkdkgu7-drj9fq6mtusp">
+      <w:hyperlink w:history="1" r:id="rIdgujrcqo2m0ns-1dpzfba6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 23 августа 2024 года № 498)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3nsv2x9007t6dnegvwa4o">
+      <w:hyperlink w:history="1" r:id="rIdkfcfvxyb-bogwrsibe-id">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_hbvesnrtgvtjpzsfmjrr">
+      <w:hyperlink w:history="1" r:id="rId77hd1qys-o3v0yrrbax9m">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23 августа 2024 года № 498</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3451,51 +3451,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">27. При обращении лиц в органы внутренних дел по факту утери либо кражи устройства, а также обнаружении устройства уполномоченный сотрудник органов внутренних дел включает IMEI код устройства в соответствующий список базы данных ГСИ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkqo4odjwyvkouduglu5wr">
+      <w:hyperlink w:history="1" r:id="rIdjavijkbyjpmpycuudziin">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -3593,63 +3593,63 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">31. Операторы электросвязи обязаны обеспечить интегрирование узлов связи с ГСИ и предоставить оператору идентификации информацию об IMEI кодах, IMSI и MSISDN, местоположение пользователей мобильных устройств связи, а также устройств, используемых для передачи данных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjyda_utr4csi9obh-gkg6">
+      <w:hyperlink w:history="1" r:id="rId1_emyy0kzpnnhn6lwodqu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdd8o01x6kak9jhwn5kmro8">
+      <w:hyperlink w:history="1" r:id="rIdcsboqn8mh_m_3ypyjdnlc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 октября 2024 года № 615</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -3689,51 +3689,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) создать круглосуточный кол-центр для работы с юридическими и физическими лицами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn_mmwr88sgz00dqusg_--">
+      <w:hyperlink w:history="1" r:id="rIdjbsodoj6mnd6iwwibrq1m">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 12 октября 2024 года № 615)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3828,65 +3828,65 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10) обучить специалистов субъектов ГСИ по внедрению и использованию системы ГСИ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaqtxknxsbrec4iqpxoyt4">
+      <w:hyperlink w:history="1" r:id="rIdm9z95aivfapyhqot4bj82">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rId59yvhzlytep5ky95pnbsc">
+      <w:hyperlink w:history="1" r:id="rId0wqcw3dtnupd08gjazxca">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 октября 2024 года № 615</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3910,99 +3910,99 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">33. Любая информация, полученная оператором идентификации в процессе идентификации устройств, не подлежит копированию, опубликованию, пересохранению, передаче и/или использованию в каких-либо целях, противоречащих требованиям законодательства в области защиты персональных данных, за исключением случаев, определенных уголовным законодательством и законодательством об оперативно-розыскной деятельности и контрразведывательной.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdohgxzokotma_hcububmzf">
+      <w:hyperlink w:history="1" r:id="rIdir0hiftyysjzr_vvejucs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">34. Технические требования по кибербезопасности и защите данных пользователей в системе идентификации оператора идентификации определяются в соответствии с законодательством Кыргызской Республики в сфере защиты информации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnrb-l42fwrpiunuywb0xe">
+      <w:hyperlink w:history="1" r:id="rIdpohklyh_jsnp9shxv8qn6">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -4080,71 +4080,71 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При отсутствии подтверждающих документов, указанных в абзацах втором, третьем настоящего пункта, регистрация таких устройств осуществляется сроком до 15 августа 2024 года при условии оплаты услуги за регистрацию в ГСИ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrrh9kstflhxk3z9bybn19">
+      <w:hyperlink w:history="1" r:id="rIdhidhjxehcxd0mji4yvoyq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbsgiunqjrkgicgccyr_ke">
+      <w:hyperlink w:history="1" r:id="rIdmgecmgqswwbfxauh9cxfv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 июля 2024 года № 421</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -4164,327 +4164,327 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В течение шести месяцев с момента получения от уполномоченного государственного органа в сфере обеспечения национальной безопасности уведомления о запуске ГСИ оператор электросвязи формирует и предоставляет в ГСИ сведения о всех устройствах, ранее активированных и действующих в сетях оператора электросвязи, с отражением IMEI кода с привязкой IMSI и MSISDN в целях их включения в "Белый список" базы данных ГСИ. IMEI коды устройств с привязкой к используемым IMSI и MSISDN, предоставленные операторами электросвязи в вышеуказанный срок, подлежат включению в "Белый список" базы данных ГСИ вне зависимости от фактов наличия дублированных, клонированных, неполных, повторяющихся или измененных IMEI кодов устройств, а также вне зависимости от формата IMEI кода.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhths2gj6uoqqm5z85yqys">
+      <w:hyperlink w:history="1" r:id="rIdg8l7wszvczsp5fczioo6o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">37. Уполномоченный государственный орган в сфере обеспечения национальной безопасности использует базу данных ГСИ для выполнения возложенных на него задач в рамках обеспечения организационных и программно-технических возможностей проведения оперативно-розыскных мероприятий, антитеррористических, специальных следственных действий и контрразведывательных мероприятий в сетях и на каналах связи Кыргызской Республики в случаях, установленных Уголовно-процессуальным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdovtykkddeubha-ybydm65">
+      <w:hyperlink w:history="1" r:id="rIddlk8zqtcq2rmve6dpekg1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, законами Кыргызской Республики "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdspsrehnqg8bepgl0jb91w">
+      <w:hyperlink w:history="1" r:id="rIdqgyady6dcqompqokzjjxo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Об электрической связи</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq6zjibenkzz5z5xnonqkf">
+      <w:hyperlink w:history="1" r:id="rId5vca4ifi_a_fjx462brmx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Об оперативно-розыскной деятельности</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm6bakz8i2rnleeqrpnuqf">
+      <w:hyperlink w:history="1" r:id="rIdbp8wkqlw7vz-3n5te8-qh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О контрразведывательной деятельности</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnabrlcq6nnha8m8gs826_">
+      <w:hyperlink w:history="1" r:id="rIdczlb9cou19gmcita9d47c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Об органах национальной безопасности Кыргызской Республики</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">" и другими нормативными правовыми актами Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhzyoihmq3i5m5bbxniisy">
+      <w:hyperlink w:history="1" r:id="rIdnawpvcbzaxd4_xugmtopx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">38. Уполномоченный государственный орган в сфере внутренних дел Кыргызской Республики использует базу данных ГСИ для выполнения возложенных на него задач в рамках обеспечения организационных и программно-технических возможностей проведения оперативно-розыскных мероприятий, специальных следственных действий в сетях связи и на каналах связи Кыргызской Республики в случаях, установленных Уголовно-процессуальным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoftqhz8ltjzfhfopatm0r">
+      <w:hyperlink w:history="1" r:id="rIdpyvb-znfqzsxrwdxj-ub1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, законами Кыргызской Республики "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvyhixodbrmccwcp6qpy3b">
+      <w:hyperlink w:history="1" r:id="rId3mafg4qgvuxupfdjxxoyv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Об электрической связи</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda2fm0m1hask8yvjpgqthk">
+      <w:hyperlink w:history="1" r:id="rIdhy9kg6y089w4_pun9oj4l">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Об оперативно-розыскной деятельности</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId63gsh5a34me7otpxye4ay">
+      <w:hyperlink w:history="1" r:id="rIdnpsnexwt17zbpxptwclj_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Об органах внутренних дел Кыргызской Республики</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">" и другими нормативными правовыми актами Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-v3ji-65mr4ib6bnyqjwe">
+      <w:hyperlink w:history="1" r:id="rIdu-ww0bulhb7vbal2rsfav">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 октября 2023 года № 550</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4550,69 +4550,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdqnvdkm_zed1_4kwqjzidz">
+    <w:hyperlink w:history="1" r:id="rIdft7pc4frtk3afyvwxsxd6">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/159236</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdm1bapv38xhq_vmfgqo5rv">
+    <w:hyperlink w:history="1" r:id="rIdrhfl12hvay8uz4bon7pgo">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4755,57 +4755,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdarm6imclkjbjdcc3j5suy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159235" TargetMode="External"/><Relationship Id="rIdw_d9odswghz-q5i5eejdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdtxn1xvalmd2z5y6b_vsvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rIdwhhenjtcjhdqyd2nxdkup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230013928" TargetMode="External"/><Relationship Id="rIdmyuehkunn71xbmv_c5jcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdeqb3ldapazvw51llmlax0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230019923" TargetMode="External"/><Relationship Id="rIdzu2i15ansfwdwts7f-kmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rId14ua0o9c_9dlvuftgfys5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdkl6511rh9te15ofbas2id" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdiaascmc3f2zoiutxmyz9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdyqenpdwktv1i9ypz9lnax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdxb52waenpk_jv0gpgue4_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdvkmojdgnfyndbj5pk5njy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdzignbccj31iofocxvmv8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIddabm2ubupy8jn9_dswp2s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rIdxv0cn4nkatp9slnzwec3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdkfovyscldpsmsjdvonury" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rIdxxibgcd8hkxxawm1pkwry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rIdoxid69liipmkixd7zcd27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdgci7pkg1tsqidcxm2gswq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rIdij7cyrfkdtjwg6ybf06m-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdez--sjbovbvyszrfnxq88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdpojcossgqitxmgbg4dy-e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rId1dbcyehjbcnkvqaebzmfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdkbf3cytfmox5umngjcmkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rId_lc3hpbfa8cigwp0n1dia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIddhpahlaoiaemteksnc_dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdrg9-spyy3-nw1r8u7gkfh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdnj_twvtkprqntegzxlkrp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rIdaryfayfgyshb__trrvtlj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdied6pppbn_m7rbhuomhly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rIdr-x8rvpdyxrmweyppahu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rId1pei0n_j3z3plnaa0xsof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdrdo4wadhlwscb8ek5yuo7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdh1ukhvgtyyyl6eh5f2apb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdrmrf6bewhljksgzckfyhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdpx0j5ygogeqagytbklqve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdzfmy6dwevbabvycicjwmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdjitxdp4jpyg7hfz_xjoyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdmt2izt3d7beo2st_22l50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdis6ok2nhdbg3doxfv0j3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdtp2_iad5drakcca380crb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdzowh5nkupglydr1u_qaxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rIdqrik3mza7fogvfkdn7vqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdg4szv-s__rfdjjq7b6csm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdynb9thyhfercnlk8gdm5w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdcwvmpx8tlbpy3dd_nxu-t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdymkdkgu7-drj9fq6mtusp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230013928" TargetMode="External"/><Relationship Id="rId3nsv2x9007t6dnegvwa4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rId_hbvesnrtgvtjpzsfmjrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230013928" TargetMode="External"/><Relationship Id="rIdkqo4odjwyvkouduglu5wr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdjyda_utr4csi9obh-gkg6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdd8o01x6kak9jhwn5kmro8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdn_mmwr88sgz00dqusg_--" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdaqtxknxsbrec4iqpxoyt4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rId59yvhzlytep5ky95pnbsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdohgxzokotma_hcububmzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdnrb-l42fwrpiunuywb0xe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdrrh9kstflhxk3z9bybn19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdbsgiunqjrkgicgccyr_ke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rIdhths2gj6uoqqm5z85yqys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdovtykkddeubha-ybydm65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112308" TargetMode="External"/><Relationship Id="rIdspsrehnqg8bepgl0jb91w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/42" TargetMode="External"/><Relationship Id="rIdq6zjibenkzz5z5xnonqkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/138" TargetMode="External"/><Relationship Id="rIdm6bakz8i2rnleeqrpnuqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112390" TargetMode="External"/><Relationship Id="rIdnabrlcq6nnha8m8gs826_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112389" TargetMode="External"/><Relationship Id="rIdhzyoihmq3i5m5bbxniisy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdoftqhz8ltjzfhfopatm0r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112308" TargetMode="External"/><Relationship Id="rIdvyhixodbrmccwcp6qpy3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/42" TargetMode="External"/><Relationship Id="rIda2fm0m1hask8yvjpgqthk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112390" TargetMode="External"/><Relationship Id="rId63gsh5a34me7otpxye4ay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/686" TargetMode="External"/><Relationship Id="rId-v3ji-65mr4ib6bnyqjwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdp17uacpb5ilogyvqtwpxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159235" TargetMode="External"/><Relationship Id="rIdu4yld5paegdgukixelnu9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rId8trxzlddiaypzo16nku7i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rIdbod7-e7vhawp_0w2cddds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230013928" TargetMode="External"/><Relationship Id="rId4e94wofxr2ysehby9ndmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rId2r38jw8hh3as5t8uop4bt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230019923" TargetMode="External"/><Relationship Id="rIdpe6ubo4myvxwvdfu7do6_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rId5rmr_5pe34pb0hf9zi5rl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdp4sm_uyvydgnultrna24r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdsx9gcjiiuf0epv9fowdlt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdl6fz0yqy-qjj8x0i1nigh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdo7yctuq6nze5h1qcef_vr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdy4sasvrn8ltceabwwxtax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdzzdkaihvqv1g4cmtnigxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdwtagzjerhg768bcnvhxtz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rIdomb0-euvlbs4gbfft1a9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdzmqxajpiqoctyfkeo2dur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rIdhwkmqr14u3prxjizwqdsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rId68pmn8ruw2rmnf-t5aoxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdsfn_2bksvu7b4vd9gb6xw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rIdjjwpmmg6iegyvsbnfjr4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdmn6i7v4nc9eqsuxh9i3rc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rId2unztzfrymvhlpbr9d6-1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rId3th2xlxaw06t6mhtadsbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdwbdk4vn6kztve1dydvgqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rIdurdhk0uhtklrenhtjupsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdvcyr0pxgehivozpcv3bwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdpjsfvbbsrn2mnvvzbjhdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdj3szyxrq1jhx2cr63jt70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rIdihclpthntyk17selvqx_d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdo4fstbwut9f80hownzf7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rIdavzvr6wilz9tu2hvbotbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdndomexibjv4-ljdzfa-zl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdbnojiothbfhg8b5yj38l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdhel7xwtlgxckpp-yfo6cz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdzzkvjr3mo52pq0auoxvtq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIddfxg8ywy-p9uyfdqig5dl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rId22vfu008ru1ooforbeepy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rId6gk6doafas8otlsiqub-z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdddb_xv26lkt6mfyn88usx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdxdnuigoqx9q0v4xcc40u0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdhdinpbc308hsppjavkds1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdbmwpvpyvafvlkvd-4ricn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rIdi9o9rf9w8o27u2maxa1oa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdjyoyc32rtgtigfyjmqf29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdpeylbgmnstrr95ntlne-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdvmimqkkwwvgpp3z2odrwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdgujrcqo2m0ns-1dpzfba6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230013928" TargetMode="External"/><Relationship Id="rIdkfcfvxyb-bogwrsibe-id" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rId77hd1qys-o3v0yrrbax9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230013928" TargetMode="External"/><Relationship Id="rIdjavijkbyjpmpycuudziin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rId1_emyy0kzpnnhn6lwodqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdcsboqn8mh_m_3ypyjdnlc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdjbsodoj6mnd6iwwibrq1m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdm9z95aivfapyhqot4bj82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rId0wqcw3dtnupd08gjazxca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230015422" TargetMode="External"/><Relationship Id="rIdir0hiftyysjzr_vvejucs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdpohklyh_jsnp9shxv8qn6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdhidhjxehcxd0mji4yvoyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdmgecmgqswwbfxauh9cxfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230012519" TargetMode="External"/><Relationship Id="rIdg8l7wszvczsp5fczioo6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIddlk8zqtcq2rmve6dpekg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112308" TargetMode="External"/><Relationship Id="rIdqgyady6dcqompqokzjjxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/42" TargetMode="External"/><Relationship Id="rId5vca4ifi_a_fjx462brmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/138" TargetMode="External"/><Relationship Id="rIdbp8wkqlw7vz-3n5te8-qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112390" TargetMode="External"/><Relationship Id="rIdczlb9cou19gmcita9d47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112389" TargetMode="External"/><Relationship Id="rIdnawpvcbzaxd4_xugmtopx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rIdpyvb-znfqzsxrwdxj-ub1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112308" TargetMode="External"/><Relationship Id="rId3mafg4qgvuxupfdjxxoyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/42" TargetMode="External"/><Relationship Id="rIdhy9kg6y089w4_pun9oj4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112390" TargetMode="External"/><Relationship Id="rIdnpsnexwt17zbpxptwclj_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/686" TargetMode="External"/><Relationship Id="rIdu-ww0bulhb7vbal2rsfav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160484" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdqnvdkm_zed1_4kwqjzidz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159236" TargetMode="External"/><Relationship Id="rIdm1bapv38xhq_vmfgqo5rv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdft7pc4frtk3afyvwxsxd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159236" TargetMode="External"/><Relationship Id="rIdrhfl12hvay8uz4bon7pgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>