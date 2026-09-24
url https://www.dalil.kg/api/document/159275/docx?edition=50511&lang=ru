--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -202,73 +202,73 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Об утверждении нормативных правовых актов в сфере высшего и среднего профессионального образования Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrvej5hyptb_pqgwdieoxg">
+      <w:hyperlink w:history="1" r:id="rIdu2nub6lnnacr4zyjmfurd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2024 года № 382</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpzwg8jbwj7ypr96nqhlci">
+      <w:hyperlink w:history="1" r:id="rIdicj8a7exvicsmjkcoc9be">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 марта 2026 года № 189</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -277,306 +277,306 @@
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях совершенствования нормативной правовой базы, регламентирующей прием абитуриентов в высшие учебные заведения Кыргызской Республики, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzvxelgnc_xkyocuay6-qg">
+      <w:hyperlink w:history="1" r:id="rIdjvsq--dzgdbmhbshzzwez">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7zph5gqhmqoxtamvp74lv">
+      <w:hyperlink w:history="1" r:id="rId_xx6hlwbqqqmdikrgsvef">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">40</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "Об образовании", </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeuxgdqpryjx8eeehezhxy">
+      <w:hyperlink w:history="1" r:id="rIddki610kjrarvyfrtlsq7a">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "Об общереспубликанском тестировании в Кыргызской Республике" от 17 марта 2006 года № 128, статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8grzoszihppfx5btez0az">
+      <w:hyperlink w:history="1" r:id="rIdzn9ikpnqrzeb74d2qmwf5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu8sxyujnlh0osnftszkk7">
+      <w:hyperlink w:history="1" r:id="rIdjwjemlykoqku8mzkgy50v">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddv1utla1xoqmme-fexked">
+      <w:hyperlink w:history="1" r:id="rIdiwt7eqjxxw7dzb8-1n96i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядок</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> приема в образовательные организации высшего профессионального образования Кыргызской Республики согласно приложению 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgucnh5ffiwzoglis4k5io">
+      <w:hyperlink w:history="1" r:id="rIdwxwaapffmlxr7tpckphbj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственных образовательных грантах образовательных организаций высшего и среднего профессионального образования Кыргызской Республики согласно приложению 2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0pwjzi1h68mzcsrcwlt6m">
+      <w:hyperlink w:history="1" r:id="rIdke4ars4z4qw-fjadyl3hf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> об общереспубликанском тестировании абитуриентов согласно приложению 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8zii1of4fexqcagkjnulj">
+      <w:hyperlink w:history="1" r:id="rIdarhnhjsfy2rpkv9uykblq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2024 года № 382</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz5ftb8kemrsg0hp-rzhgz">
+      <w:hyperlink w:history="1" r:id="rIdmgxdtkiumj2jkrbtuyp9c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19 марта 2026 года № 189</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -603,51 +603,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Все расходы, связанные с исполнением настоящего постановления, осуществляются в пределах средств соответствующих министерств и ведомств, предусмотренных республиканским бюджетом на соответствующий год, и за счет собственных средств образовательных организаций высшего и среднего профессионального образования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm3ocyd89vnh9y-hpcrw01">
+      <w:hyperlink w:history="1" r:id="rIdyp2t177nsufdzblkskhhk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2024 года № 382</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -655,715 +655,715 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzy_udup6hdd84nzdkqyon">
+      <w:hyperlink w:history="1" r:id="rId1ooetgfuseyoda1rvmn4t">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении положений, регулирующих проведение общереспубликанского тестирования абитуриентов и конкурсное распределение государственных образовательных грантов" от 2 июня 2006 года № 404;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) пункт 72 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd1rgetqb95bv2ab472i6e">
+      <w:hyperlink w:history="1" r:id="rIdktwjsd3gspb1ry8eqgmm4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений и дополнений и признании утратившими силу некоторых решений Правительства Кыргызской Республики" от 27 августа 2007 года № 377;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxbwifoatczl-c1amjtt6p">
+      <w:hyperlink w:history="1" r:id="rIdzrh7xapn5n1z-hv2jvhf4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfwbcn2ztpek1orc-uiwxd">
+      <w:hyperlink w:history="1" r:id="rId3snvsrursocgjihw58nm9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении положений, регулирующих проведение общереспубликанского тестирования абитуриентов и конкурсное распределение государственных образовательных грантов" от 2 июня 2006 года № 404" от 3 июня 2009 года № 336;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9eerrwoe0okhxgkiirmrn">
+      <w:hyperlink w:history="1" r:id="rIdz1zp4ezkn8x-pl_bbtwqc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении положений, регулирующих прием абитуриентов в высшие учебные заведения Кыргызской Республики" от 27 мая 2011 года № 256;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmowgqdwu8yxylnwkdzji-">
+      <w:hyperlink w:history="1" r:id="rIdllmqost28-nvueki-h9jn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0sib3x05oal9fgocfxjds">
+      <w:hyperlink w:history="1" r:id="rIdqx3frlmphqpy7bwvnvqbc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении положений, регулирующих проведение общереспубликанского тестирования абитуриентов и конкурсное распределение государственных образовательных грантов" от 2 июня 2006 года № 404" от 31 января 2012 года № 69;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu63lucph1ril4mpw8ydqn">
+      <w:hyperlink w:history="1" r:id="rIddi6dwxxh3wo-9_iobk-9h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении дополнений и изменения в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3znn0zmru--j4qoimo6_l">
+      <w:hyperlink w:history="1" r:id="rIdkuzk8_7j0b83ewnurtdrd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении положений, регулирующих прием абитуриентов в высшие учебные заведения Кыргызской Республики" от 27 мая 2011 года № 256" от 28 марта 2012 года № 215;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdosq0iqu2dlur3wbcayadn">
+      <w:hyperlink w:history="1" r:id="rIdnyokd9fcefhujmt9bwklw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении Механизма финансирования обучения студентов образовательных организаций среднего и высшего профессионального образования" от 28 мая 2012 года № 331;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmszmo0zsklu4atj3sgwv4">
+      <w:hyperlink w:history="1" r:id="rIdzs4e_bdx8teazz-mr0xqq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений и дополнений в некоторые решения Правительства Кыргызской Республики" от 19 июня 2012 года № 429;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq3wknuhcogoba7fuuoiok">
+      <w:hyperlink w:history="1" r:id="rIdrrkswmanythfgh3fxu62k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений и дополнений в некоторые решения Правительства Кыргызской Республики" от 13 сентября 2013 года № 514;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-cdkj3g_6vh3vfnxcjym1">
+      <w:hyperlink w:history="1" r:id="rIdivvujou9gpqfccoqe9-a5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений и дополнений в некоторые решения Правительства Кыргызской Республики" от 16 июня 2014 года № 328;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxggtsg7-_teavrzazu6rb">
+      <w:hyperlink w:history="1" r:id="rIdi94xlwl-orvyws48espv7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений и дополнений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfhfi8bqnvjspmcsg26d-c">
+      <w:hyperlink w:history="1" r:id="rIderesfml-ge7iwlug0oac8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении Механизма финансирования обучения студентов высших учебных заведений Кыргызской Республики по направлениям подготовки и специальностям" от 28 мая 2012 года № 331" от 20 февраля 2015 года № 80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12) пункты 2 и 3 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjsxxdgbgb541aljgj5a04">
+      <w:hyperlink w:history="1" r:id="rIdedphsuvvyvmr-0ygtiyqj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменения и дополнений в некоторые решения Правительства Кыргызской Республики" от 7 декабря 2015 года № 841;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaf9mvmat18tdih7s404nr">
+      <w:hyperlink w:history="1" r:id="rIdsw19b_jg6yuceiod4jx-y">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-v3hwhak0dkuoxkgsk-97">
+      <w:hyperlink w:history="1" r:id="rIddddqycfy4i5egkyfrs5p3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении положений, регулирующих прием абитуриентов в высшие учебные заведения Кыргызской Республики" от 27 мая 2011 года № 256" от 8 июня 2017 года № 355;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">14) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds1txjs7nhax2wb9ytjgzc">
+      <w:hyperlink w:history="1" r:id="rIdspp7ujo7ddqbhdmv_0w_f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в некоторые решения Правительства Кыргызской Республики в сфере высшего профессионального образования" от 28 марта 2018 года № 157;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15) пункты 1 и 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4t-cp-m2sdwdghx_mllrs">
+      <w:hyperlink w:history="1" r:id="rIdfaonkb2afubczkuigsekd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в некоторые решения Правительства Кыргызской Республики в сфере высшего и среднего профессионального образования" от 11 июня 2018 года № 279;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">16) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjmld3stuarjug5wktzj1b">
+      <w:hyperlink w:history="1" r:id="rIdycmj-yjfxuz9d4ip0q350">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc_3lrplwuo-hsnto20pd4">
+      <w:hyperlink w:history="1" r:id="rId7qxfzqesssbrdfz7ymu6w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении положений, регулирующих проведение общереспубликанского тестирования абитуриентов и конкурсное распределение государственных образовательных грантов" от 2 июня 2006 года № 404" от 20 июня 2019 года № 300;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17) пункт 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgetjodjtwnam3ycgl1wpy">
+      <w:hyperlink w:history="1" r:id="rId0nenwdxn9cgoibp7w75dl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в некоторые решения Правительства Кыргызской Республики в сфере высшего и среднего профессионального образования" от 30 декабря 2019 года № 718;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1562,69 +1562,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId30uau4ywsmmm1uozyimon">
+    <w:hyperlink w:history="1" r:id="rId0oez7pe1hb0b2bjstsfiq">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/159275</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIde72wsdy-ujfrfejji2bzn">
+    <w:hyperlink w:history="1" r:id="rIdcgrvhrrhoof_2g5wfxlpk">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1767,57 +1767,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdrvej5hyptb_pqgwdieoxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011363" TargetMode="External"/><Relationship Id="rIdpzwg8jbwj7ypr96nqhlci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043489" TargetMode="External"/><Relationship Id="rIdzvxelgnc_xkyocuay6-qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216#st_23" TargetMode="External"/><Relationship Id="rId7zph5gqhmqoxtamvp74lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216#st_40" TargetMode="External"/><Relationship Id="rIdeuxgdqpryjx8eeehezhxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4428" TargetMode="External"/><Relationship Id="rId8grzoszihppfx5btez0az" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdu8sxyujnlh0osnftszkk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIddv1utla1xoqmme-fexked" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159289" TargetMode="External"/><Relationship Id="rIdgucnh5ffiwzoglis4k5io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159290" TargetMode="External"/><Relationship Id="rId0pwjzi1h68mzcsrcwlt6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159291" TargetMode="External"/><Relationship Id="rId8zii1of4fexqcagkjnulj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011363" TargetMode="External"/><Relationship Id="rIdz5ftb8kemrsg0hp-rzhgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043489" TargetMode="External"/><Relationship Id="rIdm3ocyd89vnh9y-hpcrw01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011363" TargetMode="External"/><Relationship Id="rIdzy_udup6hdd84nzdkqyon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57504" TargetMode="External"/><Relationship Id="rIdd1rgetqb95bv2ab472i6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55516" TargetMode="External"/><Relationship Id="rIdxbwifoatczl-c1amjtt6p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/80105" TargetMode="External"/><Relationship Id="rIdfwbcn2ztpek1orc-uiwxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57504" TargetMode="External"/><Relationship Id="rId9eerrwoe0okhxgkiirmrn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92627" TargetMode="External"/><Relationship Id="rIdmowgqdwu8yxylnwkdzji-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93433" TargetMode="External"/><Relationship Id="rId0sib3x05oal9fgocfxjds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57504" TargetMode="External"/><Relationship Id="rIdu63lucph1ril4mpw8ydqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92998" TargetMode="External"/><Relationship Id="rId3znn0zmru--j4qoimo6_l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92627" TargetMode="External"/><Relationship Id="rIdosq0iqu2dlur3wbcayadn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93855" TargetMode="External"/><Relationship Id="rIdmszmo0zsklu4atj3sgwv4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93331" TargetMode="External"/><Relationship Id="rIdq3wknuhcogoba7fuuoiok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94719" TargetMode="External"/><Relationship Id="rId-cdkj3g_6vh3vfnxcjym1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96582" TargetMode="External"/><Relationship Id="rIdxggtsg7-_teavrzazu6rb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97358" TargetMode="External"/><Relationship Id="rIdfhfi8bqnvjspmcsg26d-c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93855" TargetMode="External"/><Relationship Id="rIdjsxxdgbgb541aljgj5a04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98254" TargetMode="External"/><Relationship Id="rIdaf9mvmat18tdih7s404nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100052" TargetMode="External"/><Relationship Id="rId-v3hwhak0dkuoxkgsk-97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92627" TargetMode="External"/><Relationship Id="rIds1txjs7nhax2wb9ytjgzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11721" TargetMode="External"/><Relationship Id="rId4t-cp-m2sdwdghx_mllrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11927" TargetMode="External"/><Relationship Id="rIdjmld3stuarjug5wktzj1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14286" TargetMode="External"/><Relationship Id="rIdc_3lrplwuo-hsnto20pd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57504" TargetMode="External"/><Relationship Id="rIdgetjodjtwnam3ycgl1wpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157917" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdu2nub6lnnacr4zyjmfurd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011363" TargetMode="External"/><Relationship Id="rIdicj8a7exvicsmjkcoc9be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043489" TargetMode="External"/><Relationship Id="rIdjvsq--dzgdbmhbshzzwez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216#st_23" TargetMode="External"/><Relationship Id="rId_xx6hlwbqqqmdikrgsvef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1216#st_40" TargetMode="External"/><Relationship Id="rIddki610kjrarvyfrtlsq7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4428" TargetMode="External"/><Relationship Id="rIdzn9ikpnqrzeb74d2qmwf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdjwjemlykoqku8mzkgy50v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdiwt7eqjxxw7dzb8-1n96i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159289" TargetMode="External"/><Relationship Id="rIdwxwaapffmlxr7tpckphbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159290" TargetMode="External"/><Relationship Id="rIdke4ars4z4qw-fjadyl3hf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159291" TargetMode="External"/><Relationship Id="rIdarhnhjsfy2rpkv9uykblq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011363" TargetMode="External"/><Relationship Id="rIdmgxdtkiumj2jkrbtuyp9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230043489" TargetMode="External"/><Relationship Id="rIdyp2t177nsufdzblkskhhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011363" TargetMode="External"/><Relationship Id="rId1ooetgfuseyoda1rvmn4t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57504" TargetMode="External"/><Relationship Id="rIdktwjsd3gspb1ry8eqgmm4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/55516" TargetMode="External"/><Relationship Id="rIdzrh7xapn5n1z-hv2jvhf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/80105" TargetMode="External"/><Relationship Id="rId3snvsrursocgjihw58nm9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57504" TargetMode="External"/><Relationship Id="rIdz1zp4ezkn8x-pl_bbtwqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92627" TargetMode="External"/><Relationship Id="rIdllmqost28-nvueki-h9jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93433" TargetMode="External"/><Relationship Id="rIdqx3frlmphqpy7bwvnvqbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57504" TargetMode="External"/><Relationship Id="rIddi6dwxxh3wo-9_iobk-9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92998" TargetMode="External"/><Relationship Id="rIdkuzk8_7j0b83ewnurtdrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92627" TargetMode="External"/><Relationship Id="rIdnyokd9fcefhujmt9bwklw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93855" TargetMode="External"/><Relationship Id="rIdzs4e_bdx8teazz-mr0xqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93331" TargetMode="External"/><Relationship Id="rIdrrkswmanythfgh3fxu62k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/94719" TargetMode="External"/><Relationship Id="rIdivvujou9gpqfccoqe9-a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96582" TargetMode="External"/><Relationship Id="rIdi94xlwl-orvyws48espv7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97358" TargetMode="External"/><Relationship Id="rIderesfml-ge7iwlug0oac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/93855" TargetMode="External"/><Relationship Id="rIdedphsuvvyvmr-0ygtiyqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98254" TargetMode="External"/><Relationship Id="rIdsw19b_jg6yuceiod4jx-y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/100052" TargetMode="External"/><Relationship Id="rIddddqycfy4i5egkyfrs5p3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92627" TargetMode="External"/><Relationship Id="rIdspp7ujo7ddqbhdmv_0w_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11721" TargetMode="External"/><Relationship Id="rIdfaonkb2afubczkuigsekd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11927" TargetMode="External"/><Relationship Id="rIdycmj-yjfxuz9d4ip0q350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14286" TargetMode="External"/><Relationship Id="rId7qxfzqesssbrdfz7ymu6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/57504" TargetMode="External"/><Relationship Id="rId0nenwdxn9cgoibp7w75dl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157917" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId30uau4ywsmmm1uozyimon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159275" TargetMode="External"/><Relationship Id="rIde72wsdy-ujfrfejji2bzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId0oez7pe1hb0b2bjstsfiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159275" TargetMode="External"/><Relationship Id="rIdcgrvhrrhoof_2g5wfxlpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>