--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -101,51 +101,51 @@
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ
  в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlb31k_7xxh237slv1haob">
+      <w:hyperlink w:history="1" r:id="rIdmdxdet4ev3l13btwaicrn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 29 мая 2024 года № 288</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -202,236 +202,236 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений в постановление Правительства Кыргызской Республики "Об утверждении стандартов государственных услуг, оказываемых физическим и юридическим лицам государственными органами, их структурными подразделениями и подведомственными учреждениями" от 3 июня 2014 года № 303</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях создания условий для социального благополучия населения Баткенской области, в соответствии с частью 7 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddyb4ceqf1vbuh6jw4qvi7">
+      <w:hyperlink w:history="1" r:id="rIdeysafxtyv8-flnweeqnir">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О государственных и муниципальных услугах", статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfdm9mqmzxic6mgbmumndh">
+      <w:hyperlink w:history="1" r:id="rId14td8iz5oal2q7cdhrzw-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfmhcct9tbsr6dou0tlli2">
+      <w:hyperlink w:history="1" r:id="rIddo6wbyptxniihy2fqporn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcanyp7kghdkdx0nilxfxk">
+      <w:hyperlink w:history="1" r:id="rIdrl_ahm2yxyexz3x-96ylg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjgxyt3svq_ckclcwf-hg4">
+      <w:hyperlink w:history="1" r:id="rIdoinycaz8f0jizr5py9xq1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">стандартов</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных услуг, оказываемых физическим и юридическим лицам государственными органами, их структурными подразделениями и подведомственными учреждениями" от 3 июня 2014 года № 303 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdms0krd52ydsnjq3kfdjrk">
+      <w:hyperlink w:history="1" r:id="rIdmet5pc9kd4crr5sj4niki">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">стандартах</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных услуг, оказываемых физическим и юридическим лицам государственными органами, их структурными подразделениями и подведомственными учреждениями, утвержденных вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl26rdjsybd4uwsxpqojb3">
+      <w:hyperlink w:history="1" r:id="rIdrp-ftsojueccjz17m1v62">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdir-invfyvfa4viv7orumu">
+      <w:hyperlink w:history="1" r:id="rIdrdblgk0accfh-uqs5occz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">разделе IV</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. В области исследований, анализа, оценки и экспертизы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -568,71 +568,71 @@
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">- заявку;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">- квитанцию об оплате (для населения Баткенской области стоимость услуги установлена </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId2_jkbg4tch6ukxll4b59e">
+            <w:hyperlink w:history="1" r:id="rIdp02ec4kcyvi-z-9p3pabw">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Перечнем</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> государственных услуг, оказываемых на бесплатной или льготной основе государственными учреждениями населению Баткенской области Кыргызской Республики, утвержденным </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdufzvxrlfcncwut84mcu2k">
+            <w:hyperlink w:history="1" r:id="rId2vpeqj0hxxgapf3n3mgkg">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 18 февраля 2022 года № 86)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -724,71 +724,71 @@
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Стоимость услуги отражается в прейскуранте цен, который размещен на информационных стендах и официальном сайте органа исполнительной власти, проводящим государственную политику и осуществляющим управление в области охраны здоровья и медицинского страхования граждан в Кыргызской Республике: www.med.kg и сайте ДПЗиГСЭН www.dgse№.kg.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Для населения Баткенской области стоимость услуги установлена </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIds374gh6dgzu8hnaeym-m5">
+            <w:hyperlink w:history="1" r:id="rId_brbxnqwbbwc1zscrbibp">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Перечнем</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> государственных услуг, оказываемых на бесплатной или льготной основе государственными учреждениями населению Баткенской области Кыргызской Республики, утвержденным </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdchky_qz8rpqaqzmjytrhk">
+            <w:hyperlink w:history="1" r:id="rId9hg_3snwmnnqelbltk4ez">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 18 февраля 2022 года № 86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -797,51 +797,51 @@
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf82jpf5jycztmzzuhaiw0">
+      <w:hyperlink w:history="1" r:id="rIdp858ak_ul9twx_vpbinx_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">разделе IX</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Медицинские услуги:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -965,71 +965,71 @@
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">- предъявить документ, удостоверяющий личность (паспорт, свидетельство о рождении) (для населения Баткенской области - дополнительно документ, удостоверяющий регистрацию по месту жительства в Баткенской области Кыргызской Республики);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">- оплатить в кассу организации здравоохранения стоимость медицинской услуги, получить квитанцию об оплате (для населения Баткенской области стоимость услуги установлена </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsbpr1h3j3boyurc-7y8dd">
+            <w:hyperlink w:history="1" r:id="rId0pjk_quhtkdiyiehwkxih">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Перечнем</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> государственных услуг, оказываемых на бесплатной или льготной основе государственными учреждениями населению Баткенской области Кыргызской Республики, утвержденным </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdn4gavz6gthk8adqaeregx">
+            <w:hyperlink w:history="1" r:id="rIdaykt5su7r7o8qtmpe0iob">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 18 февраля 2022 года № 86);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
@@ -1147,71 +1147,71 @@
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Стоимость услуги отражается в прейскуранте цен, который размещен на информационных стендах и официальном сайте органом исполнительной власти, проводящим государственную политику и осуществляющим управление в области охраны здоровья и медицинского страхования граждан в Кыргызской Республике: www.med.kg.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Для населения Баткенской области стоимость услуги установлена </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId8krrbie4_k8ilsrruuajz">
+            <w:hyperlink w:history="1" r:id="rId25itu8gngge6foanuevyd">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Перечнем</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> государственных услуг, оказываемых на бесплатной или льготной основе государственными учреждениями населению Баткенской области Кыргызской Республики, утвержденным </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdehyoh0hinkzwexu_vqiwf">
+            <w:hyperlink w:history="1" r:id="rId0jsa3ksumc4isvkmdview">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 18 февраля 2022 года № 86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -1366,71 +1366,71 @@
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">- пройти первичный осмотр, обследование, с последующей госпитализацией;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">- произвести оплату в кассу организации здравоохранения за оказанную услугу (для населения Баткенской области стоимость услуги установлена </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkrjcjgypk8pv9njblcx6u">
+            <w:hyperlink w:history="1" r:id="rIdzi3nyxmfy4f9n2cwifvqv">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Перечнем</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> государственных услуг, оказываемых на бесплатной или льготной основе государственными учреждениями населению Баткенской области Кыргызской Республики, утвержденным </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId5axkxkhhuqm7hdb_yikb7">
+            <w:hyperlink w:history="1" r:id="rIdep2ca0xlg8w9ule7yz6q8">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 18 февраля 2022 года № 86).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
@@ -1535,71 +1535,71 @@
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Стоимость услуги отражается в прейскуранте цен, который размещен на информационных стендах и официальном сайте органа исполнительной власти, проводящим государственную политику и осуществляющим управление в области охраны здоровья и медицинского страхования граждан в Кыргызской Республике: www.med.kg.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Для населения Баткенской области стоимость услуги установлена </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdb-qv8ooojwvvnsucrg2gb">
+            <w:hyperlink w:history="1" r:id="rIddln1gxslvp5gvdnxectau">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Перечнем</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> государственных услуг, оказываемых на бесплатной или льготной основе государственными учреждениями населению Баткенской области Кыргызской Республики, утвержденным </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbig1tczauz1mk-rxd1h6n">
+            <w:hyperlink w:history="1" r:id="rIdke7p1zqjwof0yu5j1i6yn">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 18 февраля 2022 года № 86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -1814,69 +1814,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdbdzsoxhdpy4r6eqttajwd">
+    <w:hyperlink w:history="1" r:id="rIdk11ncgtyowg5o24qp_484">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/159338</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdxdgy3zlp6bejy56ppppdu">
+    <w:hyperlink w:history="1" r:id="rIdfsubch3qtude0pcp-o7fa">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2019,57 +2019,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdlb31k_7xxh237slv1haob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009437" TargetMode="External"/><Relationship Id="rIddyb4ceqf1vbuh6jw4qvi7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205360#st_7" TargetMode="External"/><Relationship Id="rIdfdm9mqmzxic6mgbmumndh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdfmhcct9tbsr6dou0tlli2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdcanyp7kghdkdx0nilxfxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96552" TargetMode="External"/><Relationship Id="rIdjgxyt3svq_ckclcwf-hg4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159849" TargetMode="External"/><Relationship Id="rIdms0krd52ydsnjq3kfdjrk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159849" TargetMode="External"/><Relationship Id="rIdl26rdjsybd4uwsxpqojb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96552" TargetMode="External"/><Relationship Id="rIdir-invfyvfa4viv7orumu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159816" TargetMode="External"/><Relationship Id="rId2_jkbg4tch6ukxll4b59e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIdufzvxrlfcncwut84mcu2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIds374gh6dgzu8hnaeym-m5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIdchky_qz8rpqaqzmjytrhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIdf82jpf5jycztmzzuhaiw0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159821" TargetMode="External"/><Relationship Id="rIdsbpr1h3j3boyurc-7y8dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIdn4gavz6gthk8adqaeregx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rId8krrbie4_k8ilsrruuajz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIdehyoh0hinkzwexu_vqiwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIdkrjcjgypk8pv9njblcx6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rId5axkxkhhuqm7hdb_yikb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIdb-qv8ooojwvvnsucrg2gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIdbig1tczauz1mk-rxd1h6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdmdxdet4ev3l13btwaicrn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230009437" TargetMode="External"/><Relationship Id="rIdeysafxtyv8-flnweeqnir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205360#st_7" TargetMode="External"/><Relationship Id="rId14td8iz5oal2q7cdhrzw-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIddo6wbyptxniihy2fqporn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdrl_ahm2yxyexz3x-96ylg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96552" TargetMode="External"/><Relationship Id="rIdoinycaz8f0jizr5py9xq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159849" TargetMode="External"/><Relationship Id="rIdmet5pc9kd4crr5sj4niki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159849" TargetMode="External"/><Relationship Id="rIdrp-ftsojueccjz17m1v62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/96552" TargetMode="External"/><Relationship Id="rIdrdblgk0accfh-uqs5occz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159816" TargetMode="External"/><Relationship Id="rIdp02ec4kcyvi-z-9p3pabw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rId2vpeqj0hxxgapf3n3mgkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rId_brbxnqwbbwc1zscrbibp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rId9hg_3snwmnnqelbltk4ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIdp858ak_ul9twx_vpbinx_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159821" TargetMode="External"/><Relationship Id="rId0pjk_quhtkdiyiehwkxih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIdaykt5su7r7o8qtmpe0iob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rId25itu8gngge6foanuevyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rId0jsa3ksumc4isvkmdview" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIdzi3nyxmfy4f9n2cwifvqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIdep2ca0xlg8w9ule7yz6q8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIddln1gxslvp5gvdnxectau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rIdke7p1zqjwof0yu5j1i6yn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158964" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdbdzsoxhdpy4r6eqttajwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159338" TargetMode="External"/><Relationship Id="rIdxdgy3zlp6bejy56ppppdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdk11ncgtyowg5o24qp_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159338" TargetMode="External"/><Relationship Id="rIdfsubch3qtude0pcp-o7fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>