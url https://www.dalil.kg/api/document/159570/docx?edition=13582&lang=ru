--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -147,51 +147,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О некоторых вопросах подведомственных организаций системы Министерства экономики и коммерции Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0gw91odso_agvclyimkbi">
+      <w:hyperlink w:history="1" r:id="rIdsy-2z1hg2zwd-rmvuoq2g">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2024 года № 375</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -199,182 +199,182 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях оптимизации деятельности подведомственных организаций, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl8tfioo1vqhla8slv313i">
+      <w:hyperlink w:history="1" r:id="rId_9hfyzvxll58vv-hl2ee8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">92</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb8gnpcspndrxh2phtzvxn">
+      <w:hyperlink w:history="1" r:id="rIdveq6fzarecfr9pz_xkbon">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">95</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6rajz4cqsjrwttkme-6if">
+      <w:hyperlink w:history="1" r:id="rIdpu0om0a4kmkhbbrfd49u4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">230</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Кыргызской Республики, статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0r7nix_pkso8jksnc5qno">
+      <w:hyperlink w:history="1" r:id="rId2k1n08omaupzdc7mfafvz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda_cpnrbi51aamcs4ezqew">
+      <w:hyperlink w:history="1" r:id="rIdviyfir3fq6xnb3gxch9q2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Переименовать:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) (утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdizwhbzzbybdokodmklkam">
+      <w:hyperlink w:history="1" r:id="rIdxow0tp2f8arqhdfkjfoza">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 12 июля 2024 года № 375)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -385,51 +385,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) государственное предприятие "Бишкекский штамповочный завод" при Министерстве экономики и коммерции Кыргызской Республики в государственное предприятие "Бишкекский штамповочный завод".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdquhdisevsifuo5gworru6">
+      <w:hyperlink w:history="1" r:id="rIdjh9smk3ecoxnw_uomb_6x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">12 июля 2024 года № 375</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -545,201 +545,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId06jegsorlt2bihhbm9_j-">
+      <w:hyperlink w:history="1" r:id="rIddzi-m8kbuzfswt9vze1wd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 12 июля 2024 года № 375)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3uuwhrm_lgbpk8vqy8gji">
+      <w:hyperlink w:history="1" r:id="rIdnp-vhfotzar_pbcrmytv9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О создании государственного предприятия "Дирекция по управлению объектами" при Фонде по управлению государственным имуществом при Правительстве Кыргызской Республики" от 17 февраля 2017 года № 111 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 2 признать утратившим силу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde4r55sawa5rs8gzfsyhm9">
+      <w:hyperlink w:history="1" r:id="rIdbxnujrfdipdhi7mbj8vdg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Устав</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственного предприятия "Дирекция по управлению объектами" при Фонде по управлению государственным имуществом при Правительстве Кыргызской Республики", утвержденный вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpx7g-e-pq7ousighhrp2y">
+      <w:hyperlink w:history="1" r:id="rIdmjmzooegq5fwdhumlvpil">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, признать утратившим силу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiirlbj3blfj4ccczhm3fy">
+      <w:hyperlink w:history="1" r:id="rIdn_sr5zevpelgav04hfcvx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР от 12 июля 2024 года № 375)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -859,315 +859,315 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId46g8i6aubt0vvfflf47x0">
+      <w:hyperlink w:history="1" r:id="rIdtj01ptcw3vvshrxghlgu7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0to8jht6tir05agmvaks_">
+      <w:hyperlink w:history="1" r:id="rId6t_0aj2jc34abwqja9sab">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Устава</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственного предприятия "Туратали базары" при Фонде по управлению государственным имуществом при Правительстве Кыргызской Республики" от 29 сентября 2014 года № 551;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) пункт 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmo7ao5zevhet06qqzualb">
+      <w:hyperlink w:history="1" r:id="rId6a6uf59lp01dxk00pbump">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О создании государственного предприятия "Элдик" при Фонде по управлению государственным имуществом при Правительстве Кыргызской Республики" от 2 февраля 2015 года № 35;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt99yjpvkqt01rhmsat_cm">
+      <w:hyperlink w:history="1" r:id="rIdn9_sb6pllxdtrrc2rorq0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-_dv_allltbbj1u0d9mug">
+      <w:hyperlink w:history="1" r:id="rIdfm45lu-lqnt7aesuzygg4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О создании государственного предприятия "Мулк" при Фонде по управлению государственным имуществом при Правительстве Кыргызской Республики" от 17 февраля 2017 года № 111" от 3 октября 2017 года № 643;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeyf66zcn7a0imvkhkgspj">
+      <w:hyperlink w:history="1" r:id="rIdg89qgzaem072x6-4uc9_k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhm0jxiodmxxt60b2rsxsd">
+      <w:hyperlink w:history="1" r:id="rIdymusmlwr6vura7wetn706">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О создании государственного предприятия "Мулк" при Фонде по управлению государственным имуществом при Правительстве Кыргызской Республики" от 17 февраля 2017 года № 111" от 22 августа 2018 года № 383;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) абзацы третий-восьмой пункта 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2iapciiwrygp85rvfzs8t">
+      <w:hyperlink w:history="1" r:id="rIdsbddsnezymmddgta2fugj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "О внесении изменений в некоторые решения Правительства Кыргызской Республики в сфере управления государственным имуществом" от 17 февраля 2020 года № 82;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) пункт 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdampzfatpiio96d5eajxgw">
+      <w:hyperlink w:history="1" r:id="rIdh92qvcpvlsk2vlcarxa4o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О вопросах подведомственных подразделений Министерства инвестиций Кыргызской Республики" от 18 августа 2021 года № 146;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) пункт 4 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7dirsnlhwy0imh3fuk0oq">
+      <w:hyperlink w:history="1" r:id="rIdoqdrct8auat10myrh80cm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О вопросах приема лома и отходов цветных и черных металлов, отчуждаемых государственными учреждениями и предприятиями" от 24 июня 2022 года № 341.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1292,51 +1292,51 @@
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdihinocfi3me5vuls3qieg">
+      <w:hyperlink w:history="1" r:id="rIdjdruhg1oyqsj337kqt7hd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложение 7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400" w:before="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1434,69 +1434,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdpcz83ed_iahlzzerosfxr">
+    <w:hyperlink w:history="1" r:id="rIdfldnppf28fnj6oinlfdjg">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/159570</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdpkig9tcfikpqckz6tufq5">
+    <w:hyperlink w:history="1" r:id="rIdngi72dzqmsth2qoaxhrkz">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1639,57 +1639,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId0gw91odso_agvclyimkbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011370" TargetMode="External"/><Relationship Id="rIdl8tfioo1vqhla8slv313i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4#st_92" TargetMode="External"/><Relationship Id="rIdb8gnpcspndrxh2phtzvxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4#st_95" TargetMode="External"/><Relationship Id="rId6rajz4cqsjrwttkme-6if" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4#230" TargetMode="External"/><Relationship Id="rId0r7nix_pkso8jksnc5qno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIda_cpnrbi51aamcs4ezqew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdizwhbzzbybdokodmklkam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011370" TargetMode="External"/><Relationship Id="rIdquhdisevsifuo5gworru6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011370" TargetMode="External"/><Relationship Id="rId06jegsorlt2bihhbm9_j-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011370" TargetMode="External"/><Relationship Id="rId3uuwhrm_lgbpk8vqy8gji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99805" TargetMode="External"/><Relationship Id="rIde4r55sawa5rs8gzfsyhm9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99806" TargetMode="External"/><Relationship Id="rIdpx7g-e-pq7ousighhrp2y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99805" TargetMode="External"/><Relationship Id="rIdiirlbj3blfj4ccczhm3fy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011370" TargetMode="External"/><Relationship Id="rId46g8i6aubt0vvfflf47x0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97002" TargetMode="External"/><Relationship Id="rId0to8jht6tir05agmvaks_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97003" TargetMode="External"/><Relationship Id="rIdmo7ao5zevhet06qqzualb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97281" TargetMode="External"/><Relationship Id="rIdt99yjpvkqt01rhmsat_cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/10026" TargetMode="External"/><Relationship Id="rId-_dv_allltbbj1u0d9mug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99805" TargetMode="External"/><Relationship Id="rIdeyf66zcn7a0imvkhkgspj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12320" TargetMode="External"/><Relationship Id="rIdhm0jxiodmxxt60b2rsxsd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99805" TargetMode="External"/><Relationship Id="rId2iapciiwrygp85rvfzs8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/225748" TargetMode="External"/><Relationship Id="rIdampzfatpiio96d5eajxgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158510" TargetMode="External"/><Relationship Id="rId7dirsnlhwy0imh3fuk0oq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159328" TargetMode="External"/><Relationship Id="rIdihinocfi3me5vuls3qieg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158757#pr7" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdsy-2z1hg2zwd-rmvuoq2g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011370" TargetMode="External"/><Relationship Id="rId_9hfyzvxll58vv-hl2ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4#st_92" TargetMode="External"/><Relationship Id="rIdveq6fzarecfr9pz_xkbon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4#st_95" TargetMode="External"/><Relationship Id="rIdpu0om0a4kmkhbbrfd49u4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4#230" TargetMode="External"/><Relationship Id="rId2k1n08omaupzdc7mfafvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdviyfir3fq6xnb3gxch9q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdxow0tp2f8arqhdfkjfoza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011370" TargetMode="External"/><Relationship Id="rIdjh9smk3ecoxnw_uomb_6x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011370" TargetMode="External"/><Relationship Id="rIddzi-m8kbuzfswt9vze1wd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011370" TargetMode="External"/><Relationship Id="rIdnp-vhfotzar_pbcrmytv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99805" TargetMode="External"/><Relationship Id="rIdbxnujrfdipdhi7mbj8vdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99806" TargetMode="External"/><Relationship Id="rIdmjmzooegq5fwdhumlvpil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99805" TargetMode="External"/><Relationship Id="rIdn_sr5zevpelgav04hfcvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230011370" TargetMode="External"/><Relationship Id="rIdtj01ptcw3vvshrxghlgu7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97002" TargetMode="External"/><Relationship Id="rId6t_0aj2jc34abwqja9sab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97003" TargetMode="External"/><Relationship Id="rId6a6uf59lp01dxk00pbump" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/97281" TargetMode="External"/><Relationship Id="rIdn9_sb6pllxdtrrc2rorq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/10026" TargetMode="External"/><Relationship Id="rIdfm45lu-lqnt7aesuzygg4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99805" TargetMode="External"/><Relationship Id="rIdg89qgzaem072x6-4uc9_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/12320" TargetMode="External"/><Relationship Id="rIdymusmlwr6vura7wetn706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/99805" TargetMode="External"/><Relationship Id="rIdsbddsnezymmddgta2fugj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/225748" TargetMode="External"/><Relationship Id="rIdh92qvcpvlsk2vlcarxa4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158510" TargetMode="External"/><Relationship Id="rIdoqdrct8auat10myrh80cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159328" TargetMode="External"/><Relationship Id="rIdjdruhg1oyqsj337kqt7hd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158757#pr7" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdpcz83ed_iahlzzerosfxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159570" TargetMode="External"/><Relationship Id="rIdpkig9tcfikpqckz6tufq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdfldnppf28fnj6oinlfdjg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159570" TargetMode="External"/><Relationship Id="rIdngi72dzqmsth2qoaxhrkz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>