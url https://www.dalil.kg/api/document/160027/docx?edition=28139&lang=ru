--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -168,95 +168,95 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Об утверждении Программы развития бизнеса Кыргызской Республики до 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1u71cidd_5m0hgayilij_">
+      <w:hyperlink w:history="1" r:id="rId4hxuazebsvuk6awqaovde">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 марта 2024 года № 118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdymymte05dkn_tut5jbyrs">
+      <w:hyperlink w:history="1" r:id="rIdgiog_u9wifcq9lazzmgs2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 декабря 2024 года № 783</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrrhjybixkt-v1owl9bfzq">
+      <w:hyperlink w:history="1" r:id="rIdly6u9bom4mu6n-fzzue2q">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 декабря 2024 года № 792</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -264,111 +264,111 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях реализации </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdif-h_i__acku4qio_bt62">
+      <w:hyperlink w:history="1" r:id="rIdla8owac-as7t2c3vjeuhm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Национальной программы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> развития Кыргызской Республики до 2026 года, утвержденной </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdijo6kigo7abalz4v-vjzu">
+      <w:hyperlink w:history="1" r:id="rIdurzhirrb5ipv70liqwh2s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 12 октября 2021 года № 435, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6j-oiww1xr26bb7lp6efz">
+      <w:hyperlink w:history="1" r:id="rId3loeesqpsdbv_39-ybyuh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3gf1a9kny2h1kceh8a6sw">
+      <w:hyperlink w:history="1" r:id="rId-glpy23aa9lzbqbhcgs8n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -386,125 +386,125 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdytcf-c4rki1ziqiifiozg">
+      <w:hyperlink w:history="1" r:id="rIdb8bdsub5_bciylgsc0g_p">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Программу</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> развития бизнеса Кыргызской Республики до 2026 года согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda9xss3n_xmgvbp5qbskkv">
+      <w:hyperlink w:history="1" r:id="rIdsw-6uymh-7jmy7ujlbfrh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5q2fnuenpg7o34a5_r3lh">
+      <w:hyperlink w:history="1" r:id="rIdy6r8bvlrzcg93xdq6y3zn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">План</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> мероприятий Кабинета Министров Кыргызской Республики по реализации Программы развития бизнеса Кыргызской Республики до 2026 года согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxpm02bfs_g_fit311lfzs">
+      <w:hyperlink w:history="1" r:id="rIdw2rqrbg-iazfaxl4jxiwn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -684,95 +684,95 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров Кыргызской Республики от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbjt6pwe0-l_ep7m2_rxmw">
+      <w:hyperlink w:history="1" r:id="rIdrkgazawaaapnnk8dcn4dp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15 марта 2024 года № 118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv4iw79antwqjzxufisrxr">
+      <w:hyperlink w:history="1" r:id="rIdicrend2jwgvx5eg-_g80f">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 декабря 2024 года № 783</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdivxcpfhmwf0vhihnhed0n">
+      <w:hyperlink w:history="1" r:id="rIdp6wsygxdjiha5dpgix4q9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 декабря 2024 года № 792</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -1338,51 +1338,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9513"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkmogtigerhrqrsuxzjx9f">
+            <w:hyperlink w:history="1" r:id="rId3suu727dq1f_sch0jpnl4">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 25 декабря 2024 года № 792)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2373,51 +2373,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9513"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdml9cfj__bbm8y0_nkgzlw">
+            <w:hyperlink w:history="1" r:id="rIdmjlsbp9_5at5sljq7s5ku">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 25 декабря 2024 года № 792)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3825,51 +3825,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9513"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqeqoc_anqjbijejoq9jdp">
+            <w:hyperlink w:history="1" r:id="rIdmzba79qkrw4gdnang-cto">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 25 декабря 2024 года № 792)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4280,51 +4280,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9513"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId9vc5sjyr0v39dx3hp706j">
+            <w:hyperlink w:history="1" r:id="rIdeqhvzrp2a4slyzyqfokgj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 25 декабря 2024 года № 792)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5087,51 +5087,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9513"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdamqbbdgnjzq6s5dc1dwgd">
+            <w:hyperlink w:history="1" r:id="rIdoe-v6s2f-gglvmxaxaszx">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 25 декабря 2024 года № 792)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5568,51 +5568,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9513"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlghwuqmjsktvzlrksqmtc">
+            <w:hyperlink w:history="1" r:id="rIdvl1c_1av_gtxz_eyy0-6b">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров КР от 15 марта 2024 года № 118)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5847,51 +5847,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9513"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId6n5-n1d7plklmajwyerns">
+            <w:hyperlink w:history="1" r:id="rIdqokogdn9gmkeayttdvmzv">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 25 декабря 2024 года № 792)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6126,51 +6126,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9513"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdd-1xnrrhgzbw1c8hekjqs">
+            <w:hyperlink w:history="1" r:id="rIdeptxia3hkj3yk5y703q7f">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 25 декабря 2024 года № 792)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6824,51 +6824,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9513"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhqmjnvaq45kx2zrbjzmvv">
+            <w:hyperlink w:history="1" r:id="rIdf2azoctdbdklc-efsgxul">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 25 декабря 2024 года № 792)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -7103,51 +7103,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9513"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzqhyaohzs-zazadtvyoki">
+            <w:hyperlink w:history="1" r:id="rIdiz54siimkg1jn82dm9dxi">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 25 декабря 2024 года № 792)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8534,51 +8534,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="10179"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(В редакции </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId-dhek7baoztkyqjzzlo-c">
+            <w:hyperlink w:history="1" r:id="rIdktgxbhuqxh5wz85kk7fqi">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8823,51 +8823,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9513"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIde7r6iu722ezovpwgxgh_c">
+            <w:hyperlink w:history="1" r:id="rIdordhoaderuzzyqhlta-ps">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 25 декабря 2024 года № 792)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9115,51 +9115,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9513"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdyczqppt1mhvevg43ut4cl">
+            <w:hyperlink w:history="1" r:id="rIdngrr4ff0yu2bit5dabhzr">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 25 декабря 2024 года № 792)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9961,51 +9961,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9513"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId3nbvychuwd5eqli4t8gi3">
+            <w:hyperlink w:history="1" r:id="rIdvzmzy5myly77ygldghj6j">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 25 декабря 2024 года № 792)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -12419,51 +12419,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="10179"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(В редакции </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwqx4hsiz4ktu5abl_vi2a">
+            <w:hyperlink w:history="1" r:id="rIdsxtjk508klfock8vqgfou">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -12683,51 +12683,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="10179"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(В редакции </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdq0bfa3lm9382ewlggk0pr">
+            <w:hyperlink w:history="1" r:id="rIddhxwxiag7p5qdcmg0qxmb">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -14326,51 +14326,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="10179"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(В редакции </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId5q5pka0cqzihkcbahsojy">
+            <w:hyperlink w:history="1" r:id="rIdghfgy7dljkshye_yaxtqu">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -14590,51 +14590,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="10179"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(В редакции </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqtgvhtm5ndhvhdafdqajf">
+            <w:hyperlink w:history="1" r:id="rId-1pbbu_t0vufhkwge6kmn">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -14854,51 +14854,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="10179"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(В редакции </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmvnoke4anjpfpzsfpaivi">
+            <w:hyperlink w:history="1" r:id="rIdejbp1_r0lalid9a_ucqog">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -15470,51 +15470,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="10179"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(В редакции </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnwzvlmds0n-dqrgm1fj3o">
+            <w:hyperlink w:history="1" r:id="rIdjdcgszj7_ttm-shsv1yye">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -16714,51 +16714,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9513"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_o2gkghkof1gorkkgzsti">
+            <w:hyperlink w:history="1" r:id="rIdylxloph9c9z35rgcajtoe">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 25 декабря 2024 года № 792)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -17102,51 +17102,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2445"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Расширить перечень преступлений с участием субъектов предпринимательства, на которых распространяется часть 4 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvqps7pbgr2tgfxzmybqro">
+            <w:hyperlink w:history="1" r:id="rIdb_dydvvkn7uimav06wml6">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">статьи 114</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Уголовно-процессуального кодекса Кыргызской Республики (неприменение меры пресечения в виде заключения под стражу в отношении субъектов предпринимательства)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1181"/>
             <w:tcBorders>
@@ -18072,51 +18072,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9513"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_l2lqtmvzzginfebjvihv">
+            <w:hyperlink w:history="1" r:id="rIdnbekftsqqbehkmnfs3msa">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 25 декабря 2024 года № 792)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -18351,51 +18351,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9513"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0"/>
               <w:bottom w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId0wmoyj5b-5k1owg7fl7vq">
+            <w:hyperlink w:history="1" r:id="rIdtdbjggw7tbjdapu9wz4cu">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 25 декабря 2024 года № 792)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -18835,51 +18835,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="10179"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(В редакции </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzehdb32cnutugfpxanova">
+            <w:hyperlink w:history="1" r:id="rIdb8qdtjpct84g_tmol8_fy">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -19451,51 +19451,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="10179"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(В редакции </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdf018r0v6lo2cgp9xmuma3">
+            <w:hyperlink w:history="1" r:id="rIdc_fy8bxoeosi5bgqi0nqt">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -19945,51 +19945,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="10179"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0"/>
               <w:left w:val="single" w:color="CBBF9E" w:sz="4"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0"/>
               <w:right w:val="single" w:color="CBBF9E" w:sz="4"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(В редакции </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtpijmcgxheryjduoue6vq">
+            <w:hyperlink w:history="1" r:id="rIdgsbmkmhm-mzm6bv-pqwns">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="1D4ED8"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -21940,69 +21940,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIddnh8h5seesthvtxt9z0xw">
+    <w:hyperlink w:history="1" r:id="rIdfoyhavtbf_lf_up-kdzy8">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/160027</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdc9ys1ru-gegp2xkquejte">
+    <w:hyperlink w:history="1" r:id="rIdxewg9gumefrnp7frf3rx7">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -22145,57 +22145,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1u71cidd_5m0hgayilij_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003746" TargetMode="External"/><Relationship Id="rIdymymte05dkn_tut5jbyrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230021189" TargetMode="External"/><Relationship Id="rIdrrhjybixkt-v1owl9bfzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdif-h_i__acku4qio_bt62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430700" TargetMode="External"/><Relationship Id="rIdijo6kigo7abalz4v-vjzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430699" TargetMode="External"/><Relationship Id="rId6j-oiww1xr26bb7lp6efz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rId3gf1a9kny2h1kceh8a6sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdytcf-c4rki1ziqiifiozg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160028" TargetMode="External"/><Relationship Id="rIda9xss3n_xmgvbp5qbskkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160028#pr1" TargetMode="External"/><Relationship Id="rId5q2fnuenpg7o34a5_r3lh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160027" TargetMode="External"/><Relationship Id="rIdxpm02bfs_g_fit311lfzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160027#pr2" TargetMode="External"/><Relationship Id="rIdbjt6pwe0-l_ep7m2_rxmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003746" TargetMode="External"/><Relationship Id="rIdv4iw79antwqjzxufisrxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230021189" TargetMode="External"/><Relationship Id="rIdivxcpfhmwf0vhihnhed0n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdkmogtigerhrqrsuxzjx9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdml9cfj__bbm8y0_nkgzlw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdqeqoc_anqjbijejoq9jdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rId9vc5sjyr0v39dx3hp706j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdamqbbdgnjzq6s5dc1dwgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdlghwuqmjsktvzlrksqmtc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003746" TargetMode="External"/><Relationship Id="rId6n5-n1d7plklmajwyerns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdd-1xnrrhgzbw1c8hekjqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdhqmjnvaq45kx2zrbjzmvv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdzqhyaohzs-zazadtvyoki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rId-dhek7baoztkyqjzzlo-c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIde7r6iu722ezovpwgxgh_c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdyczqppt1mhvevg43ut4cl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rId3nbvychuwd5eqli4t8gi3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdwqx4hsiz4ktu5abl_vi2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdq0bfa3lm9382ewlggk0pr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rId5q5pka0cqzihkcbahsojy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdqtgvhtm5ndhvhdafdqajf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdmvnoke4anjpfpzsfpaivi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdnwzvlmds0n-dqrgm1fj3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rId_o2gkghkof1gorkkgzsti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdvqps7pbgr2tgfxzmybqro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112308#st_114" TargetMode="External"/><Relationship Id="rId_l2lqtmvzzginfebjvihv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rId0wmoyj5b-5k1owg7fl7vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdzehdb32cnutugfpxanova" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdf018r0v6lo2cgp9xmuma3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdtpijmcgxheryjduoue6vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4hxuazebsvuk6awqaovde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003746" TargetMode="External"/><Relationship Id="rIdgiog_u9wifcq9lazzmgs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230021189" TargetMode="External"/><Relationship Id="rIdly6u9bom4mu6n-fzzue2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdla8owac-as7t2c3vjeuhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430700" TargetMode="External"/><Relationship Id="rIdurzhirrb5ipv70liqwh2s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/430699" TargetMode="External"/><Relationship Id="rId3loeesqpsdbv_39-ybyuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rId-glpy23aa9lzbqbhcgs8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdb8bdsub5_bciylgsc0g_p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160028" TargetMode="External"/><Relationship Id="rIdsw-6uymh-7jmy7ujlbfrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160028#pr1" TargetMode="External"/><Relationship Id="rIdy6r8bvlrzcg93xdq6y3zn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160027" TargetMode="External"/><Relationship Id="rIdw2rqrbg-iazfaxl4jxiwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160027#pr2" TargetMode="External"/><Relationship Id="rIdrkgazawaaapnnk8dcn4dp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003746" TargetMode="External"/><Relationship Id="rIdicrend2jwgvx5eg-_g80f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230021189" TargetMode="External"/><Relationship Id="rIdp6wsygxdjiha5dpgix4q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rId3suu727dq1f_sch0jpnl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdmjlsbp9_5at5sljq7s5ku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdmzba79qkrw4gdnang-cto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdeqhvzrp2a4slyzyqfokgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdoe-v6s2f-gglvmxaxaszx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdvl1c_1av_gtxz_eyy0-6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003746" TargetMode="External"/><Relationship Id="rIdqokogdn9gmkeayttdvmzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdeptxia3hkj3yk5y703q7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdf2azoctdbdklc-efsgxul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdiz54siimkg1jn82dm9dxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdktgxbhuqxh5wz85kk7fqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdordhoaderuzzyqhlta-ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdngrr4ff0yu2bit5dabhzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdvzmzy5myly77ygldghj6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdsxtjk508klfock8vqgfou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIddhxwxiag7p5qdcmg0qxmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdghfgy7dljkshye_yaxtqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rId-1pbbu_t0vufhkwge6kmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdejbp1_r0lalid9a_ucqog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdjdcgszj7_ttm-shsv1yye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdylxloph9c9z35rgcajtoe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdb_dydvvkn7uimav06wml6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112308#st_114" TargetMode="External"/><Relationship Id="rIdnbekftsqqbehkmnfs3msa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdtdbjggw7tbjdapu9wz4cu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdb8qdtjpct84g_tmol8_fy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdc_fy8bxoeosi5bgqi0nqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rIdgsbmkmhm-mzm6bv-pqwns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230023483" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIddnh8h5seesthvtxt9z0xw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160027" TargetMode="External"/><Relationship Id="rIdc9ys1ru-gegp2xkquejte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdfoyhavtbf_lf_up-kdzy8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160027" TargetMode="External"/><Relationship Id="rIdxewg9gumefrnp7frf3rx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>