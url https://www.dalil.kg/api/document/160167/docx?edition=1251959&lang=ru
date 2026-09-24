--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -110,51 +110,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlaavbjm9ebebi-nicolrt">
+      <w:hyperlink w:history="1" r:id="rIdoc4psgm3xxtxybcznt2nz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 10 февраля 2023 года № 58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -288,51 +288,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">клиент пробации (далее - клиент)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - физическое лицо, статуе которого определен </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy4daepg0tngizidakjsyt">
+      <w:hyperlink w:history="1" r:id="rIdibfjomykpttbechqdiy2e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О пробации";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -554,181 +554,181 @@
         <w:t xml:space="preserve">электронно-технические устройства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - программные и технические средства, предназначенные для электронного надзора, обеспечивающие бесперебойную связь с клиентами и дистанционное наблюдение за их передвижением в течение установленного времени.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Клиенты имеют права и обязанности граждан Кыргызской Республики с ограничениями, установленными </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgibscvh1v941dpaafgxch">
+      <w:hyperlink w:history="1" r:id="rIdzkzkbt53-tulp7dnjbg3d">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, Уголовным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbeg8lussvha_8pgigzvda">
+      <w:hyperlink w:history="1" r:id="rIdicpyxm_g5x4d7legomlea">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnbibgqkvgot0klq8li1iy">
+      <w:hyperlink w:history="1" r:id="rIdwbkpl7qis96qmxrwsetgo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики о правонарушениях, Уголовно-процессуальным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyep9x2fez_u_dwnfia2v6">
+      <w:hyperlink w:history="1" r:id="rIdlzvaswrjh-3iovbbsc-f2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, Уголовно-исполнительным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr05k8tvwtp3jxyqshp9qa">
+      <w:hyperlink w:history="1" r:id="rIdmmij57omx3yb8vzk1i14x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, законодательством Кыргызской Республики в сфере пробации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Требования уполномоченного органа, предусмотренные настоящим Порядком и законодательством Кыргызской Республики в сфере пробации, обязательны для исполнения гражданами и должностными лицами, предприятиями, организациями или учреждениями независимо от формы собственности на всей территории Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Невыполнение требований уполномоченного органа, несвоевременное предоставление или предоставление недостоверной информации и сведений влечет ответственность, предусмотренную </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdevxkn_8hrneato3sglxhu">
+      <w:hyperlink w:history="1" r:id="rIdqqq3jdfyy727wbgks2zkc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики о правонарушениях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -915,51 +915,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) осуществляют мероприятия по подготовке клиентов, подлежащих условно-досрочному освобождению от отбывания наказания в виде лишения свободы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) оказывают социально-правовую, психологическую помощь клиенту в формах, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcolkww7i38bkzmeqd9bfv">
+      <w:hyperlink w:history="1" r:id="rIdcuqrrhtaazclqjb8zixbf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О пробации".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -1765,51 +1765,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) акт об отказе от Программы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) сведения, собранные в порядке, установленном </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ytmcaq_evpydkzetbhvp">
+      <w:hyperlink w:history="1" r:id="rIdnipievezbxgtiqhmsg0sm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О пробации".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2552,51 +2552,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">31. Основанием для подготовки пробационного доклада является поручение суда о подготовке пробационного доклада, которое регистрируется в журнале учета клиентов досудебной пробации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">32. При подготовке пробационного доклада осуществляется сбор сведений, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduwg-x9j8mai_9qpljeyxt">
+      <w:hyperlink w:history="1" r:id="rId2f1klbzqjfxyarskycaxn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О пробации", путем получения, истребования характеристик, отзывов, рекомендаций, объяснительных, справок, использования баз данных государственных органов, составления актов и иных документов о личности клиента.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2767,51 +2767,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">38. При составлении пробационного доклада сотрудник территориального подразделения учитывает сведения, полученные лично от обвиняемого либо его законного представителя, защитника, супруга (супруги) или близких родственников.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">39. При составлении социально-психологического портрета личности обвиняемого проводится оценка рисков совершения повторных преступлений, правонарушений, криминогенных потребностей и выносятся рекомендации о возможности назначения наказания, не связанного с изоляцией от общества, и иных принудительных мер уголовно-правового воздействия, а также возложения на клиентов пробационных обязанностей, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrrrfd2otvexwsfcn7rsug">
+      <w:hyperlink w:history="1" r:id="rIdittllw43w46_nqgbfddai">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 83</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовного кодекса Кыргызской Республики, с конкретизацией обязанностей, времени и места их исполнения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2832,51 +2832,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">40. По и тогам составления социально-психологического портрета личности обвиняемого территориальным подразделением составляется пробационный доклад по форме согласно приложению 5 к настоящему Порядку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">41. Мотивированное заключение о невозможности составления пробационного доклада готовится в произвольной форме, в зависимости от обстоятельств, установленных частью 9 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt_1u1nqhmcccxpzr1dosp">
+      <w:hyperlink w:history="1" r:id="rIdhaskg0gnxdhehhwyvlxo-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О пробации".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -3906,71 +3906,71 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">63. При нарушении клиентом порядка и условий отбывания наказания в виде общественных работ территориальное подразделение письменно предупреждает клиента об ответственности, предусмотренной уголовным законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">64. Учет отработанного времени, условия и порядок исполнения наказания в виде общественных работ клиентом определяются в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvf7joraq6zeqheo6jm0jt">
+      <w:hyperlink w:history="1" r:id="rId-qgxd3y0vkbnhsipd5fid">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">44</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrmfijwkw1sguo7hbrtkga">
+      <w:hyperlink w:history="1" r:id="rIdpx5irwtnhl23tottdwfkj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">46</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовно-исполнительного кодекса Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3991,51 +3991,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">66. При признании клиента инвалидом I или II группы на основании заключения медико-социальной экспертной комиссии или наступлении беременности после вынесения приговора, подтвержденной медицинской справкой, территориальное подразделение направляет в суд представление об освобождении клиента от дальнейшего отбывания наказания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">67. В отношении клиентов, не явившихся без уважительных причин в территориальное подразделение в течение десяти дней после вступления в законную силу приговора или злостно уклоняющихся от выполнения наказания в виде общественных работ, территориальное подразделение вносит представление в суд о замене наказания в виде общественных работ другим видом наказания, предусмотренным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlecrdu_gdbvlcw39oj51l">
+      <w:hyperlink w:history="1" r:id="rIdfgvassbybkwkqao1owyyp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 61</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовного кодекса Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -4072,51 +4072,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 4. Исполнение взыскания в виде общественных работ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">69. Порядок и условия исполнения постановления о привлечении к общественным работам клиента осуществляется согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlynsafq9ql_g1iry0tmj9">
+      <w:hyperlink w:history="1" r:id="rIddxg0d6ipiarxtupugrkoa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 562</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса о правонарушениях Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -4602,51 +4602,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">85. За нарушение клиентом порядка и условий выполнения взыскания в виде общественных работ территориальное подразделение после выяснения причин письменно предупреждает клиента о замене другим видом взыскания по форме согласно приложению 8 к настоящему Порядку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае уклонения клиента от выполнения изыскания в виде общественных работ более двух раз территориальное подразделение вносит представление в суд о замене данного вида другим видом взыскания, предусмотренным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkbgp_muwq5dw-ag_zp_ln">
+      <w:hyperlink w:history="1" r:id="rIdzjk5mekimspn38oyqkl7a">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 51</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Кыргызской Республики о правонарушениях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -5103,51 +5103,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">94. Территориальное подразделение осуществляет контроль за исполнением наказания администрацией организации по месту работы клиента и органами, правомочными аннулировать разрешение на занятие соответствующим видом деятельности, запрещенным клиенту, путем истребования подтверждающих документов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">95. Территориальное подразделение ведет исчисление срока, осуществляет контроль за условиями и порядком исполнения наказания в виде лишения права занимать определенные должности или заниматься определенной деятельностью клиентом в соответствии со </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdusr7gbdhufhpamrnn0_ef">
+      <w:hyperlink w:history="1" r:id="rIdrehcrhzm32zq9wpa25cir">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 50</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовно-исполнительного кодекса Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -5439,51 +5439,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">109. При признании клиента инвалидом I или II группы после вынесения приговора на основании заключения медико-социальной экспертной комиссии или наступлении беременности, подтвержденной медицинской справкой, территориальное подразделение направляет в суд представление об освобождении от дальнейшего отбывания наказания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">110. В отношении клиентов, не явившихся без уважительных причин в территориальное подразделение в течение десяти дней после вступления приговора в законную силу или злостно уклоняющихся от отбывания наказания в виде исправительных работ, территориальное подразделение вносит представление в суд о замене наказания в виде исправительных работ другим видом наказания, предусмотренным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9i80vsfrf335yjauawjtp">
+      <w:hyperlink w:history="1" r:id="rIdamb4gnobcepo2vr6xpclf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 64</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовного кодекса Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -5580,71 +5580,71 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">115. Территориальное подразделение не позднее трех рабочих дней со дня регистрации клиента уведомляет уполномоченный орган об установлении ограничений на выезд клиента из Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">116. В отношении лиц, осужденных к ограничению свободы, составляется План с учетом выполнения обязанностей, предусмотренных частью 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz6zotnbopuz__ay8bqymm">
+      <w:hyperlink w:history="1" r:id="rIdg0duqz-e_yluhczr-_lbv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 62</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовного кодекса Кыргызской Республики, а также выполнения обязанностей, возложенных судом, предусмотренных частью 3 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3mxbyiijph_18jqln_qzz">
+      <w:hyperlink w:history="1" r:id="rIdjsvdcqps6yekruqu__jrv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 62</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовного кодекса Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -5771,51 +5771,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">124. Территориальное подразделение не позднее трех рабочих дней со дня регистрации клиента уведомляет уполномоченный орган об установлении ограничений на выезд клиента из Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">125. В отношении лиц, освобожденных от отбывания наказания с применением пробационного надзора, составляется План, предусмотренный параграфом 2 главы 5 настоящего Порядка, с учетом необходимости выполнения надзорных требований и пробационных обязанностей, назначенных судом, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0iwwen1i9cj7fpqsa7mip">
+      <w:hyperlink w:history="1" r:id="rIdvxfiqk3hxarjiz5rdiofn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 83</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовного кодекса Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -5926,51 +5926,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">131. В случае нарушения клиентом надзорных требований и возложенных на него пробационных обязанностей без уважительных причин территориальное подразделение в письменном виде предупреждает клиента о возможных последствиях при повторном нарушении в соответствии с уголовным законодательством Кыргызской Республики по форме согласно приложению 8 к настоящему Порядку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При повторном нарушении клиентом в течение года надзорных требований и возложенных на него пробационных обязанностей без уважительных причин, совершенном после письменного предупреждения, в соответствии со </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2lypo7xwrn04oxoncjrl0">
+      <w:hyperlink w:history="1" r:id="rIdq9znznwnmyjo4d5iymrhv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 168</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовно-исполнительного кодекса Кыргызской Республики территориальное подразделение направляет в суд представление о дополнении ранее установленных в отношении него обязанностей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -6232,51 +6232,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">141. Срок отсрочки исполнения наказания исчисляется со дня вступления в законную силу решения суда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">142. Клиенты, которым отсрочено исполнение наказания, обязаны соблюдать условия согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdule_be5frjey8tlejb6mx">
+      <w:hyperlink w:history="1" r:id="rIdpsesjov4ublsmd-gbnl0c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 160</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
@@ -6413,51 +6413,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">149. Сотрудник территориального подразделения после получения поручения в течение 30 календарных дней проводит социальное исследование, в процессе которого осуществляет выезд по предполагаемому адресу проживания клиента, проверяет жилищно-бытовые условия, собирает характеризующую информацию по месту жительства, работы и/или учебы до его осуждения, проводит интервьюирование родственников, друзей, соседей и т.д.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Сбор сведений осуществляются в порядке, установленном </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyyvfnemfshtacpe5x7swr">
+      <w:hyperlink w:history="1" r:id="rId3nwrzvuba21ydu78pzbd5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О пробации", с учетом требований, изложенных в главе 4 настоящего Порядка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -6553,51 +6553,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">151. Воспитательная служба исправительного учреждения уголовно-исполнительной системы разрабатывает и составляет Программу с участием сотрудника территориального подразделения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Программа реализуется администрацией исправительного учреждения уголовно-исполнительной системы при содействии сотрудника территориального подразделения, государственных органов, органов местного самоуправления посредством реализации мероприятий, предусмотренных частью 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdns2ywemxwff9xd1huxnsd">
+      <w:hyperlink w:history="1" r:id="rIdzptkbfkivs6y9uboakr1t">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О пробации".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -6739,86 +6739,86 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">159. Территориальное подразделение в течение неотбытого срока наказания осуществляет надзор за поведением клиента с целью его ресоциализации при содействии государственных органов, органов местного самоуправления, общественных объединений и иных организаций независимо от формы собственности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">160. Контроль за исполнением клиентом надзорных требований и пробационных обязанностей, возложенных судом (в случае назначения судом надзорных требований и пробационных обязанностей согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbbxzio8f0fsws4znpzog6">
+      <w:hyperlink w:history="1" r:id="rIdyyfmywob1ijrbtv5jz0cz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 83</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовного кодекса Кыргызской Республики), осуществляется территориальным подразделением с использованием средств связи и электронно-технических устройств, направления запросов, посещения места жительства, работы и/или учебы, о чем делается отметка в Плане.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">161. В случае выявления нарушений со стороны клиента, территориальным подразделением осуществляются меры, предусмотренные </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdncbauwfjzwhdudakxs4ot">
+      <w:hyperlink w:history="1" r:id="rIdkedkaj0g9dbzyuhbf95tl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 168</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовно-исполнительного кодекса Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -8178,51 +8178,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) ограничения поведения с предупреждением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Взыскания в виде общественных работ в отношении детей исполняются с учетом особенностей, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1gsdxhgp0zylmbngyja7d">
+      <w:hyperlink w:history="1" r:id="rIdiw8_lpg1sjnhwu4_ryr1i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики о правонарушениях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -8605,51 +8605,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">200. В случае неспособности выполнения ребенком определенных обязанностей, возложенных судом, по независящим от него обстоятельствам (болезнь, стихийные бедствия, форс-мажорные), территориальное подразделение направляет ходатайство в суд для принятия решения об изменении ограничений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">201. Ребенок предупреждается о том, что нарушением порядка и условий отбывания принудительной меры воспитательного характера в виде ограничения поведения с предупреждением является невыполнение обязанностей, предусмотренных частью 4 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlzatcv4qbrdlf125otggi">
+      <w:hyperlink w:history="1" r:id="rIdyjyq5yr3dbfaxnlvwg1nl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 151</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовно-исполнительного кодекса Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -8716,51 +8716,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">204. Совет по пробации при местных государственных администрациях (далее - Совет) является координирующим органом по вопросам реализации пробации на местном уровне.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">205. В своей деятельности Совет руководствуется </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrfrk-tjatz-vn1vkeqg4z">
+      <w:hyperlink w:history="1" r:id="rId-rdpung6van0ilow_62xa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики, законодательством Кыргызской Республики в сфере пробации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -10328,51 +10328,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">257. В случае причинения ущерба государству клиентом во время исполнения предусмотренных мер наказания путем повреждения либо уничтожения применяемых электронно-технических устройств клиент несет ответственность в порядке и размерах, указанных в договоре.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">258. Решения, а также действия или бездействие должностных лиц уполномоченного органа и территориальных подразделений, связанные с применением электронного надзора, могут быть обжалованы в порядке, предусмотренном </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy9f60zbgr6rshknaifq5x">
+      <w:hyperlink w:history="1" r:id="rIdrwime8pxpdhch-bxxcyie">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об основах административной деятельности и административных процедурах".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -16046,69 +16046,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdyaodichzv5kw4svu-kxlz">
+    <w:hyperlink w:history="1" r:id="rIdiku_pj2lc7hwan3kalgkw">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/160167</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdtz8spxncya4c-zphdxtmi">
+    <w:hyperlink w:history="1" r:id="rIdasbcz73xzkbkylon09svi">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -16251,57 +16251,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdlaavbjm9ebebi-nicolrt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160166" TargetMode="External"/><Relationship Id="rIdy4daepg0tngizidakjsyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111517#st_5" TargetMode="External"/><Relationship Id="rIdgibscvh1v941dpaafgxch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdbeg8lussvha_8pgigzvda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309" TargetMode="External"/><Relationship Id="rIdnbibgqkvgot0klq8li1iy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rIdyep9x2fez_u_dwnfia2v6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112308" TargetMode="External"/><Relationship Id="rIdr05k8tvwtp3jxyqshp9qa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111528" TargetMode="External"/><Relationship Id="rIdevxkn_8hrneato3sglxhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rIdcolkww7i38bkzmeqd9bfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111517" TargetMode="External"/><Relationship Id="rId7ytmcaq_evpydkzetbhvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111517#st_9" TargetMode="External"/><Relationship Id="rIduwg-x9j8mai_9qpljeyxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111517#st_9" TargetMode="External"/><Relationship Id="rIdrrrfd2otvexwsfcn7rsug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_83" TargetMode="External"/><Relationship Id="rIdt_1u1nqhmcccxpzr1dosp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111517#st_9" TargetMode="External"/><Relationship Id="rIdvf7joraq6zeqheo6jm0jt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111528#st_44" TargetMode="External"/><Relationship Id="rIdrmfijwkw1sguo7hbrtkga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111528#st_46" TargetMode="External"/><Relationship Id="rIdlecrdu_gdbvlcw39oj51l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_61" TargetMode="External"/><Relationship Id="rIdlynsafq9ql_g1iry0tmj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_562" TargetMode="External"/><Relationship Id="rIdkbgp_muwq5dw-ag_zp_ln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_51" TargetMode="External"/><Relationship Id="rIdusr7gbdhufhpamrnn0_ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111528#st_50" TargetMode="External"/><Relationship Id="rId9i80vsfrf335yjauawjtp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_64" TargetMode="External"/><Relationship Id="rIdz6zotnbopuz__ay8bqymm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_62" TargetMode="External"/><Relationship Id="rId3mxbyiijph_18jqln_qzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_62" TargetMode="External"/><Relationship Id="rId0iwwen1i9cj7fpqsa7mip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_83" TargetMode="External"/><Relationship Id="rId2lypo7xwrn04oxoncjrl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111528#st_168" TargetMode="External"/><Relationship Id="rIdule_be5frjey8tlejb6mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111528#st_160_3" TargetMode="External"/><Relationship Id="rIdyyvfnemfshtacpe5x7swr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111517#st_9" TargetMode="External"/><Relationship Id="rIdns2ywemxwff9xd1huxnsd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111517#st_11" TargetMode="External"/><Relationship Id="rIdbbxzio8f0fsws4znpzog6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_83" TargetMode="External"/><Relationship Id="rIdncbauwfjzwhdudakxs4ot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111528#st_168" TargetMode="External"/><Relationship Id="rId1gsdxhgp0zylmbngyja7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rIdlzatcv4qbrdlf125otggi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111528#st_151" TargetMode="External"/><Relationship Id="rIdrfrk-tjatz-vn1vkeqg4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdy9f60zbgr6rshknaifq5x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111254" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdoc4psgm3xxtxybcznt2nz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160166" TargetMode="External"/><Relationship Id="rIdibfjomykpttbechqdiy2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111517#st_5" TargetMode="External"/><Relationship Id="rIdzkzkbt53-tulp7dnjbg3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdicpyxm_g5x4d7legomlea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309" TargetMode="External"/><Relationship Id="rIdwbkpl7qis96qmxrwsetgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rIdlzvaswrjh-3iovbbsc-f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112308" TargetMode="External"/><Relationship Id="rIdmmij57omx3yb8vzk1i14x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111528" TargetMode="External"/><Relationship Id="rIdqqq3jdfyy727wbgks2zkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rIdcuqrrhtaazclqjb8zixbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111517" TargetMode="External"/><Relationship Id="rIdnipievezbxgtiqhmsg0sm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111517#st_9" TargetMode="External"/><Relationship Id="rId2f1klbzqjfxyarskycaxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111517#st_9" TargetMode="External"/><Relationship Id="rIdittllw43w46_nqgbfddai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_83" TargetMode="External"/><Relationship Id="rIdhaskg0gnxdhehhwyvlxo-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111517#st_9" TargetMode="External"/><Relationship Id="rId-qgxd3y0vkbnhsipd5fid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111528#st_44" TargetMode="External"/><Relationship Id="rIdpx5irwtnhl23tottdwfkj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111528#st_46" TargetMode="External"/><Relationship Id="rIdfgvassbybkwkqao1owyyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_61" TargetMode="External"/><Relationship Id="rIddxg0d6ipiarxtupugrkoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_562" TargetMode="External"/><Relationship Id="rIdzjk5mekimspn38oyqkl7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306#st_51" TargetMode="External"/><Relationship Id="rIdrehcrhzm32zq9wpa25cir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111528#st_50" TargetMode="External"/><Relationship Id="rIdamb4gnobcepo2vr6xpclf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_64" TargetMode="External"/><Relationship Id="rIdg0duqz-e_yluhczr-_lbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_62" TargetMode="External"/><Relationship Id="rIdjsvdcqps6yekruqu__jrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_62" TargetMode="External"/><Relationship Id="rIdvxfiqk3hxarjiz5rdiofn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_83" TargetMode="External"/><Relationship Id="rIdq9znznwnmyjo4d5iymrhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111528#st_168" TargetMode="External"/><Relationship Id="rIdpsesjov4ublsmd-gbnl0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111528#st_160_3" TargetMode="External"/><Relationship Id="rId3nwrzvuba21ydu78pzbd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111517#st_9" TargetMode="External"/><Relationship Id="rIdzptkbfkivs6y9uboakr1t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111517#st_11" TargetMode="External"/><Relationship Id="rIdyyfmywob1ijrbtv5jz0cz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112309#st_83" TargetMode="External"/><Relationship Id="rIdkedkaj0g9dbzyuhbf95tl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111528#st_168" TargetMode="External"/><Relationship Id="rIdiw8_lpg1sjnhwu4_ryr1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112306" TargetMode="External"/><Relationship Id="rIdyjyq5yr3dbfaxnlvwg1nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111528#st_151" TargetMode="External"/><Relationship Id="rId-rdpung6van0ilow_62xa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdrwime8pxpdhch-bxxcyie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111254" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdyaodichzv5kw4svu-kxlz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160167" TargetMode="External"/><Relationship Id="rIdtz8spxncya4c-zphdxtmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdiku_pj2lc7hwan3kalgkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160167" TargetMode="External"/><Relationship Id="rIdasbcz73xzkbkylon09svi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>