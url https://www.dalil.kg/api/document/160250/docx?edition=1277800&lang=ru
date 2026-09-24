--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -173,111 +173,111 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Об упорядочении деятельности государственных предприятий при Министерстве чрезвычайных ситуаций Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях оптимизации деятельности Министерства чрезвычайных ситуаций Кыргызской Республики, повышения эффективности и упорядочения деятельности подведомственных ему организаций, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd1l3uj2gvbgqxdljcgvvr">
+      <w:hyperlink w:history="1" r:id="rIdhfhriqtbve1mvrwkwimez">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">92</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgxxs9if1appnmav0lnb9f">
+      <w:hyperlink w:history="1" r:id="rIdm35qu9lmz-yp6flxp7f9e">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">94</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Кыргызской Республики, статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcfsij7-ktl9qpdjafzqyr">
+      <w:hyperlink w:history="1" r:id="rId0khr7tb_ojnxoo5-i7x6t">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_hcf46mjrzhc3dxd8k0dz">
+      <w:hyperlink w:history="1" r:id="rIdcmv_ejv9azvyalb7-2emi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -421,289 +421,289 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5dgv_j6ipdecomhyrw3ja">
+      <w:hyperlink w:history="1" r:id="rId-ly_nekxgnhd94p8jtqn5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Устав</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственного предприятия "Джалал-Абадский передвижной механизированный отряд" при Министерстве чрезвычайных ситуаций Кыргызской Республики согласно приложению 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdsut6we-nrppiux7lllq">
+      <w:hyperlink w:history="1" r:id="rIdredtdlh1k4k7gplovss91">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Устав</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственного предприятия "Таласский передвижной механизированный отряд" при Министерстве чрезвычайных ситуаций Кыргызской Республики согласно приложению 2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddhxh9wap_mveqe1x7wmsf">
+      <w:hyperlink w:history="1" r:id="rIdhqfxele0lhfbrgwvdrb8o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Устав</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственного предприятия "Баткенский передвижной механизированный отряд" при Министерстве чрезвычайных ситуаций Кыргызской Республики согласно приложению 3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5rgewaa7x6seldcn8hxz-">
+      <w:hyperlink w:history="1" r:id="rIdwifflrxkgqcydssx4ic6u">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Устав</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственного предприятия "Межрегиональный центр по защите территорий" при Министерстве чрезвычайных ситуаций Кыргызской Республики согласно приложению 4;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduefblpzyzkl3ykw6dowds">
+      <w:hyperlink w:history="1" r:id="rIdyi5he48fhkiuehtdsmjsk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Устав</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственного предприятия "Ошский центр по реагированию на чрезвычайные ситуации" при Министерстве чрезвычайных ситуаций Кыргызской Республики согласно приложению 5;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrciadcyhmb0bu5b7zpfky">
+      <w:hyperlink w:history="1" r:id="rIdnpeeslufi_nlo1evt7fpw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Устав</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственного предприятия "МЕС Текстиль" при Министерстве чрезвычайных ситуаций Кыргызской Республики согласно приложению 6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdve6rn9x57f91mlp4jpfmk">
+      <w:hyperlink w:history="1" r:id="rIdfg_jgfpuv7cumgq_ezm-h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об упорядочении деятельности государственных предприятий" от 11 сентября 2019 года № 468 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxmwgdobomthk8kpp3tqjt">
+      <w:hyperlink w:history="1" r:id="rIdsw-nrvacgnyba_5-1_c5c">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Положению о государственных предприятиях, утвержденному вышеуказанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -805,159 +805,159 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">24. Государственное предприятие "Авиационная поисково-спасательная служба" при Министерстве чрезвычайных ситуаций Кыргызской Республики.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdphvavqrttq332ghtwlsco">
+      <w:hyperlink w:history="1" r:id="rIdxkcd8bztazvxkfdnecypg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О некоторых вопросах Министерства чрезвычайных ситуаций Кыргызской Республики" от 15 ноября 2021 года № 262 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu1tyc6eyiwg-h2eddnm-y">
+      <w:hyperlink w:history="1" r:id="rIdpcm4my_g3u1mbmys9hvfa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">схему</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> управления Министерства чрезвычайных ситуаций Кыргызской Республики, утвержденную вышеуказанным постановлением, изложить в редакции согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvawyf8e0rgi9sc3khc8nf">
+      <w:hyperlink w:history="1" r:id="rIdoxzjb1ys5aqel2lkxmfgf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpjczm4nk0jexi2eqn1wj0">
+      <w:hyperlink w:history="1" r:id="rIdbpswimknhdqv9uz0jwzrm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Уставе</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Государственном предприятии "Авиационное предприятие при Министерстве чрезвычайных ситуаций Кыргызской Республики", утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlrrlsmhelryahrsoimk1a">
+      <w:hyperlink w:history="1" r:id="rIdcjvopegrr-eg4poiryzwg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -975,159 +975,159 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) пункт 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlf5-blyn44lateacd6zbh">
+      <w:hyperlink w:history="1" r:id="rId99-e3ifhhacctkqvvwdkz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О внесении изменений в некоторые решения Кабинета Министров Кыргызской Республики по вопросам реализации проекта "Строительство международного делового центра "Бишкек-Сити" от 9 сентября 2022 года № 498;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) подпункт 2 пункта 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwqtlfvdxp2kxvdl3wn2hz">
+      <w:hyperlink w:history="1" r:id="rIdkr-pdjx53v_k1nnewgxvn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpgbjfsqronu3hnb16ijc5">
+      <w:hyperlink w:history="1" r:id="rIdy58ykith_xylu6-wv6-xl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О некоторых вопросах Министерства чрезвычайных ситуаций Кыргызской Республики" от 15 ноября 2021 года № 262" от 6 февраля 2023 года № 47;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) абзац третий пункта 1 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtsafxrcovwkpcnsgjvibi">
+      <w:hyperlink w:history="1" r:id="rIdxugcwyisxtklke8n4up5n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrtev1pafq6ng2dc7bnzh1">
+      <w:hyperlink w:history="1" r:id="rId89gong-icbme5kvgsy1rb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О некоторых вопросах Министерства чрезвычайных ситуаций Кыргызской Республики" от 15 ноября 2021 года № 262" от 7 октября 2022 года № 546.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1410,69 +1410,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdyxq7shyn20t8n1fr8evj9">
+    <w:hyperlink w:history="1" r:id="rIddnjb7mcryhthshnbfm5qe">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/160250</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdho3u79uxvnpitcigzumok">
+    <w:hyperlink w:history="1" r:id="rIdszafyiposn7hfx-v-dhfb">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1615,57 +1615,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdd1l3uj2gvbgqxdljcgvvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4#st_92" TargetMode="External"/><Relationship Id="rIdgxxs9if1appnmav0lnb9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4#st_94" TargetMode="External"/><Relationship Id="rIdcfsij7-ktl9qpdjafzqyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rId_hcf46mjrzhc3dxd8k0dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rId5dgv_j6ipdecomhyrw3ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160251" TargetMode="External"/><Relationship Id="rIdbdsut6we-nrppiux7lllq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160252" TargetMode="External"/><Relationship Id="rIddhxh9wap_mveqe1x7wmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160253" TargetMode="External"/><Relationship Id="rId5rgewaa7x6seldcn8hxz-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160254" TargetMode="External"/><Relationship Id="rIduefblpzyzkl3ykw6dowds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160255" TargetMode="External"/><Relationship Id="rIdrciadcyhmb0bu5b7zpfky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160256" TargetMode="External"/><Relationship Id="rIdve6rn9x57f91mlp4jpfmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157114" TargetMode="External"/><Relationship Id="rIdxmwgdobomthk8kpp3tqjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157115" TargetMode="External"/><Relationship Id="rIdphvavqrttq332ghtwlsco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158693" TargetMode="External"/><Relationship Id="rIdu1tyc6eyiwg-h2eddnm-y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158693#pr2" TargetMode="External"/><Relationship Id="rIdvawyf8e0rgi9sc3khc8nf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160250#pr7" TargetMode="External"/><Relationship Id="rIdpjczm4nk0jexi2eqn1wj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158707" TargetMode="External"/><Relationship Id="rIdlrrlsmhelryahrsoimk1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158693" TargetMode="External"/><Relationship Id="rIdlf5-blyn44lateacd6zbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159709" TargetMode="External"/><Relationship Id="rIdwqtlfvdxp2kxvdl3wn2hz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160258" TargetMode="External"/><Relationship Id="rIdpgbjfsqronu3hnb16ijc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158693" TargetMode="External"/><Relationship Id="rIdtsafxrcovwkpcnsgjvibi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159562" TargetMode="External"/><Relationship Id="rIdrtev1pafq6ng2dc7bnzh1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158693" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdhfhriqtbve1mvrwkwimez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4#st_92" TargetMode="External"/><Relationship Id="rIdm35qu9lmz-yp6flxp7f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4#st_94" TargetMode="External"/><Relationship Id="rId0khr7tb_ojnxoo5-i7x6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdcmv_ejv9azvyalb7-2emi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rId-ly_nekxgnhd94p8jtqn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160251" TargetMode="External"/><Relationship Id="rIdredtdlh1k4k7gplovss91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160252" TargetMode="External"/><Relationship Id="rIdhqfxele0lhfbrgwvdrb8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160253" TargetMode="External"/><Relationship Id="rIdwifflrxkgqcydssx4ic6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160254" TargetMode="External"/><Relationship Id="rIdyi5he48fhkiuehtdsmjsk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160255" TargetMode="External"/><Relationship Id="rIdnpeeslufi_nlo1evt7fpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160256" TargetMode="External"/><Relationship Id="rIdfg_jgfpuv7cumgq_ezm-h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157114" TargetMode="External"/><Relationship Id="rIdsw-nrvacgnyba_5-1_c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/157115" TargetMode="External"/><Relationship Id="rIdxkcd8bztazvxkfdnecypg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158693" TargetMode="External"/><Relationship Id="rIdpcm4my_g3u1mbmys9hvfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158693#pr2" TargetMode="External"/><Relationship Id="rIdoxzjb1ys5aqel2lkxmfgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160250#pr7" TargetMode="External"/><Relationship Id="rIdbpswimknhdqv9uz0jwzrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158707" TargetMode="External"/><Relationship Id="rIdcjvopegrr-eg4poiryzwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158693" TargetMode="External"/><Relationship Id="rId99-e3ifhhacctkqvvwdkz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159709" TargetMode="External"/><Relationship Id="rIdkr-pdjx53v_k1nnewgxvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160258" TargetMode="External"/><Relationship Id="rIdy58ykith_xylu6-wv6-xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158693" TargetMode="External"/><Relationship Id="rIdxugcwyisxtklke8n4up5n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159562" TargetMode="External"/><Relationship Id="rId89gong-icbme5kvgsy1rb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158693" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdyxq7shyn20t8n1fr8evj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160250" TargetMode="External"/><Relationship Id="rIdho3u79uxvnpitcigzumok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIddnjb7mcryhthshnbfm5qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160250" TargetMode="External"/><Relationship Id="rIdszafyiposn7hfx-v-dhfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>