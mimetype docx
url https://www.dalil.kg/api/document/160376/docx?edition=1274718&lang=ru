--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -182,153 +182,153 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений в постановление Кабинета Министров Кыргызской Республики «Об условиях оплаты труда педагогических и некоторых категорий работников системы образования» от 30 марта 2022 года № 181</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях совершенствования оплаты труда работников образовательных организаций, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdegazn0m6tanqhf8cpjmzb">
+      <w:hyperlink w:history="1" r:id="rIdtmhg-4gwezkhwmm0tlyev">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqfntrzqg_pb10fytbyqp7">
+      <w:hyperlink w:history="1" r:id="rIdsuaruxmxch378rtqajtjw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwcxob_1-ujp87f6y7slie">
+      <w:hyperlink w:history="1" r:id="rId2hz0qqppq6hydxh7hufqc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики «Об условиях оплаты труда педагогических и некоторых категорий работников системы образования» от 30 марта 2022 года № 181 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) в примечании к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3fapifqa3mhjyhzroffgu">
+      <w:hyperlink w:history="1" r:id="rIdihxpcib6g2su8w74vghxd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к вышеуказанному постановлению:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -360,337 +360,337 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«4. Коэффициент кратности к ставке учителя в школах-интернатах общего типа устанавливается на 10 процентов выше коэффициента кратности учителя с соответствующим уровнем образования.»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbj6yefix-sunkqzvcm2zj">
+      <w:hyperlink w:history="1" r:id="rIdcmx6m85zpmr9og4dwutrh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложение 8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к вышеуказанному постановлению изложить в редакции согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdywdlloqg1mp2q1po1aayo">
+      <w:hyperlink w:history="1" r:id="rId7nketoidaspgeqnacits7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdusnkmrc0dxn7rv0xm_hsl">
+      <w:hyperlink w:history="1" r:id="rIdyz-w9z7ohj7hq7fel-5y0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к вышеуказанному постановлению:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в наименовании на государственном языке слова «Мектепке чейинки» заменить словами «Мектептен тышкаркы»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwbxbel6cyg1muqpvmpwjn">
+      <w:hyperlink w:history="1" r:id="rIdg_ouwymckaby6ipwd5-qa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к вышеуказанному постановлению:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в пункте 36 цифры «1,551» заменить цифрами «1,151»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8km3opehdsxovv0ts_c_z">
+      <w:hyperlink w:history="1" r:id="rIdqzzpd--h_cc2jdwt1s48-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к вышеуказанному постановлению:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- пункт 18 после слова «паспортист» дополнить словами «, повар»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_2zmkf_a1unerqvbrk4tu">
+      <w:hyperlink w:history="1" r:id="rIdebqptlwc8elsh0agqxoow">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> об оплате труда педагогических и некоторых категорий работников системы образования, утвержденном вышеуказанным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrsip2d1dc8wshtin5uua3">
+      <w:hyperlink w:history="1" r:id="rIdlnwo5ktsxp4zkaf1lpmus">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkhqgo4bxz_mghl1mseeuw">
+      <w:hyperlink w:history="1" r:id="rIdtj5tv7vdbehzguk3u7ahj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункте 18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова «заработная плата повышается по каждому основанию отдельно» заменить словами «надбавка производится по одному из них, по желанию работника»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp6divdmgah1gwn0ib3b6f">
+      <w:hyperlink w:history="1" r:id="rId4mljseecty-gvtyhdcysu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункт 24</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -834,51 +834,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При наличии у учителя двух и более выплат за подготовку победителя и призера олимпиад, выплата производится по одному из них, по желанию учителя.»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqcgg1eloe7akvsqf24ggp">
+      <w:hyperlink w:history="1" r:id="rIdblxpssmtbtr-ihoryoy_q">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункт 26</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить абзацами следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -896,51 +896,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Коэффициент кратности к тарифной сетке (окладу) работников и ставке преподавателей образовательных организаций начального профессионального образования при учреждениях исполнения наказания устанавливается на 25 процентов выше коэффициента кратности к тарифной сетке (окладу) и ставке работников и преподавателей образовательных организаций начального профессионального образования.»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdutoesqntnnty47daa6pqc">
+      <w:hyperlink w:history="1" r:id="rId9brka6nkahd-r3h4lrbyl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункте 28</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -972,51 +972,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">абзац тридцать девятый признать утратившим силу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4_m6c0yxibuthx1gm9nlk">
+      <w:hyperlink w:history="1" r:id="rId-hq4gxov0arvthrtbo4lj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункт 29</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить абзацами следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1132,51 +1132,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В каникулярное время и праздничные дни заработная плата учителя сохраняется.»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- абзац пятый </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhuufxq4fcwrbwwdlgsdrl">
+      <w:hyperlink w:history="1" r:id="rIdbkjqs5yx9urjnwp-ch1bo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункта 30</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слова «учителей» дополнить словом «математики».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1208,51 +1208,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- по согласованию с Комитетом по бюджету, экономической и фискальной политике Жогорку Кенеша Кыргызской Республики выделить Министерству образования и науки Кыргызской Республики в 2023 году денежные средства в сумме 185972,6 тыс. сомов для реализации настоящего постановления;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- при разработке проекта Закона Кыргызской Республики «О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm-nad1huluiwadgidn7jx">
+      <w:hyperlink w:history="1" r:id="rIdz-xl3xkc6nxd6fu9up2pq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О республиканском бюджете Кыргызской Республики на 2023 год и плановый период 2024-2025 годов» предусмотреть изменения, вытекающие из настоящего постановления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2476,69 +2476,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdfk1hxxgntncxxrhdmbgj8">
+    <w:hyperlink w:history="1" r:id="rId5-nyvhnppqsxlzwceiofn">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/160376</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdcoegorz1umzxon-llwshx">
+    <w:hyperlink w:history="1" r:id="rIdxkdskjxcxrbjwx15t0i_z">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2681,57 +2681,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdegazn0m6tanqhf8cpjmzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdqfntrzqg_pb10fytbyqp7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdwcxob_1-ujp87f6y7slie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159046" TargetMode="External"/><Relationship Id="rId3fapifqa3mhjyhzroffgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159046#pr1" TargetMode="External"/><Relationship Id="rIdbj6yefix-sunkqzvcm2zj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159046#pr8" TargetMode="External"/><Relationship Id="rIdywdlloqg1mp2q1po1aayo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160376#pr" TargetMode="External"/><Relationship Id="rIdusnkmrc0dxn7rv0xm_hsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159046#pr9" TargetMode="External"/><Relationship Id="rIdwbxbel6cyg1muqpvmpwjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159046#pr14" TargetMode="External"/><Relationship Id="rId8km3opehdsxovv0ts_c_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159046#pr15" TargetMode="External"/><Relationship Id="rId_2zmkf_a1unerqvbrk4tu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160377" TargetMode="External"/><Relationship Id="rIdrsip2d1dc8wshtin5uua3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159046" TargetMode="External"/><Relationship Id="rIdkhqgo4bxz_mghl1mseeuw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160377#p18" TargetMode="External"/><Relationship Id="rIdp6divdmgah1gwn0ib3b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160377#p24" TargetMode="External"/><Relationship Id="rIdqcgg1eloe7akvsqf24ggp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160377#p26" TargetMode="External"/><Relationship Id="rIdutoesqntnnty47daa6pqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160377#p28" TargetMode="External"/><Relationship Id="rId4_m6c0yxibuthx1gm9nlk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160377#p29" TargetMode="External"/><Relationship Id="rIdhuufxq4fcwrbwwdlgsdrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160377#p30" TargetMode="External"/><Relationship Id="rIdm-nad1huluiwadgidn7jx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112487" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdtmhg-4gwezkhwmm0tlyev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdsuaruxmxch378rtqajtjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rId2hz0qqppq6hydxh7hufqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159046" TargetMode="External"/><Relationship Id="rIdihxpcib6g2su8w74vghxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159046#pr1" TargetMode="External"/><Relationship Id="rIdcmx6m85zpmr9og4dwutrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159046#pr8" TargetMode="External"/><Relationship Id="rId7nketoidaspgeqnacits7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160376#pr" TargetMode="External"/><Relationship Id="rIdyz-w9z7ohj7hq7fel-5y0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159046#pr9" TargetMode="External"/><Relationship Id="rIdg_ouwymckaby6ipwd5-qa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159046#pr14" TargetMode="External"/><Relationship Id="rIdqzzpd--h_cc2jdwt1s48-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159046#pr15" TargetMode="External"/><Relationship Id="rIdebqptlwc8elsh0agqxoow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160377" TargetMode="External"/><Relationship Id="rIdlnwo5ktsxp4zkaf1lpmus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/159046" TargetMode="External"/><Relationship Id="rIdtj5tv7vdbehzguk3u7ahj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160377#p18" TargetMode="External"/><Relationship Id="rId4mljseecty-gvtyhdcysu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160377#p24" TargetMode="External"/><Relationship Id="rIdblxpssmtbtr-ihoryoy_q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160377#p26" TargetMode="External"/><Relationship Id="rId9brka6nkahd-r3h4lrbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160377#p28" TargetMode="External"/><Relationship Id="rId-hq4gxov0arvthrtbo4lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160377#p29" TargetMode="External"/><Relationship Id="rIdbkjqs5yx9urjnwp-ch1bo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160377#p30" TargetMode="External"/><Relationship Id="rIdz-xl3xkc6nxd6fu9up2pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112487" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdfk1hxxgntncxxrhdmbgj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160376" TargetMode="External"/><Relationship Id="rIdcoegorz1umzxon-llwshx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5-nyvhnppqsxlzwceiofn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160376" TargetMode="External"/><Relationship Id="rIdxkdskjxcxrbjwx15t0i_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>