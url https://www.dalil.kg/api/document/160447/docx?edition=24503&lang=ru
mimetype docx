--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -182,315 +182,315 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Об утверждении Положения о полисе обязательного медицинского страхования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl1usnhcr9u-r9b_c0zztt">
+      <w:hyperlink w:history="1" r:id="rIdnc5bxlj5n4rcul_lp3pzf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd2xof0oyokv3w82o-vi5v">
+      <w:hyperlink w:history="1" r:id="rIdoqxqaplhxbnwa1hcyfqon">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О медицинском страховании граждан в Кыргызской Республике", статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId65tkdgovhril2ut21014k">
+      <w:hyperlink w:history="1" r:id="rIdf1v1dc6atge9wxizmwm5o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1kny5simv9do552coo42e">
+      <w:hyperlink w:history="1" r:id="rIdnvliuzwnzsrommnctxwzl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqeqfbwhfaymhvryhria08">
+      <w:hyperlink w:history="1" r:id="rIdybpeun-b5na9kzf-7dcsz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о полисе обязательного медицинского страхования согласно приложению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdio_-lguhdejt0_mshfpn3">
+      <w:hyperlink w:history="1" r:id="rIdnqa0m5ozkj-vzvecp8ade">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Кыргызской Республики "Об утверждении </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfluj1gjm-m_e7lykpcjyf">
+      <w:hyperlink w:history="1" r:id="rIdthdhtpp7lbsmpgyzewrm9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Положения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> о полисе обязательного медицинского страхования" от 28 февраля 2012 года № 151;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6bfikyqjzhyc8xyg_zlmw">
+      <w:hyperlink w:history="1" r:id="rIde4b2hniqn1kxjpz1msiiu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункт 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правительства Кыргызской Республики "О внесении дополнений и изменений в некоторые решения Правительства Кыргызской Республики" от 14 декабря 2015 года № 856;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdth3pccrhgkhnhepagui9a">
+      <w:hyperlink w:history="1" r:id="rIdvyjhupupzzvgbvpsa-myy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункт 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правительства Кыргызской Республики "О внесении изменений в некоторые решения Правительства Кыргызской Республики в сфере медицинского страхования" от 20 июня 2018 года № 287;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4zfrtdoed9zj1mttf3lca">
+      <w:hyperlink w:history="1" r:id="rIdwjli2dj2bedyk3nzivjdz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункт 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правительства Кыргызской Республики "О внесении изменений в некоторые решения Правительства Кыргызской Республики в сфере медицинского страхования" от 11 марта 2021 года № 89.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -725,51 +725,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2uzipypjfn-ex7cazojp3">
+      <w:hyperlink w:history="1" r:id="rIdxeqvfascclxuxrqc6d6eh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Кабинета Министров Кыргызской Республики</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -802,51 +802,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
  о полисе обязательного медицинского страхования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdejhr8-tgal3ns7zhyoow-">
+      <w:hyperlink w:history="1" r:id="rIdtzy-oe1h-9ybltoqrtlml">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 декабря 2024 года № 796</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1066,51 +1066,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Незастрахованным беременным женщинам - гражданам Кыргызской Республики, беременным женщинам являющимися членами семей трудящихся из государств-членов Евразийского экономического союза, законно находящихся и на законном основании осуществляющих трудовую деятельность на территории Кыргызской Республики, вставшим на учет по поводу беременности в организации здравоохранения, работающим по договорам с Фондом ОМС, Полис ОМС выдается на бесплатной основе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Стоимость Полиса ОМС рассчитывается в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhsf1kudavb6ybkkvbe08g">
+      <w:hyperlink w:history="1" r:id="rIdacn4sz7ynkkssgwmagy27">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Методикой</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчета стоимости Полиса ОМС для лиц, самостоятельно уплачивающих взносы на обязательное медицинское страхование в Кыргызской Республике, согласно приложению к настоящему Положению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1408,51 +1408,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">расчета стоимости полиса обязательного медицинского страхования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvqxnvcy-frjpra3tn_zoh">
+      <w:hyperlink w:history="1" r:id="rId0epjuesoat9gexn2jfzfe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25 декабря 2024 года № 796</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1836,69 +1836,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdexjvwjq_-ikvwtsw54m35">
+    <w:hyperlink w:history="1" r:id="rId4ljsjbmhycwqor-qtomyk">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/160447</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdq2k51v4oyadwxeyv-8qiv">
+    <w:hyperlink w:history="1" r:id="rId4lhwwsekt1zd7_dfnxwjb">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2041,57 +2041,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdl1usnhcr9u-r9b_c0zztt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/275#st_8" TargetMode="External"/><Relationship Id="rIdd2xof0oyokv3w82o-vi5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/275#st_9" TargetMode="External"/><Relationship Id="rId65tkdgovhril2ut21014k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rId1kny5simv9do552coo42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdqeqfbwhfaymhvryhria08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160447#pr" TargetMode="External"/><Relationship Id="rIdio_-lguhdejt0_mshfpn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92936" TargetMode="External"/><Relationship Id="rIdfluj1gjm-m_e7lykpcjyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92936#pr" TargetMode="External"/><Relationship Id="rId6bfikyqjzhyc8xyg_zlmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98356#p3" TargetMode="External"/><Relationship Id="rIdth3pccrhgkhnhepagui9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11934#p3" TargetMode="External"/><Relationship Id="rId4zfrtdoed9zj1mttf3lca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158566#p1" TargetMode="External"/><Relationship Id="rId2uzipypjfn-ex7cazojp3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160447" TargetMode="External"/><Relationship Id="rIdejhr8-tgal3ns7zhyoow-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020228" TargetMode="External"/><Relationship Id="rIdhsf1kudavb6ybkkvbe08g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160447#pr2" TargetMode="External"/><Relationship Id="rIdvqxnvcy-frjpra3tn_zoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020228" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdnc5bxlj5n4rcul_lp3pzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/275#st_8" TargetMode="External"/><Relationship Id="rIdoqxqaplhxbnwa1hcyfqon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/275#st_9" TargetMode="External"/><Relationship Id="rIdf1v1dc6atge9wxizmwm5o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdnvliuzwnzsrommnctxwzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdybpeun-b5na9kzf-7dcsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160447#pr" TargetMode="External"/><Relationship Id="rIdnqa0m5ozkj-vzvecp8ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92936" TargetMode="External"/><Relationship Id="rIdthdhtpp7lbsmpgyzewrm9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/92936#pr" TargetMode="External"/><Relationship Id="rIde4b2hniqn1kxjpz1msiiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/98356#p3" TargetMode="External"/><Relationship Id="rIdvyjhupupzzvgbvpsa-myy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/11934#p3" TargetMode="External"/><Relationship Id="rIdwjli2dj2bedyk3nzivjdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158566#p1" TargetMode="External"/><Relationship Id="rIdxeqvfascclxuxrqc6d6eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160447" TargetMode="External"/><Relationship Id="rIdtzy-oe1h-9ybltoqrtlml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020228" TargetMode="External"/><Relationship Id="rIdacn4sz7ynkkssgwmagy27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160447#pr2" TargetMode="External"/><Relationship Id="rId0epjuesoat9gexn2jfzfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230020228" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdexjvwjq_-ikvwtsw54m35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160447" TargetMode="External"/><Relationship Id="rIdq2k51v4oyadwxeyv-8qiv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4ljsjbmhycwqor-qtomyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160447" TargetMode="External"/><Relationship Id="rId4lhwwsekt1zd7_dfnxwjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>