--- v0 (2026-09-25)
+++ v1 (2026-09-26)
@@ -114,51 +114,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjxdnbbdvcw-abc8-ddjlr">
+      <w:hyperlink w:history="1" r:id="rIdqj54wl8uf7rd3tfvrymd0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики
  от 25 октября 2023 года № 575)</w:t>
       </w:r>
     </w:p>
@@ -183,65 +183,65 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
  к обустройству территории торгового рынка, относящегося к зоне торговли с особым режимом, включая требования к ограждению</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановлений Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh-zmvaatmsitfb6nhmlqn">
+      <w:hyperlink w:history="1" r:id="rIdsvpe5-fvh2a4os_cxuyet">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2024 года № 309, </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink w:history="1" r:id="rIdsvax4pbcdszr-uvooff-y">
+      <w:hyperlink w:history="1" r:id="rIdoqaq1ba-ef2rs54vwxwss">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 февраля 2026 года № 59</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -268,51 +268,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Настоящие Требования к обустройству территории зоны торговли с особым режимом, включая требования к ограждению (далее – Требования), применяются в отношении налогоплательщиков, осуществляющих деятельность на территории торговых рынков, определенных Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm86samefyodqj16vsogi_">
+      <w:hyperlink w:history="1" r:id="rId1q4-mrw0tcgoa5x9lfihj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 февраля 2026 года № 59</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -340,51 +340,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmmkhzxz0-czbjpijehl3l">
+      <w:hyperlink w:history="1" r:id="rIdd0jl2n_nbgmbtmlpnipug">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2024 года № 309</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -404,51 +404,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Территория торгового рынка, относящаяся к зоне торговли с особым режимом, должна быть ограждена, оснащена системой видеонаблюдения и обустроена с возможностью проведения в отношении субъекта предпринимательства и его товаров налогового контроля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkq7qu-jqjqcik-o7kzoem">
+      <w:hyperlink w:history="1" r:id="rIdnbnwwqujwzn7tq4aovljc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2024 года № 309</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -581,51 +581,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) оборудованные стоянки для грузового и личного транспорта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz2uhtnyegtxeemo97ciji">
+      <w:hyperlink w:history="1" r:id="rIdighk3ec992mr9w0lmleqy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2024 года № 309</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -653,51 +653,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> транспортных средств, а также парковочные места.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx9wgbiupcxrxnsl718-9p">
+      <w:hyperlink w:history="1" r:id="rIdsse1fpsz4jotrtvowq98d">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2024 года № 309</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -725,51 +725,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. В случае если территория рынка согласно правоустанавливающему документу проходит через помещения субъектов предпринимательства, вдоль улицы, дороги, а также между проходами, тротуарами или рядами с помещением субъекта предпринимательства, расположенного на территории другого торгового рынка, относящегося к зоне торговли с особым режимом, то ограждение на данном участке территории не требуется. На данных участках территории устанавливается система видеонаблюдения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdisf1ksi7fvuxwivoizojo">
+      <w:hyperlink w:history="1" r:id="rIdfyniaf476e0imyygqocmo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2024 года № 309</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -797,51 +797,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конструкцию из железобетона, бетона, кирпича, металлоконструкций, железных прутьев, решеток либо из комбинаций данных материалов и быть высотой не менее 2,2 метра, за исключением ограждения помещений субъектов предпринимателей, расположенных внутри огражденной территории рынков, обеспечивающих сохранность товаров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj13zqjqfjpq8ck6ahh6ww">
+      <w:hyperlink w:history="1" r:id="rIdh8eeszxc1t779zhxc2mwd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2024 года № 309</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -906,51 +906,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров КР  от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfhhgywzkhy9txmjewj5h-">
+      <w:hyperlink w:history="1" r:id="rIda9o5tdwb2xj90hjc6hjrr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 февраля 2026 года № 59)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -960,51 +960,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Соответствие рынка условиям по обустройству территории торгового рынка, относящегося к зоне торговли с особым режимом, включая требования к ограждению, подтверждается актом межведомственной комиссии о соответствии рынков нормам настоящих Требований.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz9iw24odymxjxkv4rw1kx">
+      <w:hyperlink w:history="1" r:id="rIddhg4tgbq8jdfuohomqj30">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2024 года № 309</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1024,51 +1024,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Межведомственная комиссия формируется налоговым органом из числа представителей местной государственной администрации, исполнительного органа местного самоуправления, налогового органа и администрации рынка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции постановления Кабинета Министров КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddefqg-qmyl2pwdjcmfqf5">
+      <w:hyperlink w:history="1" r:id="rIdb-gki8yhvsy_sti7u9lrx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13 июня 2024 года № 309</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1138,69 +1138,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId0_alx4gm69_mhbvl0wggm">
+    <w:hyperlink w:history="1" r:id="rIdpkwlw2p-zkb5-2uccwt-z">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/160529</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdpiqf3r7nyblajhiahcxwk">
+    <w:hyperlink w:history="1" r:id="rIdpodg5mzsbkzxk4hbqeiwm">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1343,57 +1343,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdjxdnbbdvcw-abc8-ddjlr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160485" TargetMode="External"/><Relationship Id="rIdh-zmvaatmsitfb6nhmlqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008845" TargetMode="External"/><Relationship Id="rIdsvax4pbcdszr-uvooff-y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230039941" TargetMode="External"/><Relationship Id="rIdm86samefyodqj16vsogi_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230039941" TargetMode="External"/><Relationship Id="rIdmmkhzxz0-czbjpijehl3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008845" TargetMode="External"/><Relationship Id="rIdkq7qu-jqjqcik-o7kzoem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008845" TargetMode="External"/><Relationship Id="rIdz2uhtnyegtxeemo97ciji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008845" TargetMode="External"/><Relationship Id="rIdx9wgbiupcxrxnsl718-9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008845" TargetMode="External"/><Relationship Id="rIdisf1ksi7fvuxwivoizojo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008845" TargetMode="External"/><Relationship Id="rIdj13zqjqfjpq8ck6ahh6ww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008845" TargetMode="External"/><Relationship Id="rIdfhhgywzkhy9txmjewj5h-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230039941" TargetMode="External"/><Relationship Id="rIdz9iw24odymxjxkv4rw1kx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008845" TargetMode="External"/><Relationship Id="rIddefqg-qmyl2pwdjcmfqf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008845" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdqj54wl8uf7rd3tfvrymd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160485" TargetMode="External"/><Relationship Id="rIdsvpe5-fvh2a4os_cxuyet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008845" TargetMode="External"/><Relationship Id="rIdoqaq1ba-ef2rs54vwxwss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230039941" TargetMode="External"/><Relationship Id="rId1q4-mrw0tcgoa5x9lfihj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230039941" TargetMode="External"/><Relationship Id="rIdd0jl2n_nbgmbtmlpnipug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008845" TargetMode="External"/><Relationship Id="rIdnbnwwqujwzn7tq4aovljc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008845" TargetMode="External"/><Relationship Id="rIdighk3ec992mr9w0lmleqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008845" TargetMode="External"/><Relationship Id="rIdsse1fpsz4jotrtvowq98d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008845" TargetMode="External"/><Relationship Id="rIdfyniaf476e0imyygqocmo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008845" TargetMode="External"/><Relationship Id="rIdh8eeszxc1t779zhxc2mwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008845" TargetMode="External"/><Relationship Id="rIda9o5tdwb2xj90hjc6hjrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230039941" TargetMode="External"/><Relationship Id="rIddhg4tgbq8jdfuohomqj30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008845" TargetMode="External"/><Relationship Id="rIdb-gki8yhvsy_sti7u9lrx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230008845" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId0_alx4gm69_mhbvl0wggm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160529" TargetMode="External"/><Relationship Id="rIdpiqf3r7nyblajhiahcxwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdpkwlw2p-zkb5-2uccwt-z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160529" TargetMode="External"/><Relationship Id="rIdpodg5mzsbkzxk4hbqeiwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>