--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -149,51 +149,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений в некоторые решения Кабинета Министров Кыргызской Республики по вопросам подведомственных государственных предприятий и учреждений системы Министерства сельского хозяйства Кыргызской Республики </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400" w:before="400"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrvriu-prisx6f02p53rd6">
+      <w:hyperlink w:history="1" r:id="rIdwf-uu7rw84qnegck4rfq9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -228,98 +228,98 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> от 7 марта 2024 года № 98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях оптимизации деятельности государственных предприятий и учреждений системы Министерства сельского хозяйства Кыргызской Республики, в соответствии со </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfc9y0pkstnkk7g7cscsum">
+      <w:hyperlink w:history="1" r:id="rIdaqc7erp1s4nc4ht5w7i_g">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьей 92</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Кыргызской Республики, статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq_34zir9jp65z68e9xowk">
+      <w:hyperlink w:history="1" r:id="rIdfcnujt_um0_rtqar5izq-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId1st1scrhhqodvr45mx4pt">
+      <w:hyperlink w:history="1" r:id="rIdtmviq8imsnc4vtx9uypfv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конституционного Закона Кыргызской Республики "О Кабинете Министров Кыргызской Республики" Кабинет Министров Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -455,210 +455,210 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Утратил силу в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpfjiubgvq4cbhlcos06te">
+      <w:hyperlink w:history="1" r:id="rIdvihmrulyskcn3i6gbf_46">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики от 7 марта 2024 года № 98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduijesfsxrntiu20m__94y">
+      <w:hyperlink w:history="1" r:id="rIddwds3jv7maqr6ydayddv1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О вопросах подведомственных подразделений и организаций Министерства сельского хозяйства Кыргызской Республики" от 24 декабря 2021 года № 347 следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddo4ljnxn5ybyfekkvi-fs">
+      <w:hyperlink w:history="1" r:id="rId1jmz_qrf_pjtiabgtnvxq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к вышеуказанному постановлению:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- подпункты 10, 12, 18, 24 пункта 2 признать утратившими силу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_m29g4upfipfagfvbfiaj">
+      <w:hyperlink w:history="1" r:id="rIdsmonsvxuldxpy2hvcturi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О делегировании отдельных нормотворческих полномочий Кабинета Министров Кыргызской Республики государственным органам и исполнительным органам местного самоуправления" от 3 марта 2023 года № 115 следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz6kmk99lb5d-0zl7p3sah">
+      <w:hyperlink w:history="1" r:id="rIdnviddcdoal2tiytkqsfgr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Списке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> отдельных нормотворческих полномочий Кабинета Министров Кыргызской Республики, делегируемых государственным органам и исполнительным органам местного самоуправления Кыргызской Республики, утвержденном вышеуказанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -679,51 +679,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"38) уставов государственных предприятий в сфере племенного животноводства, рыбного хозяйства, земледелия, сортовых и посевных качеств согласно Типовому уставу для государственных предприятий, утвержденному приказом Фонда по управлению государственным имуществом при Правительстве Кыргызской Республики "Об утверждении Типового устава для государственных предприятий" от 22 ноября 2019 года № 353.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2vuqfermlh0gcnu_yrmj5">
+      <w:hyperlink w:history="1" r:id="rIdq9bmuflugpzx6g5lsb2oz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О некоторых вопросах подведомственных государственных предприятий системы Министерства сельского хозяйства Кыргызской Республики" от 18 мая 2023 года № 267 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -759,106 +759,106 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) пункт 3 признать утратившим силу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdods4uxmmndwkieigskfn2">
+      <w:hyperlink w:history="1" r:id="rIdnix2x3zrxag_rf5zikcke">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к вышеуказанному постановлению изложить в редакции согласно </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbycuibo5r2t4tyhm2i3ga">
+      <w:hyperlink w:history="1" r:id="rIdblio4n3trwtmv717oebem">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложению 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Признать утратившим силу подпункт 2 пункта 7 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq0kbiwjiygnx2ato4ese8">
+      <w:hyperlink w:history="1" r:id="rIdkgfgresvqnougqs4oeu9w">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Кыргызской Республики "О внесении изменений в некоторые решения Кабинета Министров Кыргызской Республики в сфере племенного дела" от 3 марта 2023 года № 122.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -3832,69 +3832,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdp3aafd5xfihuterfetorn">
+    <w:hyperlink w:history="1" r:id="rIdgvqpku3m5wpgbt3btm2du">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/160625</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdhjtzvfvequpdnjrw-tjfh">
+    <w:hyperlink w:history="1" r:id="rId50q2tr-bunlfj1ddu3urh">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4037,57 +4037,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdrvriu-prisx6f02p53rd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230004107" TargetMode="External"/><Relationship Id="rIdfc9y0pkstnkk7g7cscsum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4#st_92" TargetMode="External"/><Relationship Id="rIdq_34zir9jp65z68e9xowk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rId1st1scrhhqodvr45mx4pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdpfjiubgvq4cbhlcos06te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230004107" TargetMode="External"/><Relationship Id="rIduijesfsxrntiu20m__94y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158914" TargetMode="External"/><Relationship Id="rIddo4ljnxn5ybyfekkvi-fs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158914#pr3" TargetMode="External"/><Relationship Id="rId_m29g4upfipfagfvbfiaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160035" TargetMode="External"/><Relationship Id="rIdz6kmk99lb5d-0zl7p3sah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160035#pr1" TargetMode="External"/><Relationship Id="rId2vuqfermlh0gcnu_yrmj5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160216" TargetMode="External"/><Relationship Id="rIdods4uxmmndwkieigskfn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160216#pr" TargetMode="External"/><Relationship Id="rIdbycuibo5r2t4tyhm2i3ga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160625#pr5" TargetMode="External"/><Relationship Id="rIdq0kbiwjiygnx2ato4ese8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160010" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdwf-uu7rw84qnegck4rfq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230004107" TargetMode="External"/><Relationship Id="rIdaqc7erp1s4nc4ht5w7i_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4#st_92" TargetMode="External"/><Relationship Id="rIdfcnujt_um0_rtqar5izq-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_13" TargetMode="External"/><Relationship Id="rIdtmviq8imsnc4vtx9uypfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112301#st_17" TargetMode="External"/><Relationship Id="rIdvihmrulyskcn3i6gbf_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230004107" TargetMode="External"/><Relationship Id="rIddwds3jv7maqr6ydayddv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158914" TargetMode="External"/><Relationship Id="rId1jmz_qrf_pjtiabgtnvxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/158914#pr3" TargetMode="External"/><Relationship Id="rIdsmonsvxuldxpy2hvcturi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160035" TargetMode="External"/><Relationship Id="rIdnviddcdoal2tiytkqsfgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160035#pr1" TargetMode="External"/><Relationship Id="rIdq9bmuflugpzx6g5lsb2oz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160216" TargetMode="External"/><Relationship Id="rIdnix2x3zrxag_rf5zikcke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160216#pr" TargetMode="External"/><Relationship Id="rIdblio4n3trwtmv717oebem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160625#pr5" TargetMode="External"/><Relationship Id="rIdkgfgresvqnougqs4oeu9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160010" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdp3aafd5xfihuterfetorn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160625" TargetMode="External"/><Relationship Id="rIdhjtzvfvequpdnjrw-tjfh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdgvqpku3m5wpgbt3btm2du" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/160625" TargetMode="External"/><Relationship Id="rId50q2tr-bunlfj1ddu3urh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>