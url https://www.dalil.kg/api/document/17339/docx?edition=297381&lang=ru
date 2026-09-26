--- v0 (2026-09-25)
+++ v1 (2026-09-26)
@@ -98,51 +98,51 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">          Ратифицирован Законом КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu6l-4edx9fxc4ni4q6mqf">
+      <w:hyperlink w:history="1" r:id="rIdppymqrw7ez6blrm2k_iwn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24 июля 1998 года № 102</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.Монреальот 6 октября 1980 года                                ПРОТОКОЛ                   касающийся изменения Конвенции о                   международной гражданской авиации      Ассамблея международной  организации гражданской авиации,  собрав-шись на свою 23-ю сессию в Монреале 6 октября 1980 года,     приняв к сведению резолюции А 21-22 и А 22-28 об аренде, фрахтова-нии воздушных судов и обмене ими при выполнении международных полетов,     приняв к  сведению  проект  поправки  к  Конвенции о международнойгражданской авиации, подготовленный 23-й сессией Юридического комитета,     отметив, что  Договаривающиеся  государства выражают общее желаниевыработать положение о передаче определенных функций и обязанностей го-сударством регистрации государству эксплуатанта воздушного судна в слу-чае аренды, фрахтования воздушных судов и обмена ими или каких-либо по-добных действий в отношении таких воздушных судов,     считая необходимым изменить в вышеуказанных целях Конвенцию о меж-дународной гражданской авиации, заключенную в Чикаго 7 декабря 1944 го-да.     1. Утверждает,  в соответствии с положениями Статьи 94 а) вышеупо-мянутой Конвенции,  следующую предложенную поправку к указанной Конвен-ции:     включить после Статьи 83 следующую новую статью 83 bis:     "Статья 83 bis. Передача определенных функций и обязанностей      a) Несмотря на положения Статей 12, 30, 31, и 32 а), в том случае,когда воздушное судно,  зарегистрированное в Договаривающемся государс-тве, эксплуатируется в соответствии с договором аренды, фрахтования иливзаимного обмена воздушными судами или в соответствии с любым  подобнымдоговором эксплуатантом, основное место деятельности которого или, еслион не имеет такого места деятельности, постоянное местопребывание кото-рого  находится в другом Договаривающемся государстве,  государство ре-гистрации может по соглашению с таким другим государством передать  емувсе  или часть своих функций и обязанностей как государства регистрациив отношении этого воздушного судна,  предусмотренных Статьями  12,  30,31, и 32 а). Государство регистрации освобождается от ответственности вотношении переданных функций и обязанностей.     b) Передача не будет иметь действия в отношении других Договарива-ющихся  государств до тех пор,  пока соглашение между государствами,  вкотором передача предусматривается,  не будет зарегистрировано в Советеи опубликовано в соответствии со Статьей 83 или до того,  как о сущест-вовании и предмете соглашения не будет непосредственно сообщено властямдругого  заинтересованного Договаривающегося государства или государствгосударством стороной соглашения.     c) Положения пунктов a) и b), упомянутых выше, также применяются кслучаям, предусмотренным Статьей 77".     2. Устанавливает,  в  соответствии с положениями упомянутой статьи94 a) названной Конвенции,  что вышеупомянутая поправка вступает в силупосле ее ратификации девяносто восемью Договаривающимися государствами,и     3) Постановляет, чтобы Генеральный секретарь Международной органи-зации гражданской авиации составил Протокол на русском, английском, ис-панском и французском языках,  тексты которого являются равно аутентич-ными и включают вышеупомянутую поправку и излагаемые ниже положения:     a) Протокол подписывается Председателем Ассамблеи и ее Генеральнымсекретарем;     b) Протокол открыт для ратификации любым государством, которое ра-тифицировало упомянутую Конвенцию о международной  гражданской  авиацииили присоединилось к ней;     c) ратификационные грамоты сдаются на хранение Международной орга-низации гражданской авиации;     d) Протокол вступает в силу в отношении государств,  которые рати-фицировали его,  в день сдачи на хранение девяносто восьмой ратификаци-онной грамоты;     e) Генеральный секретарь немедленно уведомляет все Договаривающие-ся государства о дате сдачи на хранение каждого документа о ратификацииПротокола;     f) Генеральный секретарь  немедленно  уведомляет  все  государстваучастники упомянутой Конвенции о дате вступления Протокола в силу;     g) в  отношении любого Договаривающегося государства,  ратифициро-вавшего Протокол после  вышеуказанной даты,  Протокол вступает  в  силупосле  сдачи им на хранение своей ратификационной грамоты в Международ-ную организацию гражданской авиации.     В результате  этого в соответствии с вышеуказанными действиями Ас-самблеи,  настоящий Протокол был составлен Генеральным секретарем орга-низации.     В удостоверение чего Председатель и  Генеральный секретарь  вышеу-помянутой  двадцать  третьей сессии Ассамблеи Международной организациигражданской авиации, уполномоченные на то Ассамблеей, подписали настоя-щий Протокол.      Совершено в  Монреале  шестого  дня октября месяца одна тысяча де-вятьсот  восьмидесятого года в виде одного документа на  русском,  анг-лийском,  испанском и французском языках, причем текст на каждом из нихявляется равно аутентичным.  Настоящий Протокол остается на хранение  вархивах Международной организации гражданской авиации, а заверенная ко-пия его направляется Генеральным секретарем Организации всем  государс-твам сторонам Конвенции о международной гражданской авиации,  совершен-ной в Чикаго седьмого дня декабря месяца одна  тысяча  девятьсот  сорокчетвертого года.      Председатель 23-й сессии Ассамблеи           Генеральный секретарь                              Р.С.Пияга                       Ив Ламбер</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -194,69 +194,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId-ylre3lk272b4ekqgqokb">
+    <w:hyperlink w:history="1" r:id="rIdk3ld0srqa2minmbcrl1pa">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/17339</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdvehih-dbwhgktg-7q2okg">
+    <w:hyperlink w:history="1" r:id="rIddrwqf7e4bkpwjm_rjpmxd">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -399,57 +399,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdu6l-4edx9fxc4ni4q6mqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/110" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdppymqrw7ez6blrm2k_iwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/110" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId-ylre3lk272b4ekqgqokb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/17339" TargetMode="External"/><Relationship Id="rIdvehih-dbwhgktg-7q2okg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdk3ld0srqa2minmbcrl1pa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/17339" TargetMode="External"/><Relationship Id="rIddrwqf7e4bkpwjm_rjpmxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>