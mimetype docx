--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -98,51 +98,51 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">УТРАТИЛО СИЛУ           в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbsk8rtnbsiozpclayemvi">
+      <w:hyperlink w:history="1" r:id="rIdynpubzgeqb6o1z-nhbah7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства КР                     от 8 сентября 2008 года № 505 г.Бишкек, Дом Правительстваот 7 апреля 2006 года № 154-р            РАСПОРЯЖЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ      В целях выполнения предложений и просьб жителей, высказанных в хо-де рабочей поездки Премьер-министра Кыргызской Республики в  Баткенскуюобласть 3-4 марта 2006 года:     1. Утвердить прилагаемые мероприятия по реализации  предложений  ипросьб  жителей,  высказанных  в  ходе рабочей поездки Премьер-министраКыргызской Республики в Баткенскую область 3-4 марта 2006 года.     2. Министерствам,  государственным комитетам, административным ве-домствам, местным государственным администрациям и органам местного са-моуправления  Баткенской области принять необходимые меры и ежемесячно,до 5 числа месяца,  следующего за отчетным, предоставлять информацию повыполнению данных  мероприятий  в  Аппарат  Премьер-министра КыргызскойРеспублики.     3. Контроль  за  выполнением  настоящего распоряжения возложить насоответствующие управления и отделы Аппарата Премьер-министра  Кыргызс-кой Республики.      Премьер-министр                                  Ф.Кулов                                                     Утверждены                                          распоряжением  Правительства                                              Кыргызской Республики                                          от 7 апреля 2006 года №154-р                               МЕРОПРИЯТИЯ                  по реализации предложений и просьб,              высказанных жителями в ходе рабочей поездки          Премьер-министра Кыргызской Республики Кулова Ф.Ш.               в Баткенскую область 3-4 марта 2006 года -----------------------------------------------------------------------|№ |Содержание просьб и  |   Содержание   | Ответственные |   Сроки   ||  |   предложений       |   поручения    | за исполнение | исполнения||---------------------------------------------------------------------||                         Баткенская область                          ||---------------------------------------------------------------------||1 |Необходимо решить    |Изучить и       |ГТРК (по       |Апрель 2006||  |вопрос о передаче    |принять         |согласованию)  |года       ||  |высвободившегося     |соответствующее |               |           ||  |телевизионного       |решение         |               |           ||  |оборудования         |                |               |           ||  |Государственной      |                |               |           ||  |телерадиовещательной |                |               |           ||  |корпорации           |                |               |           ||  |(высвобожденного в   |                |               |           ||  |связи с получением   |                |               |           ||  |технического гранта  |                |               |           ||  |от Правительства     |                |               |           ||  |Японии) Баткенскому  |                |               |           ||  |областному           |                |               |           ||  |государственному     |                |               |           ||  |телевидению          |                |               |           ||--|---------------------|----------------|---------------|-----------||2 |Требуется начать     |Подготовить     |Баткенская     |Апрель 2006||  |строительство        |проект письма в |облгосадминист-|года       ||  |эстакадного          |адрес           |рация,         |           ||  |путепровода над селом|представительст-|Минтранскомму- |           ||  |Чорку Республики     |ва ЕС           |никаций        |           ||  |Таджикистан в        |                |               |           ||  |направлении села     |                |               |           ||  |Минорук              |                |               |           ||  |дороги вокруг села   |                |               |           ||  |Чорку вдоль          |                |               |           ||  |подводящего канала   |                |               |           ||  |Тортгульского        |                |               |           ||  |водохранилища        |                |               |           ||--|---------------------|----------------|---------------|-----------||3 |Этническим           |Совместно с     |МВД, ГАИРТ, СНБ|До 1 мая   ||  |кыргызам-переселенцам|Баткенской      |(по            |2006 года  ||  |из Республики        |облгосадминист- |согласованию)  |           ||  |Таджикистан,         |рацией и главами|               |           ||  |проживающим в        |местных         |               |           ||  |приграничных районах |госадминистраций|               |           ||  |Баткенской области,  |области в       |               |           ||  |необходимо           |оперативном     |               |           ||  |предоставить         |порядке         |               |           ||  |гражданство и        |подготовить     |               |           ||  |обеспечить их        |полный список   |               |           ||  |паспортами Кыргызской|остронуждающихся|               |           ||  |Республики           |в паспортах     |               |           ||  |                     |переселенцев и  |               |           ||  |                     |граждан,        |               |           ||  |                     |проживающих в   |               |           ||  |                     |приграничных    |               |           ||  |                     |районах. В      |               |           ||  |                     |первоочередном  |               |           ||  |                     |порядке решить  |               |           ||  |                     |вопрос          |               |           ||  |                     |предоставления  |               |           ||  |                     |гражданства и   |               |           ||  |                     |своевременного  |               |           ||  |                     |обеспечения     |               |           ||  |                     |паспортами особо|               |           ||  |                     |остронуждающихся|               |           ||  |                     |переселенцев    |               |           ||  |                     |(100 человек)   |               |           ||--|---------------------|----------------|---------------|-----------||4 |Необходимо изыскать  |Совместно с     |МСВХПП,        |I полугодие||  |средства на          |Баткенской      |Минэкономфин,  |2006 года  ||  |разработку ТЭО по    |облгосадминист- |ОАО            |           ||  |объекту              |рацией изучить и|"Электрические |           ||  |"Теке-Секирик" и     |принять меры по |станции" (по   |           ||  |строительству ГЭС.   |решению данного |согласованию)  |           ||  |Проект дорогостоящий,|вопроса         |               |           ||  |необходимо           |                |               |           ||  |дополнительное       |                |               |           ||  |изучение             |                |               |           ||--|---------------------|----------------|---------------|-----------||5 |В большинстве        |Совместно с     |МСВХПП         |I полугодие||  |населенных пунктов   |Баткенской      |               |2006 года  ||  |Баткенской области   |облгосадминист- |               |           ||  |нет чистой питьевой  |рацией изучить и|               |           ||  |воды                 |внести          |               |           ||  |                     |предложение по  |               |           ||  |                     |обеспечению     |               |           ||  |                     |населения       |               |           ||  |                     |Баткенской      |               |           ||  |                     |области чистой  |               |           ||  |                     |питьевой водой и|               |           ||  |                     |включению сел   |               |           ||  |                     |области в проект|               |           ||  |                     |"Таза-Суу"      |               |           ||--|---------------------|----------------|---------------|-----------||6 |Для военнослужащих   |Совместно с     |МЧС, СНБ (по   |Апрель-май ||  |пограничных застав   |Минэкономфином  |согласованию), |2006 года  ||  |"Капчыгай" и "Тамдык"|проработать     |Баткенская     |           ||  |не решается вопрос   |вопрос о        |облгосадминист-|           ||  |строительства жилья  |выделении       |рация          |           ||  |                     |необходимых     |               |           ||  |                     |средств и       |               |           ||  |                     |строительных    |               |           ||  |                     |материалов для  |               |           ||  |                     |строительства   |               |           ||  |                     |жилья           |               |           ||--|---------------------|----------------|---------------|-----------||7 |Необходимо           |Издать          |СНБ (по        |Апрель 2006||  |пересмотреть систему |ведомственный   |согласованию)  |года       ||  |подчиненности по     |приказ о        |               |           ||  |пограничному отряду  |территориальной |               |           ||  |Баткенской области с |переподчиненнос-|               |           ||  |учетом               |ти              |               |           ||  |территориального     |                |               |           ||  |деления              |                |               |           ||--|---------------------|----------------|---------------|-----------||8 |В целях укрепления   |Принять меры по |СНБ (по        |Октябрь-   ||  |государственной      |увеличению      |согласованию)  |ноябрь 2006||  |границы республики   |военнослужащих  |               |года       ||  |необходимо увеличить |срочной службы  |               |           ||  |штатную численность  |на 100 человек  |               |           ||  |погранвойск по       |                |               |           ||  |Баткенской области на|                |               |           ||  |100 военнослужащих   |                |               |           ||  |срочной службы       |                |               |           ||--|---------------------|----------------|---------------|-----------||9 |Требуются средства на|Провести        |Минтранскомму- |Апрель 2006||  |реабилитацию         |консультации с  |никаций,       |года       ||  |внутренних дорог     |АБР и другими   |Баткенская     |           ||  |Баткенской области   |потенциальными  |облгосадминист-|           ||  |                     |донорами по     |рация          |           ||  |                     |реабилитации    |               |           ||  |                     |внутренних дорог|               |           ||--|---------------------|----------------|---------------|-----------||10|Очень низкое качество|Включить в      |Минтранскомму- |Апрель 2006||  |телевизионого сигнала|состав тендерных|никаций,       |года       ||  |в отдаленных         |предложений по  |Госкомимущества|           ||  |населенных пунктах   |продаже         |               |           ||  |Баткенской области.  |основного пакета|               |           ||  |В информационном     |акций АО        |               |           ||  |пространстве области |"Кыргызтелеком" |               |           ||  |доминируют           |обязательный    |               |           ||  |информационные каналы|пункт           |               |           ||  |Республики Узбекистан|предусматриваю- |               |           ||  |и Республики         |щий, что        |               |           ||  |Таджикистан          |инвестор        |               |           ||  |                     |обязуется       |               |           ||  |                     |обеспечить      |               |           ||  |                     |качественным    |               |           ||  |                     |телевизионным   |               |           ||  |                     |сигналом все    |               |           ||  |                     |отдаленные      |               |           ||  |                     |населенные      |               |           ||  |                     |пункты          |               |           ||  |                     |Баткенской      |               |           ||  |                     |области         |               |           ||--|---------------------|----------------|---------------|-----------||11|В целях безопасности |Увеличить       |МВД            |Апрель 2006||  |жителей, проживающих |штатную         |               |года       ||  |в приграничных       |численность     |               |           ||  |районах области,     |органов         |               |           ||  |необходимо увеличить |внутренних дел в|               |           ||  |штатную численность  |приграничных    |               |           ||  |органов внутренних   |районах         |               |           ||  |дел на 12 человек    |Баткенской      |               |           ||  |                     |области за счет |               |           ||  |                     |внутреннего     |               |           ||  |                     |перераспределе- |               |           ||  |                     |ния в системе   |               |           ||  |                     |МВД             |               |           ||--|---------------------|----------------|---------------|-----------||12|Большая проблема с   |Совместно с     |Минсоцтруд,    |Август 2006||  |шахтерскими кадрами, |Баткенской      |Баткенская     |года       ||  |многие профессионалы |облгосадминистр-|облгосадминист-|           ||  |уходят, их некем     |ацией обеспечить|рация, мэрия   |           ||  |заменить             |набор и         |г.Сулюкта      |           ||  |                     |проработать     |               |           ||  |                     |вопрос об       |               |           ||  |                     |обеспечении     |               |           ||  |                     |квалифицирован- |               |           ||  |                     |ными кадрами    |               |           ||  |                     |(высшее и       |               |           ||  |                     |среднее         |               |           ||  |                     |специальное     |               |           ||  |                     |образование)    |               |           ||  |                     |действующих     |               |           ||  |                     |предприятий на  |               |           ||  |                     |угольных        |               |           ||  |                     |месторождениях  |               |           ||  |                     |Баткенской      |               |           ||  |                     |области         |               |           ||--|---------------------|----------------|---------------|-----------||13|Поскольку            |Усилить работу  |МВД, ГАИРТ     |Апрель-май ||  |определенная часть   |по обеспечению  |               |2006 года  ||  |жителей Баткенской   |жителей         |               |           ||  |области выезжает на  |Баткенской      |               |           ||  |заработки в          |области         |               |           ||  |Российскую           |гражданскими    |               |           ||  |Федерацию, им нужны  |паспортами      |               |           ||  |паспорта для         |нового образца  |               |           ||  |легального выезда    |                |               |           ||--|---------------------|----------------|---------------|-----------||14|В электрических сетях|Разобраться с   |ОАО "НЭСК" (по |Апрель 2006||  |области часто падает |причинами и     |согласованию), |года       ||  |напряжение           |принять меры по |ОАО "Ошэлектро"|           ||  |                     |поддержанию     |(по            |           ||  |                     |заданного уровня|согласованию)  |           ||  |                     |напряжения в    |               |           ||  |                     |электрических   |               |           ||  |                     |сетях           |               |           ||  |                     |потребителей    |               |           ||  |                     |электроэнергии  |               |           ||  |                     |Баткенской      |               |           ||  |                     |области         |               |           ||--|---------------------|----------------|---------------|-----------||15|Необходимо решить    |Изучить         |Национальный   |I полугодие||  |вопрос кредитования  |возможность     |банк (по       |2006 года  ||  |фермеров на льготных |снижения        |согласованию), |           ||  |условиях в отдаленных|процентных      |АОЗТ "КСФК" (по|           ||  |селах области        |ставок на       |согласованию)  |           ||  |                     |кредиты для     |               |           ||  |                     |фермеров        |               |           ||  |                     |отдаленных      |               |           ||  |                     |сел Баткенской  |               |           ||  |                     |области         |               |           ||--|---------------------|----------------|---------------|-----------||16|В отдаленных         |Изучить и внести|Минтранскомму- |1 полугодие||  |населенных пунктах   |предложения по  |никаций, ОсОО  |2006 года  ||  |области отсутствует  |установке       |"Бител" (по    |           ||  |сотовая связь.       |станций сотовой |согласованию)  |           ||  |В Баткенской области |связи на всей   |               |           ||  |в зону охвата сотовой|территории      |               |           ||  |связи входят город   |Баткенской      |               |           ||  |Кызыл-Кия,           |области         |               |           ||  |Кадамжайский район,  |                |               |           ||  |Баткенский район.    |                |               |           ||  |В планах развития    |                |               |           ||  |сотовой связи ОсОО   |                |               |           ||  |"Бител" предусмотрена|                |               |           ||  |установка станций    |                |               |           ||  |сотовой связи в      |                |               |           ||  |Лейлекском районе и  |                |               |           ||  |городе Сулюкта       |                |               |           ||--|---------------------|----------------|---------------|-----------||17|Необходимо           |Изучить и внести|Минсоцтруд,    |1 полугодие||  |рассмотреть вопрос о |предложение по  |Минэкономфин   |2006 года  ||  |предоставлении льгот |внесению        |               |           ||  |жителям сел Учдобо,  |указанных сел в |               |           ||  |Кокташ Аксайской     |перечень        |               |           ||  |сельской управы,     |отдаленных сел  |               |           ||  |Актатыр, Ортобоз     |жителям которых |               |           ||  |Актатырской сельской |предоставляются |               |           ||  |управы Баткенского   |льготы          |               |           ||  |района, Кокташ       |                |               |           ||  |Сумбулинской сельской|                |               |           ||  |управы, Жаркыштак,   |                |               |           ||  |Чоюнчу Аксуйской     |                |               |           ||  |сельской управы,     |                |               |           ||  |Максат Кулундуйской  |                |               |           ||  |сельской управы, Арка|                |               |           ||  |1, Борбордук         |                |               |           ||  |Жаныжерской сельской |                |               |           ||  |управы Ляйлякского   |                |               |           ||  |района               |                |               |           ||---------------------------------------------------------------------||                          Баткенский район                           ||---------------------------------------------------------------------||18|Мажитова Шаархан     |Рассмотреть     |Баткенская     |Апрель 2006||  |живет в приграничном |просьбу и       |облгосадминист-|года       ||  |районе 9 лет.        |оказать         |рация          |           ||  |Жалуется на          |содействие в    |               |           ||  |отсутствие света и   |решении         |               |           ||  |воды. Местное        |указанных ею    |               |           ||  |население испытывает |проблем         |               |           ||  |давление со стороны  |                |               |           ||  |жителей таджикских   |                |               |           ||  |сел и покидает свои  |                |               |           ||  |дома. Просит оказать |                |               |           ||  |ей помощь в выделении|                |               |           ||  |оборотных средств на |                |               |           ||  |развитие хозяйства и |                |               |           ||  |стройматериалов на   |                |               |           ||  |строительство дома   |                |               |           ||--|---------------------|----------------|---------------|-----------||19|На участках Кара и   |Баткенской      |Баткенская     |1 полугодие||  |Чек Аксайского айыл  |облгосадминист- |облгосадминист-|2006 года  ||  |окмоту часто         |рации укрепить  |рация, отдел   |           ||  |возникают споры      |хозяйственные   |правового      |           ||  |вокруг самовольного  |границы путем   |регулирования  |           ||  |захвата земли        |составления     |межгосударст-  |           ||  |таджикскими          |списков семей и |венных         |           ||  |гражданами. Местные  |предоставления и|пограничных    |           ||  |жители просят        |земельных       |вопросов       |           ||  |ускорить решение     |участков под    |управления     |           ||  |вопросов по          |строительство   |правового      |           ||  |делимитации и        |жилых домов     |обеспечения    |           ||  |демаркации данных    |                |реформ,        |           ||  |участков границ      |                |государственных|           ||  |                     |                |программ и     |           ||  |                     |                |проектов       |           ||  |                     |                |Аппарата       |           ||  |                     |                |Премьер-минист-|           ||  |                     |                |ра Кыргызской  |           ||  |                     |                |Республики     |           ||--|---------------------|----------------|---------------|-----------||20|В селе Аксай         |Провести ремонт |МСВХПП         |Апрель 2006||  |Баткенского района   |насосной станции|               |года       ||  |необходимо провести  |                |               |           ||  |ремонт насосной      |                |               |           ||  |станции              |                |               |           ||--|---------------------|----------------|---------------|-----------||21|В с.Аксай Баткенского|Баткенской      |Баткенская     |1 полугодие||  |района необходимо    |облгосадминист- |облгосадминист-|2006 года  ||  |выделить помещение   |рации решить    |рация,         |           ||  |для создания ФАПа с  |вопрос подбора  |Минэкономфин,  |           ||  |проведением          |кадров и        |Минздрав       |           ||  |капитального ремонта,|выделения       |               |           ||  |обеспечением         |помещения для   |               |           ||  |медицинскими кадрами |ФАПа.           |               |           ||  |и необходимым        |Минэкономфину   |               |           ||  |медицинским          |оказать         |               |           ||  |оборудованием        |содействие в    |               |           ||  |                     |проведении      |               |           ||  |                     |капитального    |               |           ||  |                     |ремонта         |               |           ||  |                     |выделенного     |               |           ||  |                     |помещения.      |               |           ||  |                     |Минздраву       |               |           ||  |                     |обеспечить ФАП  |               |           ||  |                     |необходимым     |               |           ||  |                     |медицинским     |               |           ||  |                     |оборудованием   |               |           ||---------------------------------------------------------------------||                          Ляйлякский район                           ||---------------------------------------------------------------------||22|Необходимо выполнить |Совместно с     |МСВХПП         |1 полугодие||  |проектно-изыскательс-|Баткенской      |               |2006 года  ||  |кие работы по        |облгосадминист- |               |           ||  |обеспечению поливной |рацией          |               |           ||  |водой п.Максат второй|определить      |               |           ||  |очереди. Предлагаются|затраты на      |               |           ||  |следующие варианты   |изыскательские  |               |           ||  |строительства каналов|работы. Оказать |               |           ||  |1. - строительство   |содействие в    |               |           ||  |канала протяженностью|поисках         |               |           ||  |5,16 км сметной      |инвестора       |               |           ||  |стоимостью 7999,4 тыс|                |               |           ||  |сом. Площадь освоения|                |               |           ||  |- 300 га;            |                |               |           ||  |- строительство канал|                |               |           ||  |протяженностью 1,0   |                |               |           ||  |км. Сметная стоимость|                |               |           ||  |- 2017,6 тыс. сом.   |                |               |           ||  |Площадь освоения - 60|                |               |           ||  |га.                  |                |               |           ||  |- рассмотреть        |                |               |           ||  |возможность          |                |               |           ||  |строительства дюкера |                |               |           ||  |протяженностью 14,5  |                |               |           ||  |км из металл. труб   |                |               |           ||  |d=1020 мм. Самотечное|                |               |           ||  |орошение 1200 га     |                |               |           ||  |земель с/у Жаныжер,  |                |               |           ||  |машинное орошение от |                |               |           ||  |АКНС                 |                |               |           ||--|---------------------|----------------|---------------|-----------||23|Необходимо           |Изыскать        |МЧС            |Апрель 2006||  |строительство мостов |средства в      |               |года       ||  |в селах Коргон,      |размере 300     |               |           ||  |Андарак, а также     |тыс. сомов на   |               |           ||  |селезащитного        |проектно-изыска-|               |           ||  |сооружения "Азап" в  |тельские работы |               |           ||  |с.Андарак Ляйлякского|                |               |           ||  |района               |                |               |           ||--|---------------------|----------------|---------------|-----------||24|Ляйлякский район и   |Найти           |ОАО "НЭСК" (по |Апрель 2006||  |город Сулюкта        |взаимоприемлемые|согласованию), |года       ||  |обеспечиваются       |пути решения    |ОАО "Ошэлектро"|           ||  |электроэнергией через|данного вопроса |(по            |           ||  |Республику           |с               |согласованию)  |           ||  |Таджикистан, в связи |электроэнергети-|               |           ||  |с этим часто         |ческими         |               |           ||  |происходит отключение|компаниями      |               |           ||  |электроэнергии в     |Республики      |               |           ||  |одностороннем порядке|Таджикистан и   |               |           ||  |без предупреждения.  |принять меры по |               |           ||  |Все это отрицательно |согласованному  |               |           ||  |влияет на            |отключению      |               |           ||  |общественно-политиче-|электроэнергии  |               |           ||  |скую обстановку.     |                |               |           ||  |Кроме этого, начаты  |                |               |           ||  |работы по            |                |               |           ||  |строительству ЛЭП от |                |               |           ||  |новой построенной    |                |               |           ||  |станции "Айгул-Таш" и|                |               |           ||  |станции              |                |               |           ||  |"Самат-Карабулак" в  |                |               |           ||  |городе Баткен. АБР и |                |               |           ||  |Правительство ведут  |                |               |           ||  |работы, необходимо их|                |               |           ||  |ускорить             |                |               |           ||--|---------------------|----------------|---------------|-----------||25|Салимбеков Ахматджан |Рассмотреть и   |Минздрав,      |Апрель 2006||  |просит оказать       |принять меры по |Баткенская     |года       ||  |содействие в лечении |решению просьбы |облгосадминист-|           ||  |артроза (инвалид I   |                |рация          |           ||  |группы)              |                |               |           ||--|---------------------|----------------|---------------|-----------||26|Включить в план работ|Принять меры по |МЧС            |I полугодие||  |МЧС строительство    |решению данного |               |2006 года  ||  |моста в селе Актан   |вопроса         |               |           ||  |Бешкенекого айыл     |                |               |           ||  |окмоту               |                |               |           ||--|---------------------|----------------|---------------|-----------||27|Самой главной        |Принять меры по |МСВХПП,        |I полугодие||  |проблемой на         |повышению       |Минсоцтруд     |2006 года  ||  |Аркинском каскаде    |заработной платы|               |           ||  |насосных станций     |работникам      |               |           ||  |является низкая      |Аркинского      |               |           ||  |заработная плата. Все|каскада насосных|               |           ||  |специалисты уезжают  |станций         |               |           ||  |работать в Россию.   |                |               |           ||  |Необходимо увеличить |                |               |           ||  |заработную плату     |                |               |           ||  |работников Аркинского|                |               |           ||  |каскада насосных     |                |               |           ||  |станций              |                |               |           ||--|---------------------|----------------|---------------|-----------||28|В Ляйлякском районе  |Изучить и       |Минэкономфин,  |I полугодие||  |добывается ежегодно  |рассмотреть     |ГНИ, Баткенская|2006 года  ||  |около 20 тонн нефти, |вопрос          |облгосадминист-|           ||  |в местный бюджет     |поступления     |рация, ОАО     |           ||  |доходы от получаемой |налоговых       |"Кыргызнефте-  |           ||  |прибыли не поступают.|платежей от     |газ" (по       |           ||  |Кроме того, по       |добычи нефти и  |согласованию)  |           ||  |территории района    |транспортировки |               |           ||  |пролегают 4          |газа в местный  |               |           ||  |газопроводные нитки, |бюджет          |               |           ||  |3 из которых         |                |               |           ||  |принадлежат АО       |                |               |           ||  |"Кыргызгаз", и 1     |                |               |           ||  |нитка находится на   |                |               |           ||  |балансе АО           |                |               |           ||  |"Узтрансгаз", плата  |                |               |           ||  |за транспортировку   |                |               |           ||  |газа в местный бюджет|                |               |           ||  |не поступает.        |                |               |           ||  |Необходимо           |                |               |           ||  |рассмотреть вопрос о |                |               |           ||  |частичной выплате    |                |               |           ||  |налогов в местный    |                |               |           ||  |бюджет oт получаемых |                |               |           ||  |доходов              |                |               |           ||--|---------------------|----------------|---------------|-----------||29|Пpoeктно-сметная     |Изучить и внести|МСВХПП,        |1 полугодие||  |документация на      |предложения по  |Минэкономфин,  |2006 года  ||  |строительство канала |поиску          |Баткенская     |           ||  |"Саркент-Тоо-Жайлоо" |инвесторов      |облгосадминист-|           ||  |была подготовлена в  |                |рация          |           ||  |январе 2004 года на  |                |               |           ||  |средства населения.  |                |               |           ||  |Общая сметная        |                |               |           ||  |стоимость составляет |                |               |           ||  |110 млн. сомов. На   |                |               |           ||  |средства ГТЦ (проект |                |               |           ||  |Правительства        |                |               |           ||  |Германии) была       |                |               |           ||  |оказана помощь в     |                |               |           ||  |размере 1,2 млн.     |                |               |           ||  |сомов на которые были|                |               |           ||  |построены подъездная |                |               |           ||  |дорога и линия       |                |               |           ||  |электропередач до    |                |               |           ||  |начала туннеля.      |                |               |           ||  |Необходимо           |                |               |           ||  |строительство туннеля|                |               |           ||  |и подводного канала. |                |               |           ||  |Площадь освоения     |                |               |           ||  |составит 9850 га.    |                |               |           ||--|---------------------|----------------|---------------|-----------||30|Необходимо открытие  |Решать вопрос   |МСВХПП, ОАО    |Апрель 2006||  |филиала ОАО          |открытия филиала|"Лизинговая    |года       ||  |"Лизинговая компания |ОАО "Лизинговая |компания       |           ||  |Кыргызайылтехсервис" |компания        |Кыргызайылтех- |           ||  |в Ляйлякском районе. |Кыргызайылтех-  |сервис" (по    |           ||  |В настоящее время в  |сервис" в       |согласованию)  |           ||  |Ляйлякском районе    |Ляйлякском      |               |           ||  |существует проблема  |районе          |               |           ||  |не хватает           |                |               |           ||  |сельскохозяйственной |                |               |           ||  |техники, имеющаяся   |                |               |           ||  |морально и физически |                |               |           ||  |устарела и пришла в  |                |               |           ||  |негодность           |                |               |           ||--|---------------------|----------------|---------------|-----------||31|ОсОО "Арбэт и К",    |Совместно с     |МСВХПП         |I полугодие||  |специализирующееся на|Минэкономфином  |               |2006 года  ||  |производстве         |рассмотреть     |               |           ||  |виноматериалов,      |вопрос и оказать|               |           ||  |подготовило          |содействие в    |               |           ||  |бизнес-проект по     |выделении       |               |           ||  |переработке          |кредита в       |               |           ||  |сельхозпродукции и   |размере 5,3 млн.|               |           ||  |выпуску натуральных  |сомов в         |               |           ||  |соков. Для реализации|соответствии с  |               |           ||  |данного проекта      |объявленным     |               |           ||  |требуется выделение  |конкурсом бизнес|               |           ||  |кредита в размере 5,3|проектов для    |               |           ||  |млн. сомов. При      |предприятий     |               |           ||  |осуществлении данного|перерабатывающих|               |           ||  |проекта местное      |сельскохозяйств-|               |           ||  |население будет      |енную продукцию.|               |           ||  |заинтересовано в     |Госфонду        |               |           ||  |разведении фруктовых |развития        |               |           ||  |садов и виноградников|экономики       |               |           ||  |                     |оформить        |               |           ||  |                     |кредитные и     |               |           ||  |                     |залоговые       |               |           ||  |                     |договора на     |               |           ||  |                     |условиях        |               |           ||  |                     |срочности,      |               |           ||  |                     |платности и     |               |           ||  |                     |возвратности    |               |           ||--|---------------------|----------------|---------------|-----------||32|На 300 км            |Совместно с     |Минтранскомму- |I полугодие||  |автомобильной трассы |Баткенской      |никаций, МЧС   |2006 года  ||  |Ош-Баткен-Исфана в   |облгосадминист- |               |           ||  |1989 году было начато|рацией принять  |               |           ||  |строительство        |меры по         |               |           ||  |36-метрового         |завершению      |               |           ||  |железобетонного моста|строительства   |               |           ||  |через реку Жангакты. |моста в рамках  |               |           ||  |Каждый год в         |грантовых       |               |           ||  |весенне-летний период|соглашений      |               |           ||  |на данном участке    |                |               |           ||  |проходят селевые     |                |               |           ||  |потоки, которые      |                |               |           ||  |разрушают дорожное   |                |               |           ||  |полотно и перекрывают|                |               |           ||  |движение             |                |               |           ||  |автотранспорта на    |                |               |           ||  |определенное время   |                |               |           ||--|---------------------|----------------|---------------|-----------||33|На 346 км автодороги |Рассмотреть и   |Минтранскомму- |Апрель 2006||  |Ош-Баткен-Исфана-Про-|решить вопрос о |никаций, МЧС   |года       ||  |летарск происходит   |выделении       |               |           ||  |береговая эрозия. В  |финансовых      |               |           ||  |связи с чем          |средств и       |               |           ||  |существует угроза    |габионной сетки |               |           ||  |обрушения дорожного  |для укрепления  |               |           ||  |полотна, что в       |данного участка |               |           ||  |будущем приведет к   |                |               |           ||  |остановке            |                |               |           ||  |автомобильного       |                |               |           ||  |сообщения 4-х айыл   |                |               |           ||  |окмоту               |                |               |           ||  |(Кулундинского,      |                |               |           ||  |Жаны-Жерского,       |                |               |           ||  |Бешкентского и       |                |               |           ||  |Маргунского) с       |                |               |           ||  |областным и районным |                |               |           ||  |центром.             |                |               |           ||  |Протяженность участка|                |               |           ||  |пораженного береговой|                |               |           ||  |эрозией составляет   |                |               |           ||  |200 м. Для           |                |               |           ||  |восстановления       |                |               |           ||  |дорожного полотна    |                |               |           ||  |требуется 1300 шт.   |                |               |           ||  |габионной сетки,     |                |               |           ||  |32400 куб. м. грунта |                |               |           ||  |для засыпки и 1300   |                |               |           ||  |куб. м. камней. Для  |                |               |           ||  |выполнения этих работ|                |               |           ||  |необходимы финансовые|                |               |           ||  |средства в размере   |                |               |           ||  |5,2 млн. сомов       |                |               |           ||--|---------------------|----------------|---------------|-----------||34|Проблемы участка     |Совместно с     |Минтранскомму- |Апрель 2006||  |Максат:              |Баткенской      |никаций, МВД,  |года       ||  |1. Необходимо        |облгосадминист- |ГАИРТ          |           ||  |завершение           |рацией изучить и|               |           ||  |строительства        |принять меры по |               |           ||  |водопровода для      |решению         |               |           ||  |обеспечения жителей  |указанных       |               |           ||  |участка Максат       |проблем         |               |           ||  |питьевой водой.      |                |               |           ||  |2. Выдача льготной   |                |               |           ||  |ссуды для            |                |               |           ||  |строительства        |                |               |           ||  |индивидуальных жилых |                |               |           ||  |домов, а также       |                |               |           ||  |микрокредитование    |                |               |           ||  |населения для        |                |               |           ||  |развития             |                |               |           ||  |животноводческой     |                |               |           ||  |отрасли в данной зоне|                |               |           ||  |(планируется         |                |               |           ||  |переселение 50       |                |               |           ||  |молодых семей для    |                |               |           ||  |дальнейшего освоения |                |               |           ||  |массива Максат)      |                |               |           ||  |3. Необходимо начать |                |               |           ||  |строительство        |                |               |           ||  |гравийной дороги     |                |               |           ||  |Максат-Жаштык,       |                |               |           ||  |протяженностью 6 км. |                |               |           ||  |В данное время в     |                |               |           ||  |Жаны-Жерском айыл    |                |               |           ||  |окмоту проживают     |                |               |           ||  |более 12 тыс. человек|                |               |           ||  |которые ежедневно    |                |               |           ||  |испытывают трудности |                |               |           ||  |при пересечении      |                |               |           ||  |территории Республики|                |               |           ||  |Таджикистан,         |                |               |           ||  |сотрудниками         |                |               |           ||  |пограничной и        |                |               |           ||  |таможенной служб     |                |               |           ||  |Республики           |                |               |           ||  |Таджикистан творится |                |               |           ||  |произвол, так как у  |                |               |           ||  |большинства местного |                |               |           ||  |населения            |                |               |           ||  |отсутствуют          |                |               |           ||  |паспорта.            |                |               |           ||  |4. Необходимо начать |                |               |           ||  |проектно-изыскательс-|                |               |           ||  |кие работы по        |                |               |           ||  |строительству дороги |                |               |           ||  |Кулунду-Максат       |                |               |           ||--|---------------------|----------------|---------------|-----------||35|По завершении        |Решить вопрос   |МЧС, СНБ (по   |До 1 мая   ||  |строительства казармы|завершения      |согласованию), |2006 года  ||  |для пограничного     |строительства   |Минэкономфин   |           ||  |отряда,              |казармы для     |               |           ||  |расположенного в     |пограничного    |               |           ||  |Ляйлякском районе,   |отряда,         |               |           ||  |рассмотрев вопрос    |расположенного в|               |           ||  |возврата пионерского |Ляйлякском      |               |           ||  |лагеря "Атын бешик", |районе, и       |               |           ||  |который был передан  |возврата        |               |           ||  |войсковой части N    |пионерского     |               |           ||  |2021 в 2001 году. Для|лагеря "Алтын   |               |           ||  |решения данной       |бешик"          |               |           ||  |проблемы необходимо  |                |               |           ||  |выделение средств в  |                |               |           ||  |размере 350 тыс.     |                |               |           ||  |сомов на завершение  |                |               |           ||  |строительства        |                |               |           ||--|---------------------|----------------|---------------|-----------||36|Необходимо изучить   |Совместно с     |МСВХПП,        |I полугодие||  |существующий проект  |Баткенской      |Минэкономфин   |2006 года  ||  |по освоению земель   |облгосадминист- |               |           ||  |участка Сарыдош, при |рацией изучить  |               |           ||  |необходимости        |существующий    |               |           ||  |доработать его или   |проект, при     |               |           ||  |разработать новый    |необходимости   |               |           ||  |                     |доработать его  |               |           ||  |                     |или разработать |               |           ||  |                     |новый           |               |           ||---------------------------------------------------------------------||                         Кадамжайский район                          ||---------------------------------------------------------------------||37|Необходимо           |Изучить и в     |МСВХПП,        |1 полугодие||  |проработать вопрос о |установленном   |Госрегистр,    |2006 года  ||  |перераспределении    |порядке решить  |Баткенская     |           ||  |земель, которые в    |данный вопрос   |облгосадминис- |           ||  |соответствии с       |                |трация, Ошская |           ||  |проектом с           |                |облгосадминис- |           ||  |строительства        |                |трация         |           ||  |Южно-Кыргызского     |                |               |           ||  |цементного завода    |                |               |           ||  |будут выведены из    |                |               |           ||  |сельскохозяйственного|                |               |           ||  |oбopoтa жителей      |                |               |           ||  |Кадамжайского и      |                |               |           ||  |Ноокатского районов  |                |               |           ||--|---------------------|----------------|---------------|-----------||38|В связи с опасностью |Разработать и   |МЧС            |Апрель 2006||  |просачивания вредных |предпринять     |               |года       ||  |солей на территорию  |необходимые меры|               |           ||  |соседней Республики  |по привлечению  |               |           ||  |Узбекистан необходимо|грантов         |               |           ||  |ускорить реабилитацию|                |               |           ||  |7-8 контуров         |                |               |           ||  |соленакопителей АО   |                |               |           ||  |"Кадамжайский        |                |               |           ||  |сурьмянный комбинат" |                |               |           ||--|---------------------|----------------|---------------|-----------||39|О проведении         |Рассмотреть     |Минтранскомму- |I полугодие||  |ремонтно-восстанови- |вопрос и принять|никаций        |2006 года  ||  |тельных и            |меры по         |               |           ||  |укрепительных работ  |проведению      |               |           ||  |на 135 км автодороги |ремонтно-восста-|               |           ||  |Ош-Исфана (мост)     |новительных и   |               |           ||  |                     |укрепительных   |               |           ||  |                     |работ           |               |           ||--|---------------------|----------------|---------------|-----------||40|Для освоения новых   |Изучить вопрос и|МСВХПП,        |I полугодие||  |земель в Майданской, |внести          |Минэкономфин,  |2006 года  ||  |Учкоргонской         |предложения     |Баткенская     |           ||  |сельских управах     |                |облгосадминист-|           ||  |необходимо завершить |                |рация          |           ||  |строительство канала |                |               |           ||  |Боз-Каракыштак, для  |                |               |           ||  |чего необходимо 22,0 |                |               |           ||  |млн. сомов           |                |               |           ||--|---------------------|----------------|---------------|-----------||41|О строительстве      |Совместно с     |МСВХПП         |I полугодие||  |второй нити          |Баткенской      |               |2006 года  ||  |Бургондинского       |облгосадминист- |               |           ||  |канала для освоения  |рацией изучить  |               |           ||  |более 3000 гектаров. |вопрос и внести |               |           ||  |Для разработки       |предложения по  |               |           ||  |проектно-сметной     |привлечению     |               |           ||  |документации         |инвесторов      |               |           ||  |требуется 1 млн.     |                |               |           ||  |сомов, полного       |                |               |           ||  |завершения           |                |               |           ||  |строительства 36,0   |                |               |           ||  |млн. сомов           |                |               |           ||--|---------------------|----------------|---------------|-----------||42|В связи с тем, что   |Представить АООТ|Минпромторг,   |Апрель 2006||  |выставляется на      |"Хайдаркенское  |Госкомимущества|года       ||  |продажу контрольный  |ртутное         |               |           ||  |пакет акций АООТ     |акционерное     |               |           ||  |"Хайдаркенское       |общество"       |               |           ||  |ртутное акционерное  |информацию о    |               |           ||  |общество" необходимо |проведении      |               |           ||  |включить в состав    |торгов по       |               |           ||  |тендерных предложений|продаже пакета  |               |           ||  |условия с            |акции ГАО       |               |           ||  |определенными        |"Кристалл" и    |               |           ||  |требованиями         |оказать         |               |           ||  |                     |содействие в    |               |           ||  |                     |поиске инвестора|               |           ||--|---------------------|----------------|---------------|-----------||43|14 различных         |Включить в      |Минпромторгту- |I полугодие||  |хозсубъектов         |повестку дня    |ризм, АО       |2006 года  ||  |Республики Узбекистан|заседания       |"Кыргызнефте-  |           ||  |расположены на       |Межправительст- |газ" (по       |           ||  |территории Кыргызской|венной комиссии |согласованию), |           ||  |Республики. В        |по двустороннему|АО "Кыргызгаз" |           ||  |настоящее время      |сотрудничеству  |(по            |           ||  |задолженность по     |между Кыргызской|согласованию)  |           ||  |аренде данных        |Республикой и   |               |           ||  |объектов и аренды на |Республикой     |               |           ||  |землю составила более|Узбекистан      |               |           ||  |200 миллионов сомов  |проблемы,       |               |           ||  |Кроме того,          |связанные с     |               |           ||  |переговоры по аренде |совместным      |               |           ||  |нефте и газохранилищ |разделом        |               |           ||  |на Бургандинском     |прибыли,        |               |           ||  |массиве идут с 1992  |получаемой      |               |           ||  |года. Госкомимущества|Узбекскими      |               |           ||  |Республики Узбекистан|нефте-газовыми  |               |           ||  |до сих пор не        |предприятиями,  |               |           ||  |подписывает договор и|работающими на  |               |           ||  |увязывает этот вопрос|Бургандинском   |               |           ||  |с делимитацией и     |массиве, на     |               |           ||  |демаркацией границ   |равных условиях |               |           ||---------------------------------------------------------------------||                               город Сулюкта                         ||---------------------------------------------------------------------||44|Для завершения       |Выделить мэрии  |МЧС, МСВХПП,   |До 1 июля  ||  |строительства        |г.Сулюкта       |мэрия г.Сулюкта|2006 года  ||  |водопроводной линии  |водопроводные   |               |           ||  |"Тегирмен-Сай-Кара-  |трубы общей     |               |           ||  |Булак" и ее ввода в  |протяженностью 2|               |           ||  |эксплуатацию         |км и решить     |               |           ||  |необходимо выделить  |вопрос          |               |           ||  |трубы диаметром 217  |строительства   |               |           ||  |мм общей             |водозабора      |               |           ||  |протяженностью 2,0 км|                |               |           ||  |и решить вопрос      |                |               |           ||  |строительства        |                |               |           ||  |водозабора данной    |                |               |           ||  |новой линии          |                |               |           ||--|---------------------|----------------|---------------|-----------||45|Государство задолжало|Оказать         |Баткенская     |Апрель 2006||  |шахтерам порядка     |содействие по   |облгосадминист-|года       ||  |более 1,5 млн. сомов |возврату долга  |рация, мэрия   |           ||  |за обязательные      |угледобывающим  |г.Сулюкта      |           ||  |поставки             |предприятиям за |               |           ||  |госучреждениям.      |обязательные    |               |           ||  |Шахтерам нужны деньги|поставки угля   |               |           ||  |в начале года, чтобы |бюджетным       |               |           ||  |пустить их в оборот  |организациям, а |               |           ||  |                     |также           |               |           ||  |                     |рассмотреть     |               |           ||  |                     |вопрос поставки |               |           ||  |                     |угля бюджетным  |               |           ||  |                     |организациям по |               |           ||  |                     |предоплате      |               |           ||--|---------------------|----------------|---------------|-----------||46|На станции Кольцо    |Минэкономфину   |Минэкономфин,  |Апрель-май ||  |Кош-Булакского айыл  |выделить        |мэрия г.Сулюкта|2006 года  ||  |окмоту из-за         |стимулирующий   |               |           ||  |отсутствия питьевой  |грант в сумме   |               |           ||  |воды население       |450,0 тыс.      |               |           ||  |вынуждено возить воду|сомов, мэрии    |               |           ||  |гужевым транспортом  |г.Сулюкта       |               |           ||  |на расстояние 5,0 км.|вложить         |               |           ||  |Нужна прокладка      |собственные     |               |           ||  |водопровода          |средства в сумме|               |           ||  |Сулюкта-Кольцо       |150,0 тыс. сомов|               |           ||  |протяженностью 8,0 км|для             |               |           ||  |                     |строительства   |               |           ||  |                     |водопровода     |               |           ||  |                     |Сулюкта-Кольцо  |               |           ||---------------------------------------------------------------------||                           город Кызыл-Кия                           ||---------------------------------------------------------------------||47|Для восстановления   |Совместно с     |МСВХПП, ГАК    |I полугодие||  |технологического     |руководством АО |"Кыргызтамеки- |2006 года  ||  |процесса на АО       |"Кызыл-Кия      |си" (по        |           ||  |"Кызыл-Кия тамекиси" |тамекиси"       |согласованию), |           ||  |необходимо оказать   |рассмотреть     |ГФРЭ           |           ||  |содействие в         |вопрос о        |               |           ||  |выделении кредита    |выделении       |               |           ||  |                     |кредита         |               |           ||--|---------------------|----------------|---------------|-----------||48|Необходимо           |Изучить вопрос  |Госкомимущест- |Апрель 2006||  |пересмотреть         |принадлежности  |ва, Баткенская |года       ||  |приватизацию         |железнодорожной |облгосадминист-|           ||  |железнодорожной      |ветки и внести  |рация          |           ||  |ветки, подходящей к  |предложение     |               |           ||  |площадке             |                |               |           ||  |строительства        |                |               |           ||  |Южно-Кыргызского     |                |               |           ||  |цементного завода    |                |               |           ||--|---------------------|----------------|---------------|-----------||49|Изучить вопрос       |Совместно с     |Госкомимущества|1 полугодие||  |передачи наружных    |мэрией города   |               |2006 года  ||  |тепловых сетей       |Кызыл-Кия       |               |           ||  |"районной котельной" |рассмотреть и   |               |           ||  |на баланс ТЭЦ города |внести          |               |           ||  |Ош филиала ОАО       |предложение     |               |           ||  |"Электрические       |                |               |           ||  |станции"             |                |               |           ||--|---------------------|----------------|---------------|-----------||50|Оказать содействие в |Совместно с     |Госкомимущест- |I полугодие||  |передаче кинотеатра  |мэрией города   |ва, Баткенская |2006 года  ||  |"Заря" в             |Кызыл-Кия       |облгосадминист-|           ||  |муниципальную        |изучить данный  |рация,         |           ||  |собственность мэрии  |вопрос и внести |Кыргызкино     |           ||  |г.Кызыл-Кия          |предложение     |               |           ||--|---------------------|----------------|---------------|-----------||51|Оказать содействие в |Изучить         |МЧС,           |Апрель 2006||  |выделении денежных   |совместно с     |Минтранскомму- |года       ||  |средств на завершение|мэрией города   |никации        |           ||  |строительства        |Кызыл-Кия и     |               |           ||  |автомобильного моста |принять меры по |               |           ||  |через реку Джалсай и |решению данного |               |           ||  |укрепление берегов   |вопроса         |               |           ||  |селепроходящего      |                |               |           ||  |канала Джалсай рваным|                |               |           ||  |камнем общей         |                |               |           ||  |протяженностью 3,8 км|                |               |           ||--|---------------------|----------------|---------------|-----------||52|В результате таяния  |Министерству    |МЧС, мэрия     |Апрель 2006||  |снегов на участке от |экологии и      |г.Кызыл-Кия    |года       ||  |насосной станции     |чрезвычайных    |               |           ||  |водозабора Кулуштан  |ситуаций        |               |           ||  |размыт водопровод.   |выделить трубы. |               |           ||  |Необходимо оказать   |Мэрии города    |               |           ||  |содействие в         |Кызыл-Кия       |               |           ||  |выделении 350 п/м    |принять меры по |               |           ||  |водопроводных труб   |восстановлению  |               |           ||  |                     |водопровода     |               |           |</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -194,69 +194,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdaprxlorskayydadcmeadz">
+    <w:hyperlink w:history="1" r:id="rIdyjfolbgjf6apmr5rspvnl">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/18506</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdnvpaulghfom6ohoxfv9i0">
+    <w:hyperlink w:history="1" r:id="rIdy2z2nfhy5fgu6gdgi1ed_">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -399,57 +399,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdbsk8rtnbsiozpclayemvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59411" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdynpubzgeqb6o1z-nhbah7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/59411" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdaprxlorskayydadcmeadz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/18506" TargetMode="External"/><Relationship Id="rIdnvpaulghfom6ohoxfv9i0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdyjfolbgjf6apmr5rspvnl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/18506" TargetMode="External"/><Relationship Id="rIdy2z2nfhy5fgu6gdgi1ed_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>