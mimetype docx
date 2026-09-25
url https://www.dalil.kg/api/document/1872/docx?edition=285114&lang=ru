--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -98,191 +98,191 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">г.Бишкек, Дом Правительстваот 4 апреля 2006 года №82                       ЗАКОН КЫРГЫЗСКОЙ РЕСПУБЛИКИ             О республиканском бюджете Кыргызской Республики                              на 2006 год            (В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtnhm-9uweehhe5sfmsxkk">
+      <w:hyperlink w:history="1" r:id="rIds1dd9n1iripohjiryxn8a">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5 апреля 2007 года №42</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)      Принят Жогорку Кенешем     Кыргызской Республики                          9 февраля 2006 года      Статья 1.Утвердить республиканский бюджет Кыргызской Республики на 2006 год  по  доходам  в сумме 21903948,2  тыс.сомов и расходам в сумме 22268119,4 тыс.сомов.     Установить предельный  размер  дефицита  республиканского  бюджетаКыргызской  Республики на 2006 год в сумме 364171,2  тыс.сомов.  Напра-вить на покрытие дефицита и отрицательного сальдо по источникам  финан-сирования дефицита  республиканского бюджета  средства, высвободившиеся за счет реструктуризации  внешнего долга Кыргызской Республики и перео-формления казначейских обязательств.     (В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtpzban5c8-p-hnzkmf2mo">
+      <w:hyperlink w:history="1" r:id="rId1edcztc8crkhlostfcmzg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5 апреля 2007 года №42</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)      Статья 2.Доходная часть республиканского бюджета Кыргызской   Рес-публики  на 2006  год формируется за счет поступлений по источникам со-гласно приложениям № 1 и 1-1.     Утвердить на 2006 год суммы средств, передаваемых по взаимным рас-четам из местного бюджета в республиканский бюджет:                                                          (в тыс.сомах)-----------------------------------------------------------------------|Иссык-Кульская область                 |          31721,2            ||---------------------------------------|-----------------------------||Чуйская область                        |          116835,5           ||---------------------------------------|-----------------------------||г.Бишкек                               |          149697,4           ||---------------------------------------|-----------------------------||Всего                                  |          298254,1           |-----------------------------------------------------------------------     В случае неперечисления средств, передаваемых по взаимным расчетамиз местного бюджета в республиканский бюджет, приостанавливается финан-сирование всех видов трансфертов из республиканского бюджета.     (В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdycqka36j3g_shdpnitwg3">
+      <w:hyperlink w:history="1" r:id="rIdjdo9vdkpyoijqnhegsmgp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5 апреля 2007 года №42</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)      Статья 3.Утвердить на 2006 год средства на финансирование расходов из  республиканского бюджета Кыргызской Республики для бюджетных органи-заций и учреждений в размерах, установленных согласно приложению №2.     Размеры средств на финансирование расходов бюджетных организаций иучреждений Кыргызской Республики должны строго  соблюдаться  и  направ-ляться  на мероприятия и программы в пределах,  установленных настоящимЗаконом.      Статья 4.Утвердить бюджет развития Кыргызской Республики   согласно  приложению  № 3,  установив следующие размеры средств для финансирования капитальных вложений в республике, осуществляемых за счет:     внутренних источников                       - 1100916,8 тыс.сомов;     внешних источников                          - 4120077,6 тыс.сомов.     (В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt29migj8fizl-wuxjfuad">
+      <w:hyperlink w:history="1" r:id="rIdhllfhg1xyitlcrffuywng">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5 апреля 2007 года №42</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)      Статья 5.Финансирование расходов республиканского бюджета  Кыргызс-кой  Республики на 2006 год производится в первоочередном порядке по за-щищенным статьям (заработная плата, отчисления в Социальный фонд Кыргыз-ской Республики,  медикаменты,  питание,  пособия малообеспеченным семь-ям и детям-инвалидам, стипендии и отчисления в Фонд обязательного  меди-цинского страхования),  а также по государственным долговым обязательст-вам и индексации вкладов населения.     Рекомендовать местным  государственным  администрациям  и исполни-тельно-распорядительным органам местного  самоуправления  всех  уровнейосуществлять  финансирование  расходов  местных  бюджетов на 2006 год впервоочередном порядке по защищенным статьям.     Защищенные  статьи  расходов могут быть уменьшены в связи с вакан-сиями в штатных расписаниях, изменениями в штатных расписаниях, измене-нием производственных показателей и принятием законодательных  и норма-тивных правовых актов.     (В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwygxcrf-f5y7wq9qtfvq1">
+      <w:hyperlink w:history="1" r:id="rIdxglnh4jejcrspiez83mpt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5 апреля 2007 года №42</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)      Статья 6.С 1 января 2006 года все расходы на содержание учреждений  здравоохранения  республики  (кроме медицинских учреждений,  финансируе-мых из местного бюджета города Бишкек) финансируются из республиканского  бюджета.      Статья 7.Доходы бюджетных учреждений,  поступившие сверх сумм, ут-вержденных в сметах специальных средств, полностью остаются в их распо-ряжении.     Доходы, полученные  бюджетными организациями от выдачи разрешений,лицензий и от арендной платы за государственные и муниципальные помеще-ния,  полностью перечисляются в доходную часть бюджета соответствующегоуровня.  Доход, полученный от передачи материально-технической базы го-сударственных  образовательных  организаций  в аренду негосударственным(частным) организациям,  в бюджет не изымается и используется государс-твенными образовательными организациями для уставных целей.     Запретить бюджетным организациям и учреждениям использовать специ-альные средства,  минуя систему казначейства.  При нарушении указанногопорядка 50 процентов специальных средств изымается в доход бюджета  со-ответствующего уровня.     Прекратить взимание родительских взносов,  предназначенных для те-кущего ремонта школ и аренды учебников.      Статья 8.Правительство Кыргызской Республики вправе:     вносить изменения в приложения N 1,  1-1 и 2 настоящего  Закона  впределах  сумм,  утвержденных статьей 1 настоящего Закона,  если это неприведет к уменьшению доходной части республиканского бюджета;     вносить уточнения  во  взаимные  расчеты  республиканского бюджетаКыргызской Республики с бюджетами областей и городов Бишкек и Ош, выте-кающие  из  принимаемых соответствующими органами нормативных актов,  атакже изменений  объемов  производства  (работ,  услуг),  уровней  цен,структурных изменений и других процессов, происходящих в республике;     рассмотреть увеличение расходной части республиканского бюджета засчет сверхпрогнозных поступлений государственных доходов.     Правительству Кыргызской Республики прекратить проведение  взаимо-зачетов  по  республиканскому бюджету по схеме "возвратное финансирова-ние".     Внесенные изменения  утверждаются  Жогорку Кенешем Кыргызской Рес-публики.      Статья 9.Местным государственным администрациям всех уровней и мес-тному самоуправлению  городов  Бишкек и Ош компенсировать недофинансиро-ванные в 2005 году по отдельным группам расходы местных бюджетов за сч-ет  и  в пределах ассигнований,  предусмотренных в их бюджетах на 2006 год.  При этом компенсации подлежат в первоочередном порядке расходы на  заработную плату и отчисления в Социальный фонд.     Установить контроль за своевременностью погашения задолженности покоммунальным услугам и за выполненные объемы работ (услуг).      Статья 10. Установить оборотную  кассовую наличность по республи-канскому бюджету Кыргызской Республики на  1  января  2007  г ода  в  сумме  50000,0 тыс.сомов.      Статья 11.Утвердить на 2006 год для местных бюджетов областей, го-родов Бишкек и Ош нормативы отчислений от плановых поступлений:  подо-ходного налога,  налога на прибыль, доходов от обязательного патентиро-вания, единого налога для субъектов малого предпринимательства,  акциз-ного налога (на внутреннюю продукцию), налога на проценты, налога  на доходы нерези дентов и поступления от страховых фондов в размере 35 про-центов.      Статья 12.При перевыполнении плановых показателей  по  всем  видам  общегосударственных налогов (с учетом плана по погашению недоимки, сло-жившейся за предыдущие годы),  указанных в статье 11 настоящего Закона, и налога на  добавленную  стоимость на внутреннюю  продукцию,  заплани-рованных на  первое и второе полугодие 2006 года по областям,  городам Бишкек и  Ош, сумма  перевыполнения  зачисляется в местные бюджеты  об-ластей,  городов Бишкек и Ош по нормативу 65 процентов от суммы перевы-полнения.     При перевыполнении  плановых  показателей по арендной плате земельФонда перераспределения сельскохозяйственных угодий полученные средстваполностью оставлять в распоряжении айыл окмоту.     В случае перевыполнения плановых показателей  в  первом  полугодии2006 года и невыполнении их по результатам года средства, перечисленныев первом полугодии,  изымаются в республиканский бюджет в следующем го-ду.     Сумма перевыполнения плановых показателей за счет переплаты по на-логам вычитается из сверхплановых поступлений.      Статья 13.Утвердить на  2006  год  местным  бюджетам  размеры кате-гориальных грантов из республиканского бюджета Кыргызской Республики для сферы образования:                                                           (в тыс.сомах)-----------------------------------------------------------------------|Ошская область                           |         501481,5          ||-----------------------------------------|---------------------------||г.Ош                                     |         89854,2           ||-----------------------------------------|---------------------------||Джалал-Абадская область                  |         468947,9          ||-----------------------------------------|---------------------------||Иссык-Кульская область                   |         202571,6          ||-----------------------------------------|---------------------------||Нарынская область                        |         207682,7          ||-----------------------------------------|---------------------------||Таласская область                        |         120456,9          ||-----------------------------------------|---------------------------||Чуйская область                          |         326829,9          ||-----------------------------------------|---------------------------||Баткенская область                       |         216259,7          ||-----------------------------------------|---------------------------||Всего                                    |         2134084,4         |-----------------------------------------------------------------------     Категориальные гранты  направляются на финансирование приоритетныхнаправлений расходов в сфере среднего и начального образования,  покры-вая тем самым минимальный уровень расходов по данному сектору.     (В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrgckontudu-o1fhntdbox">
+      <w:hyperlink w:history="1" r:id="rIdazppvzn2tv8ihpfvh0i7_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5 апреля 2007 года №42</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)      Статья 14.Утвердить на  2006 год местным бюджетам размеры грантов из республиканского бюджета Кыргызской Республики для выравнивания до-ходов:                                                           (в тыс.сомах)-----------------------------------------------------------------------|Ошская область                           |          137573,8         ||-----------------------------------------|---------------------------||Джалал-Абадская область                  |           23702,7         ||-----------------------------------------|---------------------------||Нарынская область                        |           51063,1         ||-----------------------------------------|---------------------------||Таласская область                        |            7049,9         ||-----------------------------------------|---------------------------||Баткенская область                       |           27696,6         ||-----------------------------------------|---------------------------||Всего                                    |          247086,1         |-----------------------------------------------------------------------     Рекомендовать местным бюджетам направлять в первоочередном порядкена  покрытие расходов по статьям "заработная плата" и "отчисления в Со-циальный фонд Кыргызской Республики" суммы выравнивающих грантов, выде-ляемые из республиканского бюджета,  в размерах, определенных настоящейстатьей настоящего Закона.     (В редакции Закона КР от </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqu0npxy5jqzsjg6r9092r">
+      <w:hyperlink w:history="1" r:id="rIdrkdfdxbjdpnfh27ng6pqo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5 апреля 2007 года №42</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)      Статья 15. Бюджетные средства,  использованные бюджетными учрежде-ниями и  хозяйствующими субъектами,  государственными администрациями всех уровней не по целевому назначению,  подлежат взысканию в соответ-ствующие бюджеты. Несвоевременный возврат бюджетных средств, предоста-вленных на возвратной основе,  а также просрочка уплаты процентов за их  использование служат основанием для:     сокращения или прекращения предоставления всех форм  государствен-ной поддержки;     взимания штрафа в размере двойной действующей учетной ставки Наци-онального банка Кыргызской Республики.     Возврат предоставленных предприятиям,  организациям, местным госу-дарственным  администрациям  и местному самоуправлению городов Бишкек иОш бюджетных ссуд,  кредитов, а также платы за пользование этими средс-твами  приравнивается  к платежам в бюджет и осуществляется в первооче-редном порядке.      Статья 16.ИСКЛЮЧЕНА  (В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmybyfyp-hsp1wgmvohzvi">
+      <w:hyperlink w:history="1" r:id="rIdpti1wf3dq0-m61izf8rxs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КР от 5 апреля 2007 года №42)      Статья 17.Ввести в  действие  Закон Кыргызской Республики "О рес-публиканском бюджете Кыргызской Республики на 2006 год" с 1 января 2006 года.      Президент Кыргызской Республики                К.Бакиев </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="864" w:left="864" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -334,69 +334,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdamsa4mryzme7bcrpgxb_h">
+    <w:hyperlink w:history="1" r:id="rIdpca9brdr8vkaznjpex2al">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/1872</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdn9iq_ml6gwy1tahxzxyxu">
+    <w:hyperlink w:history="1" r:id="rIdynyastuthjvas9o-f9vdn">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -539,57 +539,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdtnhm-9uweehhe5sfmsxkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202075" TargetMode="External"/><Relationship Id="rIdtpzban5c8-p-hnzkmf2mo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202075" TargetMode="External"/><Relationship Id="rIdycqka36j3g_shdpnitwg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202075" TargetMode="External"/><Relationship Id="rIdt29migj8fizl-wuxjfuad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202075" TargetMode="External"/><Relationship Id="rIdwygxcrf-f5y7wq9qtfvq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202075" TargetMode="External"/><Relationship Id="rIdrgckontudu-o1fhntdbox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202075" TargetMode="External"/><Relationship Id="rIdqu0npxy5jqzsjg6r9092r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202075" TargetMode="External"/><Relationship Id="rIdmybyfyp-hsp1wgmvohzvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202075" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIds1dd9n1iripohjiryxn8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202075" TargetMode="External"/><Relationship Id="rId1edcztc8crkhlostfcmzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202075" TargetMode="External"/><Relationship Id="rIdjdo9vdkpyoijqnhegsmgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202075" TargetMode="External"/><Relationship Id="rIdhllfhg1xyitlcrffuywng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202075" TargetMode="External"/><Relationship Id="rIdxglnh4jejcrspiez83mpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202075" TargetMode="External"/><Relationship Id="rIdazppvzn2tv8ihpfvh0i7_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202075" TargetMode="External"/><Relationship Id="rIdrkdfdxbjdpnfh27ng6pqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202075" TargetMode="External"/><Relationship Id="rIdpti1wf3dq0-m61izf8rxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202075" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdamsa4mryzme7bcrpgxb_h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1872" TargetMode="External"/><Relationship Id="rIdn9iq_ml6gwy1tahxzxyxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdpca9brdr8vkaznjpex2al" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/1872" TargetMode="External"/><Relationship Id="rIdynyastuthjvas9o-f9vdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>