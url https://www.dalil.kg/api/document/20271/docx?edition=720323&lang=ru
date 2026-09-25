--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -156,51 +156,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Об итогах голосования и об определении результатов выборов депутатов местных кенешей Араванского, Кара-Кулжинского и Кара-Сууского районов Ошской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcyadea5qzranwiiqmin26">
+      <w:hyperlink w:history="1" r:id="rIdsmyql5obx_ylxqys8jo6q">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Центризбиркома КР от 1 июня 2016 года № 106 данное постановление признано утратившим силу в части признания избранными депутатами местных кенешей.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -208,233 +208,233 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzkaur_65ktfcrdgsukcve">
+      <w:hyperlink w:history="1" r:id="rIdzkadjwoj2vkrlmt8rvo9q">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "О назначении выборов депутатов местных кенешей Кыргызской Республики" от 24 сентября 2012 года № УП № 204 проведены выборы депутатов местных кенешей Кыргызской Республики 25 ноября 2012 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">С целью организации и проведения выборов депутатов местных кенешей Центральной комиссией по выборам и проведению референдумов Кыргызской Республики утверждены избирательные округа: по С.Юсуповскому айылному кенешу Араванского района - 8, по Кара-Кулжинскому айылному кенешу Кара-Кулжинского района - 4, по Толойконскому айылному кенешу Кара-Суйского района - 4, по Жоошскому айылному кенешу Кара-Сууского района - 9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdvy2p86ximik1jxadwlphp">
+      <w:hyperlink w:history="1" r:id="rIdw5lsfsobfpu3nousdh6py">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Центральной комиссии по выборам и проведению референдумов Кыргызской Республики "Об утверждении протоколов об итогах голосования и об определении результатов выборов депутатов местных кенешей Ошской области" от 15 декабря 2012 года № 155 итоги голосования и выборы депутатов по Токтогулскому избирательному округу С.Юсуповского айылного кенеша Араванского района, по Учарскому избирательному округу Толойконского айылного кенеша Кара-Сууского района, Жоошского айылного кенеша по Мамажановскому избирательному округу Кара-Сууского района признаны несостоявшимися. А также, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdumorwxwj-mykokygiprw_">
+      <w:hyperlink w:history="1" r:id="rIdjh4cikryogyexn0mndtvk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Центральной комиссии по выборам и проведению референдумов Кыргызской Республики "О внесении изменений в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdstkqs4tki7zvelsgztmyt">
+      <w:hyperlink w:history="1" r:id="rIdzokmlfxtsqpgirxnbm2ym">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Центральной комиссии по выборам и проведению референдумов Кыргызской Республики "Об утверждении протоколов об итогах голосования и об определении результатов выборов депутатов местных кенешей Ошской области" от 10 января 2013 года итоги голосования и выборы депутатов по избирательному округу Биймырза Кара-Кулжинского айылного кенеша Кара-Кулжинского района, были признаны несостоявшимися.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdexysjpejbf1babaqecpih">
+      <w:hyperlink w:history="1" r:id="rIdf547n39cspxgiu8b62tjk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "О назначении повторных выборов депутатов местных кенешей Джалал-Абадской, Ошской, Баткенской, Иссык-Кульской и Чуйской областей Кыргызской Республики" от 15 апреля 2013 года УП № 77 повторные выборы депутатов местных кенешей по избирательному округу Токтогул С.Юсуповского айылного кенеша Араванского района, избирательному округу Биймырза Кара-Кулжинского айылного кенеша Кара-Кулжинского района, избирательному округу Учар Толойконского айылного кенеша и по Мамажановскому избирательному округу Жоошского айылного кенеша Кара-Сууского района проведены 26 мая 2013 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В Центральную комиссию по проведению выборов и референдумов Кыргызской Республики и территориальные избирательные комиссии жалоб и заявлений на итоги голосования и результаты повторных выборов депутатов местных кенешей Ошской области не поступило.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">На основании протоколов об итогах голосования и о результатах выборов депутатов местных кенешей прошедших 25 ноября 2012 года и 26 мая 2013 года, в соответствии с пунктами 2, 24 части 1 статьи 7 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdukjaqtuszzj_ogwb7ocnp">
+      <w:hyperlink w:history="1" r:id="rIdmsa7r_wmoxdkgeu5gkmjl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "Об избирательных комиссиях по проведению выборов и референдумов Кыргызской Республики", частью 4 статьи 37, частью 4 статьи 40, статьей 62 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk0stc1st1gvlbc9bratl8">
+      <w:hyperlink w:history="1" r:id="rIdxikytokg3_7xnde626cbd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закона</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О выборах депутатов местных кенешей", Центральная комиссия по выборам и проведению референдумов Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -494,51 +494,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Утвердить протокол от 25 ноября 2012 года об итогах голосования и о результатах выборов депутатов по трехмандатному Октябрьскому избирательному округу, по четырехмандатному Араванскому избирательному округу, по трехмандатному избирательному округу "Победа", по четырехмандатному избирательному округу Бирлик, по шестимандатному избирательному округу "Хамза", по трехмандатному избирательному округу "Хабиб Абдулла", по четырехмандатному "Сайдахматовскому" избирательному округу С.Юсуповского айылного кенеша Араванского района.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Признать выборы депутатов С.Юсуповского айылного кенеша Араванского района состоявшимися и считать нижеследующих кандидатов в депутаты избранными депутатами (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqy_pwesg8wtcpvchyt4cg">
+      <w:hyperlink w:history="1" r:id="rIdmjfzvnw0w9hbkijcxtgnd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложение № 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -584,51 +584,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Утвердить протокол от 25 ноября 2012 года об итогах голосования и о результатах выборов депутатов по девятимандатному 1-Майскому избирательному округу, по десятимандатному Советскому избирательному округу, по шестимандатному Кара-Кулжинскому избирательному округу Кара-Кулжинского айылного кенеша Кара-Кулжинского района.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Признать выборы депутатов Кара-Кулжинского айылного кенеша Кара-Кулжинского района состоявшимися и считать нижеследующих кандидатов в депутаты избранными депутатами (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_htniwv3duzvhlq2_ovr7">
+      <w:hyperlink w:history="1" r:id="rIdsncigdbwo6lym5fi2zvjh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложение № 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -674,51 +674,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">14. Утвердить протокол от 25 ноября 2012 года об итогах голосования и о результатах выборов депутатов по восьмимандатному Толойконскому избирательному округу, по пятимандатному Кыргызстанскому избирательному округу, по десятимандатному Дыйкан-Кыштакскому избирательному округу Толойконского айылного кенеша Кара-Сууского района.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15. Признать выборы депутатов Толойконского айылного кенеша Кара-Сууского района состоявшимися и считать нижеследующих кандидатов в депутаты избранными депутатами (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_i5iuhjjmx7gs48k3ae8o">
+      <w:hyperlink w:history="1" r:id="rIdqwjfo4kpsw-msvynwiuig">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложение № 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -764,51 +764,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">19. Утвердить протокол от 25 ноября 2012 года об итогах голосования и о результатах выборов депутатов по трехмандатному Калининскому избирательному округу, по пятимандатному Агартуускому избирательному округу, по шестимандатному Большевикскому избирательному округу, по двухмандатному Зарбаликскому избирательному округу, по трехмандатному Кызыл-Кошчуйскому избирательному округу, по трехмандатному Питомникскому избирательному округу, по одномандатному Бирдикскому избирательному округу, по трехмандатному Маданиятскому избирательному Жоошского айылного кенеша Кара-Сууского района.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">20. Признать выборы депутатов Жоошского айылного кенеша Кара-Сууского района состоявшимися и считать нижеследующих кандидатов в депутаты избранными депутатами (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId181oyve3jxt1jyro4oit-">
+      <w:hyperlink w:history="1" r:id="rIdlkowbylcrwfx7otr_3dis">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложение № 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -938,51 +938,51 @@
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 1к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdysdx5rhiunrihcxnxtxpy">
+      <w:hyperlink w:history="1" r:id="rIdfekfky1sd1hfak9sngjjb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2324,51 +2324,51 @@
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 2 к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbhlzb3mltggpwcfy_xpda">
+      <w:hyperlink w:history="1" r:id="rIdxsovqo_ro7km-pehbxccn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -3513,51 +3513,51 @@
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 3 к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx95c4u0ky29pbrbannjuu">
+      <w:hyperlink w:history="1" r:id="rIdppqbvldw4xg4ru3-wioz_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -4758,51 +4758,51 @@
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение № 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwgil0kcgfmblvdqxtxkmr">
+      <w:hyperlink w:history="1" r:id="rIdlt8kvjuwkt7gvgnku0lir">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Центральной комиссии по выборам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6215,69 +6215,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId_ueb_21iqpaj3ni35sxl1">
+    <w:hyperlink w:history="1" r:id="rIdeocabtau1wvez907zbkcr">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/20271</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdgeph4bm1yngk2dqkcsypi">
+    <w:hyperlink w:history="1" r:id="rId6446d_o_yrtw_ft6zjjfh">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6420,57 +6420,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdcyadea5qzranwiiqmin26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20827" TargetMode="External"/><Relationship Id="rIdzkaur_65ktfcrdgsukcve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/61443" TargetMode="External"/><Relationship Id="rIdvy2p86ximik1jxadwlphp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20169" TargetMode="External"/><Relationship Id="rIdumorwxwj-mykokygiprw_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/402884" TargetMode="External"/><Relationship Id="rIdstkqs4tki7zvelsgztmyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20169" TargetMode="External"/><Relationship Id="rIdexysjpejbf1babaqecpih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/61591" TargetMode="External"/><Relationship Id="rIdukjaqtuszzj_ogwb7ocnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203100" TargetMode="External"/><Relationship Id="rIdk0stc1st1gvlbc9bratl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203103" TargetMode="External"/><Relationship Id="rIdqy_pwesg8wtcpvchyt4cg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20271#p1" TargetMode="External"/><Relationship Id="rId_htniwv3duzvhlq2_ovr7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20271#p2" TargetMode="External"/><Relationship Id="rId_i5iuhjjmx7gs48k3ae8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20271#p3" TargetMode="External"/><Relationship Id="rId181oyve3jxt1jyro4oit-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20271#p4" TargetMode="External"/><Relationship Id="rIdysdx5rhiunrihcxnxtxpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20271" TargetMode="External"/><Relationship Id="rIdbhlzb3mltggpwcfy_xpda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20271" TargetMode="External"/><Relationship Id="rIdx95c4u0ky29pbrbannjuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20271" TargetMode="External"/><Relationship Id="rIdwgil0kcgfmblvdqxtxkmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20271" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdsmyql5obx_ylxqys8jo6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20827" TargetMode="External"/><Relationship Id="rIdzkadjwoj2vkrlmt8rvo9q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/61443" TargetMode="External"/><Relationship Id="rIdw5lsfsobfpu3nousdh6py" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20169" TargetMode="External"/><Relationship Id="rIdjh4cikryogyexn0mndtvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/402884" TargetMode="External"/><Relationship Id="rIdzokmlfxtsqpgirxnbm2ym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20169" TargetMode="External"/><Relationship Id="rIdf547n39cspxgiu8b62tjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/61591" TargetMode="External"/><Relationship Id="rIdmsa7r_wmoxdkgeu5gkmjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203100" TargetMode="External"/><Relationship Id="rIdxikytokg3_7xnde626cbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203103" TargetMode="External"/><Relationship Id="rIdmjfzvnw0w9hbkijcxtgnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20271#p1" TargetMode="External"/><Relationship Id="rIdsncigdbwo6lym5fi2zvjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20271#p2" TargetMode="External"/><Relationship Id="rIdqwjfo4kpsw-msvynwiuig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20271#p3" TargetMode="External"/><Relationship Id="rIdlkowbylcrwfx7otr_3dis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20271#p4" TargetMode="External"/><Relationship Id="rIdfekfky1sd1hfak9sngjjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20271" TargetMode="External"/><Relationship Id="rIdxsovqo_ro7km-pehbxccn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20271" TargetMode="External"/><Relationship Id="rIdppqbvldw4xg4ru3-wioz_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20271" TargetMode="External"/><Relationship Id="rIdlt8kvjuwkt7gvgnku0lir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20271" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_ueb_21iqpaj3ni35sxl1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20271" TargetMode="External"/><Relationship Id="rIdgeph4bm1yngk2dqkcsypi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdeocabtau1wvez907zbkcr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20271" TargetMode="External"/><Relationship Id="rId6446d_o_yrtw_ft6zjjfh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>