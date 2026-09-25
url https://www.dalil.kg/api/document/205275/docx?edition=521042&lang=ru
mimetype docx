--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -170,133 +170,133 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6vww9ffq3yvxm-yfgggt1">
+      <w:hyperlink w:history="1" r:id="rIdkkv7cyxczuveiepaaico5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О радиационной безопасности населения Кыргызской Республики" (Ведомости Жогорку Кенеша Кыргызской Республики, 1999 г., № 12, ст.529) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Часть 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvvexgvgsd5cu5vajksor1">
+      <w:hyperlink w:history="1" r:id="rIdk01nwpo8d_2bcwoelpdts">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"Вступившие в установленном законом порядке в силу международные договоры, участницей которых является Кыргызская Республика, а также общепризнанные принципы и нормы международного права в области радиационной безопасности являются составной частью правовой системы Кыргызской Республики.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwl3mb1gkdvflah37dbsqf">
+      <w:hyperlink w:history="1" r:id="rId0cj_qwjj_mti8hyrtydmr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статью 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -328,51 +328,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Выработка политики и осуществление надзорно-контрольных функций в сфере обеспечения радиационной безопасности реализуются уполномоченными государственными органами, определяемыми Правительством Кыргызской Республики.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpebdpay-hf_pabc-xagat">
+      <w:hyperlink w:history="1" r:id="rIdqxv-7y3fltvwna-pjftfv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статью 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -390,85 +390,85 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Государственное нормирование в сфере обеспечения радиационной безопасности определяется соответствующими техническими регламентами, включающими в себя вопросы санитарных правил и норм, гигиенических нормативов, правил радиационной безопасности, государственных стандартов, строительных норм и правил, правил охраны труда, и другими нормативными правовыми актами.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. В части 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgdg5xl7zl7aljdlrclnw2">
+      <w:hyperlink w:history="1" r:id="rIdqkuwpss3zmc9ofjwpurme">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "со специально уполномоченными государственными органами, осуществляющими государственный надзор и контроль в области обеспечения радиационной безопасности" заменить словами "с уполномоченным государственным органом по надзору и контролю в сфере обеспечения радиационной безопасности".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdblerksh7fhwrhkx6hbnn6">
+      <w:hyperlink w:history="1" r:id="rId5brhogvqvws5vybwreql8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статью 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -598,51 +598,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">г) установление порядка возмещения причиненных вреда здоровью граждан и убытков их имуществу в результате радиационной аварии.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxysikuogo1wtpyh0e5d1b">
+      <w:hyperlink w:history="1" r:id="rIdljhbetqeiuvi_rvjgnl4k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статью 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1178,167 +1178,167 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. К компетенции уполномоченного государственного органа в сфере таможенного дела относится проведение радиационного контроля в пунктах пропуска на государственной границе Кыргызской Республики в соответствии с порядком, определяемым Правительством Кыргызской Республики.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. В абзаце одиннадцатом </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-d26ri4htiswkuig7pwbt">
+      <w:hyperlink w:history="1" r:id="rId-kelg4g16k0cdb7bshd9o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "уполномоченных государственных органов, осуществляющих" заменить словами "уполномоченного государственного органа по надзору и контролю в сфере обеспечения радиационной безопасности, осуществляющего".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Абзац четвертый </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdffb0whaof5ntayweyyw1v">
+      <w:hyperlink w:history="1" r:id="rIdyfx6_vchwzr3lpkfwbs5i">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"план мероприятий по защите работников (персонала) и населения от радиационной аварии и ее последствий, согласованный с органами местного самоуправления, уполномоченным государственным органом по выработке политики в сфере обеспечения радиационной безопасности и уполномоченным государственным органом по надзору и контролю в сфере обеспечения радиационной безопасности;".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. В абзаце третьем </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr_g24x-5_wcsdatn4eq9p">
+      <w:hyperlink w:history="1" r:id="rIdy1zdd8blxvmgkpcbftqkg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "органы государственной власти, осуществляющие государственный надзор и контроль в области обеспечения радиационной безопасности" заменить словами "уполномоченный государственный орган по чрезвычайным ситуациям, уполномоченный государственный орган по надзору и контролю в сфере обеспечения радиационной безопасности".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. В </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdslhfmyurs_0msi_dtvjbl">
+      <w:hyperlink w:history="1" r:id="rIdygrf5-df0a8tc7hwf2fj8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "специально уполномоченных государственных органов, осуществляющих государственный надзор и контроль в области радиационной безопасности, по обеспечению радиационной безопасности" заменить словами "уполномоченных государственных органов в сфере обеспечения радиационной безопасности".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1510,69 +1510,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdbh_xjeo465d1hv8nidu0w">
+    <w:hyperlink w:history="1" r:id="rIds6_lgbma8ysmhf8jxilo6">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/205275</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdljxr1m5_lkdldezp75k48">
+    <w:hyperlink w:history="1" r:id="rIddfpodho-mtavmmaenqhjr">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1715,57 +1715,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6vww9ffq3yvxm-yfgggt1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223" TargetMode="External"/><Relationship Id="rIdvvexgvgsd5cu5vajksor1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;2" TargetMode="External"/><Relationship Id="rIdwl3mb1gkdvflah37dbsqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;5" TargetMode="External"/><Relationship Id="rIdpebdpay-hf_pabc-xagat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;7" TargetMode="External"/><Relationship Id="rIdgdg5xl7zl7aljdlrclnw2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;9" TargetMode="External"/><Relationship Id="rIdblerksh7fhwrhkx6hbnn6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;10" TargetMode="External"/><Relationship Id="rIdxysikuogo1wtpyh0e5d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;11" TargetMode="External"/><Relationship Id="rId-d26ri4htiswkuig7pwbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;13" TargetMode="External"/><Relationship Id="rIdffb0whaof5ntayweyyw1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;18" TargetMode="External"/><Relationship Id="rIdr_g24x-5_wcsdatn4eq9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;19" TargetMode="External"/><Relationship Id="rIdslhfmyurs_0msi_dtvjbl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;25" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdkkv7cyxczuveiepaaico5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223" TargetMode="External"/><Relationship Id="rIdk01nwpo8d_2bcwoelpdts" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;2" TargetMode="External"/><Relationship Id="rId0cj_qwjj_mti8hyrtydmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;5" TargetMode="External"/><Relationship Id="rIdqxv-7y3fltvwna-pjftfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;7" TargetMode="External"/><Relationship Id="rIdqkuwpss3zmc9ofjwpurme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;9" TargetMode="External"/><Relationship Id="rId5brhogvqvws5vybwreql8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;10" TargetMode="External"/><Relationship Id="rIdljhbetqeiuvi_rvjgnl4k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;11" TargetMode="External"/><Relationship Id="rId-kelg4g16k0cdb7bshd9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;13" TargetMode="External"/><Relationship Id="rIdyfx6_vchwzr3lpkfwbs5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;18" TargetMode="External"/><Relationship Id="rIdy1zdd8blxvmgkpcbftqkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;19" TargetMode="External"/><Relationship Id="rIdygrf5-df0a8tc7hwf2fj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/223#&#1088;25" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdbh_xjeo465d1hv8nidu0w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205275" TargetMode="External"/><Relationship Id="rIdljxr1m5_lkdldezp75k48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIds6_lgbma8ysmhf8jxilo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/205275" TargetMode="External"/><Relationship Id="rIddfpodho-mtavmmaenqhjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>