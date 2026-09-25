--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -156,337 +156,337 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Об утверждении протоколов об итогах голосования и результатах выборов депутатов Токмокского городского кенеша Чуйской области, прошедших 27 марта 2016 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlg2wijabk3ni_kyh3l0w5">
+      <w:hyperlink w:history="1" r:id="rIdtyfy25v_j7sox_p2y0amp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Центризбиркома КР от 25 апреля 2016 года № 90 данное постановление утратило силу в части признания избранными депутатами местных кенешей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbr2vvzmts0bcazy-oas8e">
+      <w:hyperlink w:history="1" r:id="rIdrnhxjil4zkel5xu5nsew_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Центризбиркома КР от 6 сентября 2016 года № 140 данное постановление признано утратившим силу в части признания избранными депутатами местных кенешей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyzjhribixjyxzqbwjbbd0">
+      <w:hyperlink w:history="1" r:id="rId8k1vmigatmndaspduy6nt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Центризбиркома КР от 10 января 2017 года № 8 данное постановление признано утратившим силу в части признания избранными депутатами местных кенешей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">27 марта 2016 года проведены выборы депутатов Токмокского городского кенеша Чуйской области, назначенные </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwgdhjg-q1nkvwjskwogzb">
+      <w:hyperlink w:history="1" r:id="rIdwlif-zb2sfucr50liezpx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 11 февраля 2016 года № 29.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для проведения выборов, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkl9emvo3trc3merijhghw">
+      <w:hyperlink w:history="1" r:id="rIdpgjds56iaxm3zinpaokyn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4czxnk57kpcop2ev_tisr">
+      <w:hyperlink w:history="1" r:id="rIdxatqjfln-7hmpczcu2ace">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О выборах депутатов местных кенешей" на территории Токмокского городского кенеша сформирован 1 единый избирательный округ и 20 избирательных участков.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">На основании решений Центральной комиссии по выборам и проведению референдумов Кыргызской Республики от 11 апреля 2016 года № 11 "О внесении изменений в выдвинутый список кандидатов в депутаты от политической партии "Социал-демократическая партия Кыргызстана", от 11 апреля 2016 года № 10 "О внесении изменений в выдвинутый список кандидатов в депутаты от политической партии "Республика - Ата Журт" в Токмокский городской кенеш Чуйской области, протокола об итогах голосования и результатах Токмокской территориальной избирательной комиссии, в соответствии со статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6qqounakensvm9_wpeir8">
+      <w:hyperlink w:history="1" r:id="rIdnwi2al_q53c2zlfvs72ry">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpdheijzlo7z_lgtigxrkw">
+      <w:hyperlink w:history="1" r:id="rIdukgqea942_74tqkmyvzz4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "Об избирательных комиссиях по проведению выборов и референдумов Кыргызской Республики", статьями </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqrmrvn6rdgskeeef-n-tt">
+      <w:hyperlink w:history="1" r:id="rIdaq0hgwtekmae2e04bc9ek">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">37</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3b5yxgstp8v-6fuzq_lfp">
+      <w:hyperlink w:history="1" r:id="rIdj51mfsyqc0nxxcnp_dsgb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">40</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtv69jqd6xpcq0l9uteebg">
+      <w:hyperlink w:history="1" r:id="rIdcr5jdgzibn_otfzhcroph">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">62</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О выборах депутатов местных кенешей", Центральная комиссия по выборам и проведению референдумов Кыргызской Республики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -546,51 +546,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Утвердить протокол об итогах голосования и результатах выборов депутатов Токмокского городского кенеша Чуйской области с указанием в настоящем постановлении изменениями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Избранными депутатами Токмокского городского кенеша признать кандидатов в депутаты, указанных в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdplw4k_6vpjccc450vk5lk">
+      <w:hyperlink w:history="1" r:id="rIduwyisdoss4p8xmdmd2pfj">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Приложении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению (прилагается).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -709,51 +709,51 @@
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  к </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtgw862xg6l7sxuyqvrn-4">
+      <w:hyperlink w:history="1" r:id="rIdpokzfjifndz76ckfq5sqg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановлению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Центральной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3447,69 +3447,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdm__3x2wlybxdyuotpnjp3">
+    <w:hyperlink w:history="1" r:id="rIdziot23oiqfprmpic_wxyb">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/20789</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdvy_zcnemb1gbf0uv972ye">
+    <w:hyperlink w:history="1" r:id="rId0twsmpgrl79itciixxqwt">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3652,57 +3652,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdlg2wijabk3ni_kyh3l0w5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20812" TargetMode="External"/><Relationship Id="rIdbr2vvzmts0bcazy-oas8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20937" TargetMode="External"/><Relationship Id="rIdyzjhribixjyxzqbwjbbd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20872" TargetMode="External"/><Relationship Id="rIdwgdhjg-q1nkvwjskwogzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/69039" TargetMode="External"/><Relationship Id="rIdkl9emvo3trc3merijhghw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203103#st_10" TargetMode="External"/><Relationship Id="rId4czxnk57kpcop2ev_tisr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203103#st_11" TargetMode="External"/><Relationship Id="rId6qqounakensvm9_wpeir8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203100#st_6" TargetMode="External"/><Relationship Id="rIdpdheijzlo7z_lgtigxrkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203100#st_7" TargetMode="External"/><Relationship Id="rIdqrmrvn6rdgskeeef-n-tt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203103#st_37" TargetMode="External"/><Relationship Id="rId3b5yxgstp8v-6fuzq_lfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203103#st_40" TargetMode="External"/><Relationship Id="rIdtv69jqd6xpcq0l9uteebg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203103#st_62" TargetMode="External"/><Relationship Id="rIdplw4k_6vpjccc450vk5lk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20789#p1" TargetMode="External"/><Relationship Id="rIdtgw862xg6l7sxuyqvrn-4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20789" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdtyfy25v_j7sox_p2y0amp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20812" TargetMode="External"/><Relationship Id="rIdrnhxjil4zkel5xu5nsew_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20937" TargetMode="External"/><Relationship Id="rId8k1vmigatmndaspduy6nt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20872" TargetMode="External"/><Relationship Id="rIdwlif-zb2sfucr50liezpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/69039" TargetMode="External"/><Relationship Id="rIdpgjds56iaxm3zinpaokyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203103#st_10" TargetMode="External"/><Relationship Id="rIdxatqjfln-7hmpczcu2ace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203103#st_11" TargetMode="External"/><Relationship Id="rIdnwi2al_q53c2zlfvs72ry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203100#st_6" TargetMode="External"/><Relationship Id="rIdukgqea942_74tqkmyvzz4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203100#st_7" TargetMode="External"/><Relationship Id="rIdaq0hgwtekmae2e04bc9ek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203103#st_37" TargetMode="External"/><Relationship Id="rIdj51mfsyqc0nxxcnp_dsgb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203103#st_40" TargetMode="External"/><Relationship Id="rIdcr5jdgzibn_otfzhcroph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/203103#st_62" TargetMode="External"/><Relationship Id="rIduwyisdoss4p8xmdmd2pfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20789#p1" TargetMode="External"/><Relationship Id="rIdpokzfjifndz76ckfq5sqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20789" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdm__3x2wlybxdyuotpnjp3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20789" TargetMode="External"/><Relationship Id="rIdvy_zcnemb1gbf0uv972ye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdziot23oiqfprmpic_wxyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/20789" TargetMode="External"/><Relationship Id="rId0twsmpgrl79itciixxqwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>