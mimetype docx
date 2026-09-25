--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -170,167 +170,167 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Киргизской Советской Социалистической Республики «О структуре аппарата Президента Киргизской ССР» от 22 ноября 1990 года № 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8svu0rhpawakeaj2mitnj">
+      <w:hyperlink w:history="1" r:id="rIdz4gdc2cdf-qvjwl91cx-0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 30 января 1991 года № 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Вице-президента Республики Кыргызстан от 5 февраля 1991 года № 2;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjisuh9lresk0ckivu1h9p">
+      <w:hyperlink w:history="1" r:id="rIdn1rpmcnbr6d8b_fdnigtq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан «О составе официальной делегации Республики Кыргызстан и сопровождающих лицах при подписании Договора о дружбе и сотрудничестве между Казахской ССР и Республикой Кыргызстан» от 15 февраля 1991 года № 5;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb19ef3tvklwuecdbq2hzk">
+      <w:hyperlink w:history="1" r:id="rId2xsfm9z5qh3ysi6wdjw-n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан «О составе официальной делегации Республики Кыргызстан и сопровождающих лицах при подписании Договора о дружбе и сотрудничестве между Республикой Кыргызстан и Узбекской ССР» от 12 марта 1991 года № 6;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxiszmyc1jfx38ck9zzx1j">
+      <w:hyperlink w:history="1" r:id="rId2cl6lp-njs8fb8iqmjhyb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан «О составе официальной делегации Республики Кыргызстан и сопровождающих лицах при подписании Договора о дружбе и сотрудничестве между Республикой Кыргызстан и Украинской ССР» от 30 марта 1991 года № 7;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -348,51 +348,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Вице-президента Республики Кыргызстан от 23 апреля 1991 года № 10;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgavl66wlchoys-rxt7mhm">
+      <w:hyperlink w:history="1" r:id="rIdbwj_nlg0uxzpdifjr-oeq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан «О мерах по дальнейшей стабилизации социально-политической обстановки в Ошской и Джалал-Абадской областях» от 16 мая 1991 года № 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -424,119 +424,119 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Вице-президента Республики Кыргызстан «О проведении сборов по внеконкурсному приему в военно-учебные заведения Министерства обороны СССР молодежи коренной национальности Республики Кыргызстан» от 3 июня 1991 года № 15;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf02wogeza8bl9ttxytb4d">
+      <w:hyperlink w:history="1" r:id="rIdwwiru4nbnax37j7dfr5gm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан «Об образовании при Президенте Республики Кыргызстан Комиссии по государственным наградам и утверждении Положения о Комиссии» от 4 июня 1991 года № 16;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsi76agwzhohrm3nfnqclk">
+      <w:hyperlink w:history="1" r:id="rId2ad-promdbxkdrige18x7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан «О составе Государственной делегации Республики Кыргызстан и сопровождающих лицах при подписании Договора о дружбе и сотрудничестве между Республикой Кыргызстан и Туркменской Советской Социалистической Республикой» от 10 июня 1991 года № 18;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfkbl7cqulehl2qttf8qbb">
+      <w:hyperlink w:history="1" r:id="rIde1ezjbe88eriguxz41n8o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан «О составе Государственной делегации Республики Кыргызстан, выезжающей в Украинскую ССР по обмену ратификационными грамотами Договора «О дружбе и сотрудничестве между Республикой Кыргызстан и Украинской Советской Социалистической Республикой» от 14 июня 1991 года № 19;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -554,51 +554,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Республики Кыргызстан «О составе Государственной делегации Республики Кыргызстан по обмену ратификационными грамотами Договора «О дружбе и сотрудничестве между Республикой Кыргызстан и Казахской Советской Социалистической Республикой» от 9 августа 1991 года № 23;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo_uuar1w-qerhxdyvvbzd">
+      <w:hyperlink w:history="1" r:id="rId6ncix-qi4f2rgwsrvawud">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 13 августа 1991 года № 24;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -644,99 +644,99 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Вице-президента Республики Кыргызстан от 10 октября 1991 года № 31;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbzoy_hs1qpnybdueghd-o">
+      <w:hyperlink w:history="1" r:id="rIdsj9dmvxse_wcdnyruzdyp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 18 ноября 1991 года № 33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Вице-президента Республики Кыргызстан от 20 ноября 1991 года № 35;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1b3qghkity0x6ebjy5ijr">
+      <w:hyperlink w:history="1" r:id="rIdncv2hkekyskw8qao_aykc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан «О составе Государственной делегации Республики Кыргызстан в Республику Турция» от 23 декабря 1991 года № 36;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -768,153 +768,153 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Республики Кыргызстан «О проверке законности и обоснованности выдачи лицензий в Республике Кыргызстан на вывоз за ее пределы товаров народного потребления и продукции производственно-технического назначения» от 27 января 1992 года № 8;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkjubms1uv0nriuzyorfzx">
+      <w:hyperlink w:history="1" r:id="rId-ljm1nsti1__9ij8bvucy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 4 марта 1992 года № 23;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxlzhya6vunuityk7zjn4c">
+      <w:hyperlink w:history="1" r:id="rIddpvzjs99mipgtnlc5bivw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 12 марта 1992 года № 26;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq0z4hwzqmxjdhlqqap_yc">
+      <w:hyperlink w:history="1" r:id="rIdthwynqxfo_u47vjv23f5l">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан «О составе Государственной делегации Республики Кыргызстан в Республику Индия» от 16 марта 1992 года № 27;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd6rpra0ca67giis0om_kv">
+      <w:hyperlink w:history="1" r:id="rIdvgmar0dxzusklwbrmggkp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 16 марта 1992 года № 28;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -946,399 +946,399 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Вице-президента Республики Кыргызстан от 14 мая 1992 года № 68;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx_m_xtu3iuzq4eshkqrzd">
+      <w:hyperlink w:history="1" r:id="rIdz4p5gdx__nbmnsli20vyu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 22 мая 1992 года № 74;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlora-8hjdbdc9zdn8grfj">
+      <w:hyperlink w:history="1" r:id="rId0ffm5vqykez2014bjwl_l">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 8 июня 1992 года № 83;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsr36xd-qbq6qjjo12qubn">
+      <w:hyperlink w:history="1" r:id="rIdenjt5hv9gk54jwwdfi_qz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 23 июня 1992 года № 88;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6hry4mkxidtibzlpj2rh0">
+      <w:hyperlink w:history="1" r:id="rIdjtmybvbw8atmh2rslkmmh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 6 июля 1992 года № 94;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Республики Кыргызстан «О составе делегации Республики Кыргызстан для участия в заседании Совета глав государств-участников Содружества Независимых Государств и группе экспертов» от 6 июля 1992 года № 94-а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ex_u67zqqxuc9y3r_wlf">
+      <w:hyperlink w:history="1" r:id="rId5l4gvoxx-r30nd5ly_w0-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан «О структуре, численности и должностных окладах работников Государственной инспекции при Президенте Республики Кыргызстан» от 24 июля 1992 года № 119;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpikyi1ghydgu8vzeu_efx">
+      <w:hyperlink w:history="1" r:id="rId6_7jbkyc8ig6uq9ijq-zv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 6 августа 1992 года № 142;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Вице-президента Республики Кыргызстан от 7 августа 1992 года № 146;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdah0_mzmxfx-msalynarnp">
+      <w:hyperlink w:history="1" r:id="rIdxfwcaqlzhwqwp8rkld04o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 12 августа 1992 года № 149;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjcm0hbzlt9f71zkp9e0n4">
+      <w:hyperlink w:history="1" r:id="rId6jrbjo7wsclq7ksog5cfe">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 25 августа 1992 года № 155;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd3db3puncg9qdo9-jkbxr">
+      <w:hyperlink w:history="1" r:id="rIdqtoaxrsu2qb8u2z0ojtws">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 15 сентября 1992 года № 171;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Вице-президента Республики Кыргызстан от 18 сентября 1992 года № 173;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoxfztlto95ueyestgatcb">
+      <w:hyperlink w:history="1" r:id="rIdml29mjg_p32-hw-v7e8df">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 24 сентября 1992 года № 176;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1356,85 +1356,85 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Республики Кыргызстан от 7 октября 1992 года № 187;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwa-qrr1gdnum6axvwxbie">
+      <w:hyperlink w:history="1" r:id="rIdkv_qgxqlm3vch0oqjeluy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 8 октября 1992 года № 189;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy7qc-kqo3_3yextqvpwz-">
+      <w:hyperlink w:history="1" r:id="rId4g8z7q7yaf_aczw6taweg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 16 октября 1992 года № 197;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1508,119 +1508,119 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Вице-президента Республики Кыргызстан от 4 января 1993 года № 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdumfzvxntdg-s3u1jpbfmf">
+      <w:hyperlink w:history="1" r:id="rId4gcvsus8xs-_syyyjtr3x">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 12 января 1993 года № 3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt7nz38qabk6l4rb_vq9q0">
+      <w:hyperlink w:history="1" r:id="rId1znazsmcpidpwgrgcu3co">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 14 января 1993 года № 7;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId89dzxxidtvnhly6zy7y7g">
+      <w:hyperlink w:history="1" r:id="rId40ffocz3slluxrayqst6j">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 17 января 1993 года № 11;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1638,119 +1638,119 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Вице-президента Республики Кыргызстан от 25 января 1993 года № 17;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfzlsah018xbveablzeav1">
+      <w:hyperlink w:history="1" r:id="rIdhcdp7sk1rpb1x6cvpqcft">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 10 февраля 1993 года № 23;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdok6xlitzrtjx1jyu0zype">
+      <w:hyperlink w:history="1" r:id="rId5qgma-albgi4dlk-qvh5n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан «О мерах по формированию специальных подразделений налоговых расследований и вопросах их деятельности» от 19 февраля 1993 года № 28;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdka6tloqfgfxcu7wuxjh3e">
+      <w:hyperlink w:history="1" r:id="rIdp6cujyrjqlbrsvi2kaxzn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 24 февраля 1993 года № 34;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1768,119 +1768,119 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Вице-президента Республики Кыргызстан от 1 апреля 1993 года № 60;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdipoxfmimvpsdf0ymic-lj">
+      <w:hyperlink w:history="1" r:id="rIdwgyvplxubtdfzxvifyr6k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 19 апреля 1993 года № 71;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1mjo04nuei5ovsoa3qoca">
+      <w:hyperlink w:history="1" r:id="rIdq0dogwrtum6hexjqixyl_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 19 апреля 1993 года № 72;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde7dbiyyqywoawmu50r0yr">
+      <w:hyperlink w:history="1" r:id="rIdgk8iwoyd47pk28ht6rk96">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 30 апреля 1993 года № 88;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1912,119 +1912,119 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Республики Кыргызстан от 7 июня 1993 года № 114-а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlrwqdverftfadcpj0umsq">
+      <w:hyperlink w:history="1" r:id="rId5mowcsezgt79tqqaajhug">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 19 июня 1993 года № 118;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdknnniz8imtjnbekgk54ly">
+      <w:hyperlink w:history="1" r:id="rIdpxwlxxo36fmtnzgpjqpwq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 5 июля 1993 года № 120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo6xduk2xcvsvsxgncnbez">
+      <w:hyperlink w:history="1" r:id="rId5s-abmtt_qyc-m0xkbzmm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Кыргызстан от 7 июля 1993 года № 125;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2084,235 +2084,235 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Республики Кыргызстан от 22 сентября 1993 года № 157;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdswb837-v40azedhhg3wug">
+      <w:hyperlink w:history="1" r:id="rIdrsrjv1hwro3rzokcgco5v">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 15 октября 1993 года № 166;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8eub7yc4zyxf4o7ndmfal">
+      <w:hyperlink w:history="1" r:id="rIdjshaoaeonjh3gllcjl1tp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 22 декабря 1993 года № 188;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp9meioevn3b_qklhphnvq">
+      <w:hyperlink w:history="1" r:id="rId_tf_rmqwokjxizt6rq98s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 3 января 1994 года № 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 10 января 1994 года № 1-а;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcns4jxmdzo9kemjsrkq99">
+      <w:hyperlink w:history="1" r:id="rIdzzft-ukkguijdlbqwj_se">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 27 января 1994 года № 4;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsspppirwku-ftlfsdjk6w">
+      <w:hyperlink w:history="1" r:id="rIdu7i3dfq9qi9nv04zd6hya">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 27 января 1994 года № 6;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm2tvi7sjie5ky5drmym9e">
+      <w:hyperlink w:history="1" r:id="rIdzqhhg5pvxkwd9_eajpkqx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики «Об изменении состава Комиссии по государственным наградам при Президенте Кыргызской Республики» от 15 февраля 1994 года № 10;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2330,575 +2330,575 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики «Об утверждении состава Комиссии по установлению пенсий за особые заслуги перед Кыргызской Республикой при Правительстве Кыргызской Республики» от 21 февраля 1994 года № 15;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ii5dspkxmib4nkwa8lkl">
+      <w:hyperlink w:history="1" r:id="rIdis-ghv3btv7fiudtgwmys">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 7 апреля 1994 года № 26;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds5ubmvnsmaovk9mjhtxic">
+      <w:hyperlink w:history="1" r:id="rIdzzibelyahvltgxdhw_at5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 22 апреля 1994 года № 42;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzhoflitsneowjtssm2hv1">
+      <w:hyperlink w:history="1" r:id="rIdm2jv-h__vp10xlp_okavz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 23 мая 1994 года № 47;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrxbrkmo_gam6exuiqvr1i">
+      <w:hyperlink w:history="1" r:id="rIdei8mhogt6m8k3p5xbvpv5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 23 мая 1994 года № 48;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb4dx-vzrfhy6qc8m5m0f8">
+      <w:hyperlink w:history="1" r:id="rIdsxhsvlecdfqemmco7bjwl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 4 июля 1994 года № 60;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqryyqnozshba6wxrs-vvr">
+      <w:hyperlink w:history="1" r:id="rIdkk2ldiv0cp5l0wlht1nwi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 7 июля 1994 года № 61;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 25 июля 1994 года № 72;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx5zpledn59tuic1arvjnl">
+      <w:hyperlink w:history="1" r:id="rIdvlh-jxrmmptz1276eeula">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 22 сентября 1994 года № 92;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrn032qlrcxaezjw23lywo">
+      <w:hyperlink w:history="1" r:id="rIdmqqkxjyjytd7bwpbopkba">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 25 сентября 1994 года № 93;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeqzhn5bh2udesnyqqkwi7">
+      <w:hyperlink w:history="1" r:id="rIdlwbsb-8xv_op8obc7fuza">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 5 октября 1994 года № 94;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdct0ggcwdheofiavrvfc7u">
+      <w:hyperlink w:history="1" r:id="rIdc1wcpnkiaps7fi0expuo4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 6 октября 1994 года № 95;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrkpqb7lbqrmoqh9efm9ln">
+      <w:hyperlink w:history="1" r:id="rIdvgqjkkjhqwxic4fxm-jqz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 12 ноября 1994 года № 101;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1szesweybodzv92cxwfvn">
+      <w:hyperlink w:history="1" r:id="rIdioqwvr9j6rj5jmalc0rsl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 12 ноября 1994 года № 102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxoozq__h32llaoxayqz_x">
+      <w:hyperlink w:history="1" r:id="rIdrghu30upgengotsdgew7o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 2 декабря 1994 года № 109;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl3mlpswrm4n5m6uzbthxy">
+      <w:hyperlink w:history="1" r:id="rIdncvey3amdii7eat6vw1mo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 2 декабря 1994 года № 110;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdovlhv2hxcjt2vwpd_sj62">
+      <w:hyperlink w:history="1" r:id="rIdwpt1iem-af8hwdnolnrys">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 8 декабря 1994 года № 111;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo9rsw5ut3hd3kgaenjox8">
+      <w:hyperlink w:history="1" r:id="rIdfuvdeydycxy7kze3nb4wr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики «О мерах по совершенствованию деятельности в сфере международных отношений Кыргызской Республики» от 4 января 1995 года № 12;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2916,289 +2916,289 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 9 января 1995 года № 15;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxrly6miia5vr7vjoopojt">
+      <w:hyperlink w:history="1" r:id="rId_2i0ojiyzjo6nr005ms8q">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 20 января 1995 года № 28;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnp63n9visgxqcwuorivmw">
+      <w:hyperlink w:history="1" r:id="rId9mleheyt8zw0-4kh3tx9y">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 25 января 1995 года № 31;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7qeppwbveka0bvlkhyozs">
+      <w:hyperlink w:history="1" r:id="rIdptwomfzvt3rtf9ymatleh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 1 февраля 1995 года № 35;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdli95-xss-1nuhaeelvnt0">
+      <w:hyperlink w:history="1" r:id="rId7wn4px8ga4qburyzjnkc3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 6 февраля 1995 года № 39;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduy6w2zlnk9rqhvcljw1aw">
+      <w:hyperlink w:history="1" r:id="rIdnwurnyzo_l02z_xy6eora">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 24 февраля 1995 года № 44;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgr4yllln7gdbg0t60csr6">
+      <w:hyperlink w:history="1" r:id="rId_xwmudg8dfngyzlhx0b7n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 1 марта 1995 года № 48;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8vt2041ejm1cbiaqisd9a">
+      <w:hyperlink w:history="1" r:id="rId2p8nbzwholqsjf7oxz83y">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 9 марта 1995 года № 52;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwhu5sk5lzoyaj_5pn4pw0">
+      <w:hyperlink w:history="1" r:id="rIde5ecussiq-s5oadakqmvl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 13 марта 1995 года № 55;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3230,351 +3230,351 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 4 мая 1995 года № 75;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdclht9hlcntcnjl4arcjcu">
+      <w:hyperlink w:history="1" r:id="rIdltqvtsksjboq8vcbllnpg">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 17 мая 1995 года № 79;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-uopvko5g-eiqw0r6yvph">
+      <w:hyperlink w:history="1" r:id="rIdc2ipp1nkhgms7pefiuook">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 17 мая 1995 года № 80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg0rfzgbjclt0qzhrjxlhb">
+      <w:hyperlink w:history="1" r:id="rIdvbaqcbupdipphsjwilojp">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 17 мая 1995 года № 81;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiu30tdgbkpx9uva-1yq__">
+      <w:hyperlink w:history="1" r:id="rIdkdi4veicjio9kxvrn3qta">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 17 мая 1995 года № 82;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiduesrcxw7_una_korypg">
+      <w:hyperlink w:history="1" r:id="rId-av5g9zyqtbwmm8zjfzld">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 18 мая 1995 года № 83;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 23 мая 1995 года № 85;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdomb5zwkzru2y2uxvzaasv">
+      <w:hyperlink w:history="1" r:id="rId4snrjy-vyqbqkm0g8rndu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 23 мая 1995 года № 86;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhqlkoagfj5fskdt5qyl6c">
+      <w:hyperlink w:history="1" r:id="rIdxmdzqw8zlihhc2-3v-0li">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 25 мая 1995 года № 87;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 29 мая 1995 года № 88;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhdsgqzzh3ijuyf50cjeew">
+      <w:hyperlink w:history="1" r:id="rIdyjshxeinfyp1wwcco6kxt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 29 мая 1995 года № 89;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqswxvpjpskmz6yt9izcmj">
+      <w:hyperlink w:history="1" r:id="rIdvruwz_klu8agwdcb8ugdd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 31 мая 1995 года № 90;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3592,51 +3592,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 20 июня 1995 года № 96;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1emovn6bkuayuzkfdwweo">
+      <w:hyperlink w:history="1" r:id="rIdvxpox0nhbfxpfd_ex91ry">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 23 июня 1995 года № 103;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3682,297 +3682,297 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 14 июля 1995 года № 117;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkcv--brkrq3vhvcf69uem">
+      <w:hyperlink w:history="1" r:id="rIdwbn9bah9esijpzy5evcbm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 14 сентября 1995 года № 154;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики «О полномочиях Специальной комиссии Администрации Президента Кыргызской Республики по вопросам укрепления налоговой дисциплины» от 27 сентября 1995 года № 171;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdewjk9pw6vhcls2ezyhxas">
+      <w:hyperlink w:history="1" r:id="rIdn6s8yep0kvftg0mrjpboo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 28 сентября 1995 года № 173;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 4 октября 1995 года № 180;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwg9p82zddatiztxpexog9">
+      <w:hyperlink w:history="1" r:id="rIdwqyiwjue1sc-dofayvexx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 13 октября 1995 года № 196;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb8egxn4ozl2ducbsbijyr">
+      <w:hyperlink w:history="1" r:id="rIdjm1rwoxjdq36zb-aoozdk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 14 октября 1995 года № 200;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6zezvt1qsh3nm03amm9jy">
+      <w:hyperlink w:history="1" r:id="rIdwmf5zueo_jviwvslzffob">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 18 октября 1995 года № 203;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgxbparmg5kj7khfk6aae8">
+      <w:hyperlink w:history="1" r:id="rIdhiplyaifiwvb7gnjuollk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 1 ноября 1995 года № 223;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 10 ноября 1995 года № 238;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy21_5dxdvkmorfgihaxqe">
+      <w:hyperlink w:history="1" r:id="rIdzsl38_cgihlxyiet6gexv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 16 января 1996 года № 13;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3990,99 +3990,99 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 9 апреля 1996 года № 118;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6zkqyj0mhguk7f1e7n9r1">
+      <w:hyperlink w:history="1" r:id="rIdtkcpk_xbirvfvknttgbei">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 15 апреля 1996 года № 147;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 17 апреля 1996 года № 151;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdulztdb7utaom_3ca6toje">
+      <w:hyperlink w:history="1" r:id="rIdzncrygiepnoqrxzbdn6ht">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 29 апреля 1996 года № 167;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4268,99 +4268,99 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 30 октября 1996 года № 345;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxcbcngojbraqxecdb_mn8">
+      <w:hyperlink w:history="1" r:id="rIdp50uuxnpwkefnnvxceedf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 1 ноября 1996 года № 349;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 19 ноября 1996 года № 368;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId24sazo3fypyz3epu9g4l1">
+      <w:hyperlink w:history="1" r:id="rIdyeszv63px1-hmspzh4mtm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 23 декабря 1996 года № 411;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4378,85 +4378,85 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 24 января 1997 года № 34;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrfcue6uuikqid6aajxxms">
+      <w:hyperlink w:history="1" r:id="rIdghqw21p_wxujqerh4zypc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 4 февраля 1997 года № 60;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp4uu_mqandnh-rcsdvdc2">
+      <w:hyperlink w:history="1" r:id="rIdpmcytdfuhf-wal4kgcbp8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 20 февраля 1997 года № 65;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4488,153 +4488,153 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 26 марта 1997 года № 91;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpzmckqommt5cvvyssguw8">
+      <w:hyperlink w:history="1" r:id="rIddlg-ztwialtqdv2gcryiq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 7 апреля 1997 года № 106;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyxskddamrsnpqkojd6fvn">
+      <w:hyperlink w:history="1" r:id="rIdu324zvnlbng8-orsmmufl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 11 апреля 1997 года № 110;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiim5e-odcd1n6v59wyc5i">
+      <w:hyperlink w:history="1" r:id="rIdbrzhhe6bjgfqoptnnh9me">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 15 апреля 1997 года № 112;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmcd8y5ok6dqxosedbfjm-">
+      <w:hyperlink w:history="1" r:id="rId8ucqp3_ngl5pzkqfok_-3">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 21 апреля 1997 года № 120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4652,51 +4652,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 2 июня 1997 года № 185;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrzqpqqtffefwr3xxekfrs">
+      <w:hyperlink w:history="1" r:id="rIdkhpjezsivucannwtyhjze">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 17 июня 1997 года № 203;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4714,351 +4714,351 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 23 июля 1997 года № 224;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda6prl5kr-ibopybpvkpzx">
+      <w:hyperlink w:history="1" r:id="rIdpzekhhslu7hd5w4cchsdf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 20 октября 1997 года № 303;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrpnogftrivphc69zc9kic">
+      <w:hyperlink w:history="1" r:id="rIdo9rpesko1n-l3f0bldmm8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 20 октября 1997 года № 304;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdog1606hpfddadhivq3wm3">
+      <w:hyperlink w:history="1" r:id="rIdutmx_hqhiuwbdjircrazf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 20 октября 1997 года № 305;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7wu3ls0m1d38nbwb0jlu4">
+      <w:hyperlink w:history="1" r:id="rIdskp7g9virqng-ck4srv74">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 28 октября 1997 года № 308;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcsmse4mkudm1lkrycuijx">
+      <w:hyperlink w:history="1" r:id="rIdeh7h_ztzsckg_35n2-guc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 5 декабря 1997 года № 335;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsb5d3gunki05-zg76y_jn">
+      <w:hyperlink w:history="1" r:id="rId2vlld_ypubgqfqtgqq1ml">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 8 декабря 1997 года № 336;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjhpjtdyecmlwxd1u4rgt5">
+      <w:hyperlink w:history="1" r:id="rIdem1_kewrvnqpybjjwcv2l">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 11 декабря 1997 года № 338;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 4 января 1998 года № 1;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6slnr0k3fsytklxsop-ag">
+      <w:hyperlink w:history="1" r:id="rIda707whbq7wyxkdtsenocm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 20 января 1998 года № 26;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 26 января 1998 года № 31;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwag1rfzephj7gw0hna34s">
+      <w:hyperlink w:history="1" r:id="rIdxdb4-69gt01o9oesdt_kk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 11 февраля 1998 года № 45;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5090,51 +5090,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 8 мая 1998 года № 176;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfdfa16_abhe7o_ftsdzf6">
+      <w:hyperlink w:history="1" r:id="rId9qwexfwdc-t0qldmy_f6h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 8 июня 1998 года № 204;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5208,399 +5208,399 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 14 сентября 1998 года № 304;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdobyoegwa8ayqh6zy0kjj3">
+      <w:hyperlink w:history="1" r:id="rIdmhn4iybcpkorwghssrzl7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 19 октября 1998 года № 334;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgw7gex0atfxyyylwc1qjs">
+      <w:hyperlink w:history="1" r:id="rIdb7etr5j1kymc8w8lrww6-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 24 октября 1998 года № 341;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcyis9hj2tnbieoxree5-h">
+      <w:hyperlink w:history="1" r:id="rIdnwqcjy_p4ehkg2uhqx_xc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики «Об организации стратегического планирования применения Вооруженных Сил Кыргызской Республики» от 4 ноября 1998 года № 343;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 18 ноября 1998 года № 359;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtpig8bpvn-vuuyqmadozh">
+      <w:hyperlink w:history="1" r:id="rIdwk2lcgmlv0m95ckzt3xca">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 27 ноября 1998 года № 360;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtznd9k_h8el8b-3zkw9os">
+      <w:hyperlink w:history="1" r:id="rIdiipnjd3ksoshoc0jrwdta">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики 20 января 1999 года № 54;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 2 сентября 1999 года № 277;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpnr3h-fgrj6csnri08jcq">
+      <w:hyperlink w:history="1" r:id="rIdt4xznjrqffqwkl115rrxz">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 10 декабря 1999 года № 365;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4nzjyrnya8q_g0gxllvys">
+      <w:hyperlink w:history="1" r:id="rIdqu5kovqssjvmqov4asisu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 4 апреля 2000 года № 85;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtspxubpaywq4thkgbagsu">
+      <w:hyperlink w:history="1" r:id="rIdwubipdnaqti_u3d8mlwf_">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 2 октября 2000 года № 259;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 20 августа 2001 года № 246;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoxm1iwezaiuucm2k00o-e">
+      <w:hyperlink w:history="1" r:id="rIddhlvr20--mlidfp8it8ov">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 22 августа 2001 года № 248;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjdbmbs3peibiqkrnbjjs2">
+      <w:hyperlink w:history="1" r:id="rIdwfc2ktlx7ukr0bky4udm9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 15 сентября 2001 года № 273;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5618,119 +5618,119 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 26 марта 2002 года № 59;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdos5ddro4rwxeobyaajt3t">
+      <w:hyperlink w:history="1" r:id="rIdx-gcixlsziuzjrddc7ogs">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 2 апреля 2002 года № 63;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_zoyvcqokpzmwqtkfhyja">
+      <w:hyperlink w:history="1" r:id="rIdi8euylrrqkxjjps8hqzyu">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики «О Садиеве К.» от 21 декабря 2002 года № 303;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfoyigk6e_rzfvoh8rfh0u">
+      <w:hyperlink w:history="1" r:id="rIdokih1ezfdxtzerlbzo1cf">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 6 февраля 2003 года № 26;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5958,51 +5958,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 20 декабря 2003 года № 283;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvmakpi5ruekoozdx_hvin">
+      <w:hyperlink w:history="1" r:id="rIdhq_zy1bhbgzfsc9dv8sar">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">пункт 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> распоряжения Президента Кыргызской Республики от 29 января 2004 года № 19;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6188,51 +6188,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 20 июля 2004 года № 150;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhaa95a7gzjcivqnrzjqgv">
+      <w:hyperlink w:history="1" r:id="rIdrom9rgrkid68m9th0f5s-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 28 июля 2004 года № 164;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6404,51 +6404,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 21 января 2005 года № 33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdspbx5mzepw6lqh1kdvcag">
+      <w:hyperlink w:history="1" r:id="rIdsr4pcmskrmun5pqmjbsrv">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 7 февраля 2005 года № 56;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7334,181 +7334,181 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 25 мая 2007 года № 124;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdshhzkfpqdvghxc-4m0i0h">
+      <w:hyperlink w:history="1" r:id="rIdptfisuir1pbvzzq1yaimd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 18 июня 2007 года № 136;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 4 июля 2007 года № 150;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-plmmwkn-cydjidvsz4-r">
+      <w:hyperlink w:history="1" r:id="rIdwr5bmcq_dtm5pbwbgc9ej">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 23 июля 2007 года № 159;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 7 августа 2007 года № 166;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgnyfg0_7lbijjcunpr-_n">
+      <w:hyperlink w:history="1" r:id="rIdrjaqkw0j9xwegu5xbgkii">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 10 августа 2007 года № 169;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2v2mkzft0ue0bsetb_-ge">
+      <w:hyperlink w:history="1" r:id="rIde4emddneofm0nl-alntb7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 24 сентября 2007 года № 206;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7596,51 +7596,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 28 мая 2008 года № 122;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo5cs4csm-vrkhugextdq3">
+      <w:hyperlink w:history="1" r:id="rIdeczn9wqi6spthk0g1xd-u">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 5 июня 2008 года № 126;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7840,51 +7840,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− распоряжение Президента Кыргызской Республики от 3 декабря 2009 года № 299;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">− </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcbfxsystwymq_ay8orpap">
+      <w:hyperlink w:history="1" r:id="rId9rdsojz4soxzdkkn_ayeb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">распоряжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики от 14 декабря 2009 года № 312;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -8140,69 +8140,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId_qa3doaca5qcpr8q4xcyc">
+    <w:hyperlink w:history="1" r:id="rIds0evzbu8mckankqkwhq8h">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/219383</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdrpa3oiy0eqvmwfd0ktccx">
+    <w:hyperlink w:history="1" r:id="rIdrd6lhrfhkft6bbyyq7m0c">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8345,57 +8345,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8svu0rhpawakeaj2mitnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49481" TargetMode="External"/><Relationship Id="rIdjisuh9lresk0ckivu1h9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49485" TargetMode="External"/><Relationship Id="rIdb19ef3tvklwuecdbq2hzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49486" TargetMode="External"/><Relationship Id="rIdxiszmyc1jfx38ck9zzx1j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49487" TargetMode="External"/><Relationship Id="rIdgavl66wlchoys-rxt7mhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49492" TargetMode="External"/><Relationship Id="rIdf02wogeza8bl9ttxytb4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49496" TargetMode="External"/><Relationship Id="rIdsi76agwzhohrm3nfnqclk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49498" TargetMode="External"/><Relationship Id="rIdfkbl7cqulehl2qttf8qbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49499" TargetMode="External"/><Relationship Id="rIdo_uuar1w-qerhxdyvvbzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49504" TargetMode="External"/><Relationship Id="rIdbzoy_hs1qpnybdueghd-o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49513" TargetMode="External"/><Relationship Id="rId1b3qghkity0x6ebjy5ijr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49516" TargetMode="External"/><Relationship Id="rIdkjubms1uv0nriuzyorfzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49262" TargetMode="External"/><Relationship Id="rIdxlzhya6vunuityk7zjn4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49265" TargetMode="External"/><Relationship Id="rIdq0z4hwzqmxjdhlqqap_yc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49266" TargetMode="External"/><Relationship Id="rIdd6rpra0ca67giis0om_kv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49267" TargetMode="External"/><Relationship Id="rIdx_m_xtu3iuzq4eshkqrzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49312" TargetMode="External"/><Relationship Id="rIdlora-8hjdbdc9zdn8grfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49321" TargetMode="External"/><Relationship Id="rIdsr36xd-qbq6qjjo12qubn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49326" TargetMode="External"/><Relationship Id="rId6hry4mkxidtibzlpj2rh0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49332" TargetMode="External"/><Relationship Id="rId0ex_u67zqqxuc9y3r_wlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49357" TargetMode="External"/><Relationship Id="rIdpikyi1ghydgu8vzeu_efx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49380" TargetMode="External"/><Relationship Id="rIdah0_mzmxfx-msalynarnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49387" TargetMode="External"/><Relationship Id="rIdjcm0hbzlt9f71zkp9e0n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49393" TargetMode="External"/><Relationship Id="rIdd3db3puncg9qdo9-jkbxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49409" TargetMode="External"/><Relationship Id="rIdoxfztlto95ueyestgatcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49414" TargetMode="External"/><Relationship Id="rIdwa-qrr1gdnum6axvwxbie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49427" TargetMode="External"/><Relationship Id="rIdy7qc-kqo3_3yextqvpwz-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49435" TargetMode="External"/><Relationship Id="rIdumfzvxntdg-s3u1jpbfmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49043" TargetMode="External"/><Relationship Id="rIdt7nz38qabk6l4rb_vq9q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49047" TargetMode="External"/><Relationship Id="rId89dzxxidtvnhly6zy7y7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49051" TargetMode="External"/><Relationship Id="rIdfzlsah018xbveablzeav1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49063" TargetMode="External"/><Relationship Id="rIdok6xlitzrtjx1jyu0zype" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49068" TargetMode="External"/><Relationship Id="rIdka6tloqfgfxcu7wuxjh3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49074" TargetMode="External"/><Relationship Id="rIdipoxfmimvpsdf0ymic-lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49111" TargetMode="External"/><Relationship Id="rId1mjo04nuei5ovsoa3qoca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49112" TargetMode="External"/><Relationship Id="rIde7dbiyyqywoawmu50r0yr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49128" TargetMode="External"/><Relationship Id="rIdlrwqdverftfadcpj0umsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49158" TargetMode="External"/><Relationship Id="rIdknnniz8imtjnbekgk54ly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49160" TargetMode="External"/><Relationship Id="rIdo6xduk2xcvsvsxgncnbez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49165" TargetMode="External"/><Relationship Id="rIdswb837-v40azedhhg3wug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49204" TargetMode="External"/><Relationship Id="rId8eub7yc4zyxf4o7ndmfal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49226" TargetMode="External"/><Relationship Id="rIdp9meioevn3b_qklhphnvq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48922" TargetMode="External"/><Relationship Id="rIdcns4jxmdzo9kemjsrkq99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48926" TargetMode="External"/><Relationship Id="rIdsspppirwku-ftlfsdjk6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48928" TargetMode="External"/><Relationship Id="rIdm2tvi7sjie5ky5drmym9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48930" TargetMode="External"/><Relationship Id="rId7ii5dspkxmib4nkwa8lkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48944" TargetMode="External"/><Relationship Id="rIds5ubmvnsmaovk9mjhtxic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48959" TargetMode="External"/><Relationship Id="rIdzhoflitsneowjtssm2hv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48964" TargetMode="External"/><Relationship Id="rIdrxbrkmo_gam6exuiqvr1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48990" TargetMode="External"/><Relationship Id="rIdb4dx-vzrfhy6qc8m5m0f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48975" TargetMode="External"/><Relationship Id="rIdqryyqnozshba6wxrs-vvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49029" TargetMode="External"/><Relationship Id="rIdx5zpledn59tuic1arvjnl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49000" TargetMode="External"/><Relationship Id="rIdrn032qlrcxaezjw23lywo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49001" TargetMode="External"/><Relationship Id="rIdeqzhn5bh2udesnyqqkwi7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49002" TargetMode="External"/><Relationship Id="rIdct0ggcwdheofiavrvfc7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49003" TargetMode="External"/><Relationship Id="rIdrkpqb7lbqrmoqh9efm9ln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49009" TargetMode="External"/><Relationship Id="rId1szesweybodzv92cxwfvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49010" TargetMode="External"/><Relationship Id="rIdxoozq__h32llaoxayqz_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49017" TargetMode="External"/><Relationship Id="rIdl3mlpswrm4n5m6uzbthxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49018" TargetMode="External"/><Relationship Id="rIdovlhv2hxcjt2vwpd_sj62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49019" TargetMode="External"/><Relationship Id="rIdo9rsw5ut3hd3kgaenjox8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48776" TargetMode="External"/><Relationship Id="rIdxrly6miia5vr7vjoopojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48787" TargetMode="External"/><Relationship Id="rIdnp63n9visgxqcwuorivmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48790" TargetMode="External"/><Relationship Id="rId7qeppwbveka0bvlkhyozs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48793" TargetMode="External"/><Relationship Id="rIdli95-xss-1nuhaeelvnt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48797" TargetMode="External"/><Relationship Id="rIduy6w2zlnk9rqhvcljw1aw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48801" TargetMode="External"/><Relationship Id="rIdgr4yllln7gdbg0t60csr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48804" TargetMode="External"/><Relationship Id="rId8vt2041ejm1cbiaqisd9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48805" TargetMode="External"/><Relationship Id="rIdwhu5sk5lzoyaj_5pn4pw0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48807" TargetMode="External"/><Relationship Id="rIdclht9hlcntcnjl4arcjcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48822" TargetMode="External"/><Relationship Id="rId-uopvko5g-eiqw0r6yvph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48823" TargetMode="External"/><Relationship Id="rIdg0rfzgbjclt0qzhrjxlhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48824" TargetMode="External"/><Relationship Id="rIdiu30tdgbkpx9uva-1yq__" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48825" TargetMode="External"/><Relationship Id="rIdiduesrcxw7_una_korypg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48826" TargetMode="External"/><Relationship Id="rIdomb5zwkzru2y2uxvzaasv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48827" TargetMode="External"/><Relationship Id="rIdhqlkoagfj5fskdt5qyl6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48828" TargetMode="External"/><Relationship Id="rIdhdsgqzzh3ijuyf50cjeew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48829" TargetMode="External"/><Relationship Id="rIdqswxvpjpskmz6yt9izcmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48830" TargetMode="External"/><Relationship Id="rId1emovn6bkuayuzkfdwweo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48834" TargetMode="External"/><Relationship Id="rIdkcv--brkrq3vhvcf69uem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48849" TargetMode="External"/><Relationship Id="rIdewjk9pw6vhcls2ezyhxas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48862" TargetMode="External"/><Relationship Id="rIdwg9p82zddatiztxpexog9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48873" TargetMode="External"/><Relationship Id="rIdb8egxn4ozl2ducbsbijyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48876" TargetMode="External"/><Relationship Id="rId6zezvt1qsh3nm03amm9jy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48878" TargetMode="External"/><Relationship Id="rIdgxbparmg5kj7khfk6aae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48889" TargetMode="External"/><Relationship Id="rIdy21_5dxdvkmorfgihaxqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48556" TargetMode="External"/><Relationship Id="rId6zkqyj0mhguk7f1e7n9r1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48640" TargetMode="External"/><Relationship Id="rIdulztdb7utaom_3ca6toje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48648" TargetMode="External"/><Relationship Id="rIdxcbcngojbraqxecdb_mn8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48719" TargetMode="External"/><Relationship Id="rId24sazo3fypyz3epu9g4l1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48739" TargetMode="External"/><Relationship Id="rIdrfcue6uuikqid6aajxxms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48417" TargetMode="External"/><Relationship Id="rIdp4uu_mqandnh-rcsdvdc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48421" TargetMode="External"/><Relationship Id="rIdpzmckqommt5cvvyssguw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48434" TargetMode="External"/><Relationship Id="rIdyxskddamrsnpqkojd6fvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48436" TargetMode="External"/><Relationship Id="rIdiim5e-odcd1n6v59wyc5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/42190" TargetMode="External"/><Relationship Id="rIdmcd8y5ok6dqxosedbfjm-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48440" TargetMode="External"/><Relationship Id="rIdrzqpqqtffefwr3xxekfrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48479" TargetMode="External"/><Relationship Id="rIda6prl5kr-ibopybpvkpzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48523" TargetMode="External"/><Relationship Id="rIdrpnogftrivphc69zc9kic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48528" TargetMode="External"/><Relationship Id="rIdog1606hpfddadhivq3wm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48529" TargetMode="External"/><Relationship Id="rId7wu3ls0m1d38nbwb0jlu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48507" TargetMode="External"/><Relationship Id="rIdcsmse4mkudm1lkrycuijx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48519" TargetMode="External"/><Relationship Id="rIdsb5d3gunki05-zg76y_jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48520" TargetMode="External"/><Relationship Id="rIdjhpjtdyecmlwxd1u4rgt5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48531" TargetMode="External"/><Relationship Id="rId6slnr0k3fsytklxsop-ag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13026" TargetMode="External"/><Relationship Id="rIdwag1rfzephj7gw0hna34s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13045" TargetMode="External"/><Relationship Id="rIdfdfa16_abhe7o_ftsdzf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13203" TargetMode="External"/><Relationship Id="rIdobyoegwa8ayqh6zy0kjj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13334" TargetMode="External"/><Relationship Id="rIdgw7gex0atfxyyylwc1qjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13341" TargetMode="External"/><Relationship Id="rIdcyis9hj2tnbieoxree5-h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13343" TargetMode="External"/><Relationship Id="rIdtpig8bpvn-vuuyqmadozh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13360" TargetMode="External"/><Relationship Id="rIdtznd9k_h8el8b-3zkw9os" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13455" TargetMode="External"/><Relationship Id="rIdpnr3h-fgrj6csnri08jcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14266" TargetMode="External"/><Relationship Id="rId4nzjyrnya8q_g0gxllvys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13745" TargetMode="External"/><Relationship Id="rIdtspxubpaywq4thkgbagsu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14081" TargetMode="External"/><Relationship Id="rIdoxm1iwezaiuucm2k00o-e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14362" TargetMode="External"/><Relationship Id="rIdjdbmbs3peibiqkrnbjjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14383" TargetMode="External"/><Relationship Id="rIdos5ddro4rwxeobyaajt3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14503" TargetMode="External"/><Relationship Id="rId_zoyvcqokpzmwqtkfhyja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14663" TargetMode="External"/><Relationship Id="rIdfoyigk6e_rzfvoh8rfh0u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14675" TargetMode="External"/><Relationship Id="rIdvmakpi5ruekoozdx_hvin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14735#st_1" TargetMode="External"/><Relationship Id="rIdhaa95a7gzjcivqnrzjqgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14782" TargetMode="External"/><Relationship Id="rIdspbx5mzepw6lqh1kdvcag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14805" TargetMode="External"/><Relationship Id="rIdshhzkfpqdvghxc-4m0i0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14941" TargetMode="External"/><Relationship Id="rId-plmmwkn-cydjidvsz4-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14974" TargetMode="External"/><Relationship Id="rIdgnyfg0_7lbijjcunpr-_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14952" TargetMode="External"/><Relationship Id="rId2v2mkzft0ue0bsetb_-ge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14953" TargetMode="External"/><Relationship Id="rIdo5cs4csm-vrkhugextdq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14973" TargetMode="External"/><Relationship Id="rIdcbfxsystwymq_ay8orpap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/17910" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdz4gdc2cdf-qvjwl91cx-0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49481" TargetMode="External"/><Relationship Id="rIdn1rpmcnbr6d8b_fdnigtq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49485" TargetMode="External"/><Relationship Id="rId2xsfm9z5qh3ysi6wdjw-n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49486" TargetMode="External"/><Relationship Id="rId2cl6lp-njs8fb8iqmjhyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49487" TargetMode="External"/><Relationship Id="rIdbwj_nlg0uxzpdifjr-oeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49492" TargetMode="External"/><Relationship Id="rIdwwiru4nbnax37j7dfr5gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49496" TargetMode="External"/><Relationship Id="rId2ad-promdbxkdrige18x7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49498" TargetMode="External"/><Relationship Id="rIde1ezjbe88eriguxz41n8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49499" TargetMode="External"/><Relationship Id="rId6ncix-qi4f2rgwsrvawud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49504" TargetMode="External"/><Relationship Id="rIdsj9dmvxse_wcdnyruzdyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49513" TargetMode="External"/><Relationship Id="rIdncv2hkekyskw8qao_aykc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49516" TargetMode="External"/><Relationship Id="rId-ljm1nsti1__9ij8bvucy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49262" TargetMode="External"/><Relationship Id="rIddpvzjs99mipgtnlc5bivw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49265" TargetMode="External"/><Relationship Id="rIdthwynqxfo_u47vjv23f5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49266" TargetMode="External"/><Relationship Id="rIdvgmar0dxzusklwbrmggkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49267" TargetMode="External"/><Relationship Id="rIdz4p5gdx__nbmnsli20vyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49312" TargetMode="External"/><Relationship Id="rId0ffm5vqykez2014bjwl_l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49321" TargetMode="External"/><Relationship Id="rIdenjt5hv9gk54jwwdfi_qz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49326" TargetMode="External"/><Relationship Id="rIdjtmybvbw8atmh2rslkmmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49332" TargetMode="External"/><Relationship Id="rId5l4gvoxx-r30nd5ly_w0-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49357" TargetMode="External"/><Relationship Id="rId6_7jbkyc8ig6uq9ijq-zv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49380" TargetMode="External"/><Relationship Id="rIdxfwcaqlzhwqwp8rkld04o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49387" TargetMode="External"/><Relationship Id="rId6jrbjo7wsclq7ksog5cfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49393" TargetMode="External"/><Relationship Id="rIdqtoaxrsu2qb8u2z0ojtws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49409" TargetMode="External"/><Relationship Id="rIdml29mjg_p32-hw-v7e8df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49414" TargetMode="External"/><Relationship Id="rIdkv_qgxqlm3vch0oqjeluy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49427" TargetMode="External"/><Relationship Id="rId4g8z7q7yaf_aczw6taweg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49435" TargetMode="External"/><Relationship Id="rId4gcvsus8xs-_syyyjtr3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49043" TargetMode="External"/><Relationship Id="rId1znazsmcpidpwgrgcu3co" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49047" TargetMode="External"/><Relationship Id="rId40ffocz3slluxrayqst6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49051" TargetMode="External"/><Relationship Id="rIdhcdp7sk1rpb1x6cvpqcft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49063" TargetMode="External"/><Relationship Id="rId5qgma-albgi4dlk-qvh5n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49068" TargetMode="External"/><Relationship Id="rIdp6cujyrjqlbrsvi2kaxzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49074" TargetMode="External"/><Relationship Id="rIdwgyvplxubtdfzxvifyr6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49111" TargetMode="External"/><Relationship Id="rIdq0dogwrtum6hexjqixyl_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49112" TargetMode="External"/><Relationship Id="rIdgk8iwoyd47pk28ht6rk96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49128" TargetMode="External"/><Relationship Id="rId5mowcsezgt79tqqaajhug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49158" TargetMode="External"/><Relationship Id="rIdpxwlxxo36fmtnzgpjqpwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49160" TargetMode="External"/><Relationship Id="rId5s-abmtt_qyc-m0xkbzmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49165" TargetMode="External"/><Relationship Id="rIdrsrjv1hwro3rzokcgco5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49204" TargetMode="External"/><Relationship Id="rIdjshaoaeonjh3gllcjl1tp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49226" TargetMode="External"/><Relationship Id="rId_tf_rmqwokjxizt6rq98s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48922" TargetMode="External"/><Relationship Id="rIdzzft-ukkguijdlbqwj_se" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48926" TargetMode="External"/><Relationship Id="rIdu7i3dfq9qi9nv04zd6hya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48928" TargetMode="External"/><Relationship Id="rIdzqhhg5pvxkwd9_eajpkqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48930" TargetMode="External"/><Relationship Id="rIdis-ghv3btv7fiudtgwmys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48944" TargetMode="External"/><Relationship Id="rIdzzibelyahvltgxdhw_at5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48959" TargetMode="External"/><Relationship Id="rIdm2jv-h__vp10xlp_okavz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48964" TargetMode="External"/><Relationship Id="rIdei8mhogt6m8k3p5xbvpv5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48990" TargetMode="External"/><Relationship Id="rIdsxhsvlecdfqemmco7bjwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48975" TargetMode="External"/><Relationship Id="rIdkk2ldiv0cp5l0wlht1nwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49029" TargetMode="External"/><Relationship Id="rIdvlh-jxrmmptz1276eeula" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49000" TargetMode="External"/><Relationship Id="rIdmqqkxjyjytd7bwpbopkba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49001" TargetMode="External"/><Relationship Id="rIdlwbsb-8xv_op8obc7fuza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49002" TargetMode="External"/><Relationship Id="rIdc1wcpnkiaps7fi0expuo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49003" TargetMode="External"/><Relationship Id="rIdvgqjkkjhqwxic4fxm-jqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49009" TargetMode="External"/><Relationship Id="rIdioqwvr9j6rj5jmalc0rsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49010" TargetMode="External"/><Relationship Id="rIdrghu30upgengotsdgew7o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49017" TargetMode="External"/><Relationship Id="rIdncvey3amdii7eat6vw1mo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49018" TargetMode="External"/><Relationship Id="rIdwpt1iem-af8hwdnolnrys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/49019" TargetMode="External"/><Relationship Id="rIdfuvdeydycxy7kze3nb4wr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48776" TargetMode="External"/><Relationship Id="rId_2i0ojiyzjo6nr005ms8q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48787" TargetMode="External"/><Relationship Id="rId9mleheyt8zw0-4kh3tx9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48790" TargetMode="External"/><Relationship Id="rIdptwomfzvt3rtf9ymatleh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48793" TargetMode="External"/><Relationship Id="rId7wn4px8ga4qburyzjnkc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48797" TargetMode="External"/><Relationship Id="rIdnwurnyzo_l02z_xy6eora" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48801" TargetMode="External"/><Relationship Id="rId_xwmudg8dfngyzlhx0b7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48804" TargetMode="External"/><Relationship Id="rId2p8nbzwholqsjf7oxz83y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48805" TargetMode="External"/><Relationship Id="rIde5ecussiq-s5oadakqmvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48807" TargetMode="External"/><Relationship Id="rIdltqvtsksjboq8vcbllnpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48822" TargetMode="External"/><Relationship Id="rIdc2ipp1nkhgms7pefiuook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48823" TargetMode="External"/><Relationship Id="rIdvbaqcbupdipphsjwilojp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48824" TargetMode="External"/><Relationship Id="rIdkdi4veicjio9kxvrn3qta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48825" TargetMode="External"/><Relationship Id="rId-av5g9zyqtbwmm8zjfzld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48826" TargetMode="External"/><Relationship Id="rId4snrjy-vyqbqkm0g8rndu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48827" TargetMode="External"/><Relationship Id="rIdxmdzqw8zlihhc2-3v-0li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48828" TargetMode="External"/><Relationship Id="rIdyjshxeinfyp1wwcco6kxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48829" TargetMode="External"/><Relationship Id="rIdvruwz_klu8agwdcb8ugdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48830" TargetMode="External"/><Relationship Id="rIdvxpox0nhbfxpfd_ex91ry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48834" TargetMode="External"/><Relationship Id="rIdwbn9bah9esijpzy5evcbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48849" TargetMode="External"/><Relationship Id="rIdn6s8yep0kvftg0mrjpboo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48862" TargetMode="External"/><Relationship Id="rIdwqyiwjue1sc-dofayvexx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48873" TargetMode="External"/><Relationship Id="rIdjm1rwoxjdq36zb-aoozdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48876" TargetMode="External"/><Relationship Id="rIdwmf5zueo_jviwvslzffob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48878" TargetMode="External"/><Relationship Id="rIdhiplyaifiwvb7gnjuollk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48889" TargetMode="External"/><Relationship Id="rIdzsl38_cgihlxyiet6gexv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48556" TargetMode="External"/><Relationship Id="rIdtkcpk_xbirvfvknttgbei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48640" TargetMode="External"/><Relationship Id="rIdzncrygiepnoqrxzbdn6ht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48648" TargetMode="External"/><Relationship Id="rIdp50uuxnpwkefnnvxceedf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48719" TargetMode="External"/><Relationship Id="rIdyeszv63px1-hmspzh4mtm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48739" TargetMode="External"/><Relationship Id="rIdghqw21p_wxujqerh4zypc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48417" TargetMode="External"/><Relationship Id="rIdpmcytdfuhf-wal4kgcbp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48421" TargetMode="External"/><Relationship Id="rIddlg-ztwialtqdv2gcryiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48434" TargetMode="External"/><Relationship Id="rIdu324zvnlbng8-orsmmufl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48436" TargetMode="External"/><Relationship Id="rIdbrzhhe6bjgfqoptnnh9me" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/42190" TargetMode="External"/><Relationship Id="rId8ucqp3_ngl5pzkqfok_-3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48440" TargetMode="External"/><Relationship Id="rIdkhpjezsivucannwtyhjze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48479" TargetMode="External"/><Relationship Id="rIdpzekhhslu7hd5w4cchsdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48523" TargetMode="External"/><Relationship Id="rIdo9rpesko1n-l3f0bldmm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48528" TargetMode="External"/><Relationship Id="rIdutmx_hqhiuwbdjircrazf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48529" TargetMode="External"/><Relationship Id="rIdskp7g9virqng-ck4srv74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48507" TargetMode="External"/><Relationship Id="rIdeh7h_ztzsckg_35n2-guc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48519" TargetMode="External"/><Relationship Id="rId2vlld_ypubgqfqtgqq1ml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48520" TargetMode="External"/><Relationship Id="rIdem1_kewrvnqpybjjwcv2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/48531" TargetMode="External"/><Relationship Id="rIda707whbq7wyxkdtsenocm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13026" TargetMode="External"/><Relationship Id="rIdxdb4-69gt01o9oesdt_kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13045" TargetMode="External"/><Relationship Id="rId9qwexfwdc-t0qldmy_f6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13203" TargetMode="External"/><Relationship Id="rIdmhn4iybcpkorwghssrzl7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13334" TargetMode="External"/><Relationship Id="rIdb7etr5j1kymc8w8lrww6-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13341" TargetMode="External"/><Relationship Id="rIdnwqcjy_p4ehkg2uhqx_xc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13343" TargetMode="External"/><Relationship Id="rIdwk2lcgmlv0m95ckzt3xca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13360" TargetMode="External"/><Relationship Id="rIdiipnjd3ksoshoc0jrwdta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13455" TargetMode="External"/><Relationship Id="rIdt4xznjrqffqwkl115rrxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14266" TargetMode="External"/><Relationship Id="rIdqu5kovqssjvmqov4asisu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/13745" TargetMode="External"/><Relationship Id="rIdwubipdnaqti_u3d8mlwf_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14081" TargetMode="External"/><Relationship Id="rIddhlvr20--mlidfp8it8ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14362" TargetMode="External"/><Relationship Id="rIdwfc2ktlx7ukr0bky4udm9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14383" TargetMode="External"/><Relationship Id="rIdx-gcixlsziuzjrddc7ogs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14503" TargetMode="External"/><Relationship Id="rIdi8euylrrqkxjjps8hqzyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14663" TargetMode="External"/><Relationship Id="rIdokih1ezfdxtzerlbzo1cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14675" TargetMode="External"/><Relationship Id="rIdhq_zy1bhbgzfsc9dv8sar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14735#st_1" TargetMode="External"/><Relationship Id="rIdrom9rgrkid68m9th0f5s-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14782" TargetMode="External"/><Relationship Id="rIdsr4pcmskrmun5pqmjbsrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14805" TargetMode="External"/><Relationship Id="rIdptfisuir1pbvzzq1yaimd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14941" TargetMode="External"/><Relationship Id="rIdwr5bmcq_dtm5pbwbgc9ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14974" TargetMode="External"/><Relationship Id="rIdrjaqkw0j9xwegu5xbgkii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14952" TargetMode="External"/><Relationship Id="rIde4emddneofm0nl-alntb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14953" TargetMode="External"/><Relationship Id="rIdeczn9wqi6spthk0g1xd-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/14973" TargetMode="External"/><Relationship Id="rId9rdsojz4soxzdkkn_ayeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/17910" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_qa3doaca5qcpr8q4xcyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/219383" TargetMode="External"/><Relationship Id="rIdrpa3oiy0eqvmwfd0ktccx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIds0evzbu8mckankqkwhq8h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/219383" TargetMode="External"/><Relationship Id="rIdrd6lhrfhkft6bbyyq7m0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>