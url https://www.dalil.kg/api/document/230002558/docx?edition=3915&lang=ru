--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -145,247 +145,247 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений в некоторые указы Президента Кыргызской Республики в сфере государственной и муниципальной службы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с законами Кыргызской Республики "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhd3bzczgozwrxfhgpr3ld">
+      <w:hyperlink w:history="1" r:id="rIdanvdc0gta7gpuk4t364ld">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Об установлении воинских званий, классных чинов, специальных классных чинов и специальных званий</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9abnbuecgikb9wupjmxu_">
+      <w:hyperlink w:history="1" r:id="rIdwjhmeuvb6-ygnqsa98u7z">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О государственной гражданской службе и муниципальной службе</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", в целях совершенствования правового регулирования вопросов присвоения классных чинов, руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">статьей 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституции Кыргызской Республики, постановляю:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvmwa42l3busgceu_qhhpd">
+      <w:hyperlink w:history="1" r:id="rIdaj9o030fafyigoxp9rxlb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "О вопросах присвоения классных чинов государственным гражданским служащим, муниципальным служащим и иным лицам" от 30 декабря 2016 года № 308 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) преамбулу изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"В соответствии с законами Кыргызской Республики "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp0zwf0ln7jvdjdcdioncd">
+      <w:hyperlink w:history="1" r:id="rIdibs0ohyusl4nafnzhmjoa">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Об установлении воинских званий, классных чинов, специальных классных чинов и специальных званий"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, "</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqwyediwoyp7qde7pqxceq">
+      <w:hyperlink w:history="1" r:id="rIdxvkgvkyz6pu-z3awsazqq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">О государственной гражданской службе и муниципальной службе</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">", в целях правового регулирования вопросов присвоения классных чинов, руководствуясь статьей 71 Конституции Кыргызской Республики, постановляю:";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp82ibl-8wbmvstuwtz7td">
+      <w:hyperlink w:history="1" r:id="rIdcceby9adsd-k5gwrcwifm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> присвоения, понижения и лишения классных чинов государственных гражданских служащих и муниципальных служащих Кыргызской Республики, утвержденном вышеназванным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfbw3ozmoqht3wmjkismop">
+      <w:hyperlink w:history="1" r:id="rId7j7pul2a4tnji6o22uyxi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -556,71 +556,71 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"33. При присвоении классных чинов государственного советника государственной гражданской службы, муниципального советника муниципальной службы выдается соответствующее свидетельство.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdek6rd1xvp22fn_gtey0or">
+      <w:hyperlink w:history="1" r:id="rIdff4ha5iehnustp5ogkddm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Порядке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> присвоения, снижения и лишения классных чинов лицам, занимающим политические государственные должности, специальные государственные должности и политические муниципальные должности, утвержденном вышеназванным </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId20gzzxyqsbnw141aepfug">
+      <w:hyperlink w:history="1" r:id="rId63hue_vgwp6gwrqspyl05">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -686,51 +686,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"- руководителя, заместителя руководителя подведомственного подразделения государственного органа (должности, на которые назначение и освобождение осуществляется Президентом, Председателем Кабинета Министров), за исключением государственных органов, где предусмотрено присвоение воинских званий, специальных классных чинов и специальных званий, по представлению руководителя государственного органа.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0g5vrcmxkh-qcvpmlyead">
+      <w:hyperlink w:history="1" r:id="rIdkzf0ednygimqizvlhvpay">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">приложении 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> к вышеуказанному Порядку:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -856,121 +856,121 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">"Управляющий делами Президента".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdla9mgskcdcrc7n3fmjl-u">
+      <w:hyperlink w:history="1" r:id="rId0sw1bxix-zcebdji0qub4">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Указ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Кыргызской Республики "Об утверждении Реестра государственных и муниципальных должностей Кыргызской Республики" от 31 января 2017 года № 17 следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId06ccokzyxc27tsarxkshb">
+      <w:hyperlink w:history="1" r:id="rIdyk-fekisgtur5dcz9hu4o">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Реестре</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных и муниципальных должностей Кыргызской Республики, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjwueq_xpi4em-0akf3awg">
+      <w:hyperlink w:history="1" r:id="rId5fg3y-z34s3prlkibziht">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">главе 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Политические государственные должности" раздела I:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1179,69 +1179,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdyu1tkbfj8k8sh74rk6ljo">
+    <w:hyperlink w:history="1" r:id="rIdn_s6ry3hfabkfmf-ys-6z">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230002558</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdqqwhomagvt8yav3q8famu">
+    <w:hyperlink w:history="1" r:id="rIdv42a51kqge_1vjnze74re">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1384,57 +1384,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdhd3bzczgozwrxfhgpr3ld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202" TargetMode="External"/><Relationship Id="rId9abnbuecgikb9wupjmxu_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112303" TargetMode="External"/><Relationship Id="rIdvmwa42l3busgceu_qhhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/69263" TargetMode="External"/><Relationship Id="rIdp0zwf0ln7jvdjdcdioncd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202" TargetMode="External"/><Relationship Id="rIdqwyediwoyp7qde7pqxceq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112303" TargetMode="External"/><Relationship Id="rIdp82ibl-8wbmvstuwtz7td" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/69264" TargetMode="External"/><Relationship Id="rIdfbw3ozmoqht3wmjkismop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/62263" TargetMode="External"/><Relationship Id="rIdek6rd1xvp22fn_gtey0or" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/435070" TargetMode="External"/><Relationship Id="rId20gzzxyqsbnw141aepfug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/62263" TargetMode="External"/><Relationship Id="rId0g5vrcmxkh-qcvpmlyead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/435070#pr1" TargetMode="External"/><Relationship Id="rIdla9mgskcdcrc7n3fmjl-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/69262" TargetMode="External"/><Relationship Id="rId06ccokzyxc27tsarxkshb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/69262#pr" TargetMode="External"/><Relationship Id="rIdjwueq_xpi4em-0akf3awg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/69262#g1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdanvdc0gta7gpuk4t364ld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202" TargetMode="External"/><Relationship Id="rIdwjhmeuvb6-ygnqsa98u7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112303" TargetMode="External"/><Relationship Id="rIdaj9o030fafyigoxp9rxlb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/69263" TargetMode="External"/><Relationship Id="rIdibs0ohyusl4nafnzhmjoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/202" TargetMode="External"/><Relationship Id="rIdxvkgvkyz6pu-z3awsazqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112303" TargetMode="External"/><Relationship Id="rIdcceby9adsd-k5gwrcwifm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/69264" TargetMode="External"/><Relationship Id="rId7j7pul2a4tnji6o22uyxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/62263" TargetMode="External"/><Relationship Id="rIdff4ha5iehnustp5ogkddm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/435070" TargetMode="External"/><Relationship Id="rId63hue_vgwp6gwrqspyl05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/62263" TargetMode="External"/><Relationship Id="rIdkzf0ednygimqizvlhvpay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/435070#pr1" TargetMode="External"/><Relationship Id="rId0sw1bxix-zcebdji0qub4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/69262" TargetMode="External"/><Relationship Id="rIdyk-fekisgtur5dcz9hu4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/69262#pr" TargetMode="External"/><Relationship Id="rId5fg3y-z34s3prlkibziht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/69262#g1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdyu1tkbfj8k8sh74rk6ljo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002558" TargetMode="External"/><Relationship Id="rIdqqwhomagvt8yav3q8famu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdn_s6ry3hfabkfmf-ys-6z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230002558" TargetMode="External"/><Relationship Id="rIdv42a51kqge_1vjnze74re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>