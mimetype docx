--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -221,51 +221,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdey6viyxnvbfpqrapdtsdq">
+      <w:hyperlink w:history="1" r:id="rId-48cakpywpr5_nslc5j-1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -376,51 +376,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Климатический центр является правопреемником Центра климатического финансирования при Министерстве природных ресурсов, экологии и технического надзора Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Климатический центр в своей деятельности руководствуется </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh-yfai-dbz9jebqyocs--">
+      <w:hyperlink w:history="1" r:id="rId6txqa3dvydhqdcwennel-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Кыргызской Республики, актами Президента Кыргызской Республики, Жогорку Кенеша Кыргызской Республики, Кабинета Министров Кыргызской Республики, международными договорами, вступившими в силу в соответствии с законодательством Кыргызской Республики, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -730,87 +730,87 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">зеленой</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> экономики и углеродного рынка в рамках части 2 статьи 6 Парижского соглашения по Рамочной конвенции Организации Объединенных Наций об изменении климата, ратифицированного </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm6rmkinuvyrmt08kmufcu">
+      <w:hyperlink w:history="1" r:id="rIdwl_jrcqur6o6azyspjsmw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">О ратификации Парижского соглашения по </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgbsvukqe05bd2hzw_ganj">
+      <w:hyperlink w:history="1" r:id="rIditl9hztztielrzj6b82wt">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Рамочной конвенции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Организации Объединенных Наций об изменении климата, подписанного 12 декабря 2015 года в городе Париж</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -819,51 +819,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> от 11 ноября 2019 года № 125 (далее – Парижское соглашение);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgiml-w-08s_l3w3njmelh">
+      <w:hyperlink w:history="1" r:id="rId2l3wt_5rq_czv3f4hpfax">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1478,51 +1478,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9) осуществляет и координирует обмен информацией, распространение знаний и повышение осведомленности населения по вопросам изменения климата.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdycui7klk-g3raziaoly-l">
+      <w:hyperlink w:history="1" r:id="rIddztycd3y1k-v3wv1qftxi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1803,51 +1803,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10) координирует деятельность органов исполнительной власти по вопросам подготовки климатических и экологических проектов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyn80trzqs-jvr6y7p0brx">
+      <w:hyperlink w:history="1" r:id="rIdzqjlrgmzmue6qk3yvdi1n">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2006,51 +2006,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Заместитель директора подчиняется непосредственно директору Климатического центра и организует деятельность в пределах возложенных на него обязанностей и полномочий. В отсутствие директора Климатического центра его функции выполняет заместитель директора в соответствии с письменным приказом о времени замещения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgnuzwe3f8amtduseskgmz">
+      <w:hyperlink w:history="1" r:id="rIdaxhdzcb5a8vvma0k1oj_k">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2267,51 +2267,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">17. Директор Климатического центра, его заместитель и работники не являются государственными служащими и содержатся за счет средств международных финансовых институтов и организаций, аккредитованных в ЗКФ, на контрактной основе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(В редакции </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm56dmwdgfcpitnzotpauw">
+      <w:hyperlink w:history="1" r:id="rIdft0s9d6ltvdcef9z5cc6-">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2592,51 +2592,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">24. Реорганизация и ликвидация Климатического центра осуществляются в соответствии с гражданским законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">25. В случае прекращения деятельности документы Климатического центра хранятся и используются в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduv9hqf6iipwzlwjft04me">
+      <w:hyperlink w:history="1" r:id="rIdn0iyuwvwx57mwp0wsyfno">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики "О Национальном архивном фонде Кыргызской Республики".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="397"/>
         <w:jc w:val="both"/>
@@ -2732,69 +2732,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdnbfalwgk9nfcqiwlnkz5b">
+    <w:hyperlink w:history="1" r:id="rId6qw2lj9v0opm1rgxtq9wo">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230003974</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rId322l1w883wdjqfdrh7qfa">
+    <w:hyperlink w:history="1" r:id="rIdk8tqfqemiysq_exeu5rsr">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2937,57 +2937,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdey6viyxnvbfpqrapdtsdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031808" TargetMode="External"/><Relationship Id="rIdh-yfai-dbz9jebqyocs--" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdm6rmkinuvyrmt08kmufcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111972" TargetMode="External"/><Relationship Id="rIdgbsvukqe05bd2hzw_ganj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/17198" TargetMode="External"/><Relationship Id="rIdgiml-w-08s_l3w3njmelh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031808" TargetMode="External"/><Relationship Id="rIdycui7klk-g3raziaoly-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031808" TargetMode="External"/><Relationship Id="rIdyn80trzqs-jvr6y7p0brx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031808" TargetMode="External"/><Relationship Id="rIdgnuzwe3f8amtduseskgmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031808" TargetMode="External"/><Relationship Id="rIdm56dmwdgfcpitnzotpauw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031808" TargetMode="External"/><Relationship Id="rIduv9hqf6iipwzlwjft04me" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/288" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId-48cakpywpr5_nslc5j-1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031808" TargetMode="External"/><Relationship Id="rId6txqa3dvydhqdcwennel-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/112213" TargetMode="External"/><Relationship Id="rIdwl_jrcqur6o6azyspjsmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111972" TargetMode="External"/><Relationship Id="rIditl9hztztielrzj6b82wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/17198" TargetMode="External"/><Relationship Id="rId2l3wt_5rq_czv3f4hpfax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031808" TargetMode="External"/><Relationship Id="rIddztycd3y1k-v3wv1qftxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031808" TargetMode="External"/><Relationship Id="rIdzqjlrgmzmue6qk3yvdi1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031808" TargetMode="External"/><Relationship Id="rIdaxhdzcb5a8vvma0k1oj_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031808" TargetMode="External"/><Relationship Id="rIdft0s9d6ltvdcef9z5cc6-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230031808" TargetMode="External"/><Relationship Id="rIdn0iyuwvwx57mwp0wsyfno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/288" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdnbfalwgk9nfcqiwlnkz5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003974" TargetMode="External"/><Relationship Id="rId322l1w883wdjqfdrh7qfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6qw2lj9v0opm1rgxtq9wo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230003974" TargetMode="External"/><Relationship Id="rIdk8tqfqemiysq_exeu5rsr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>