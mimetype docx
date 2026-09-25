--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -214,99 +214,99 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в часть I Гражданского </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcfhnccfb56ojsxoe5ot6p">
+      <w:hyperlink w:history="1" r:id="rIdny0c4xwphry7m-dhobzdx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодекса</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики (Ведомости Жогорку Кенеша Кыргызской Республики, 1996 г., № 6, ст.80) следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) пункт 6 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvyucsnrowahka9cdovcxu">
+      <w:hyperlink w:history="1" r:id="rIdvluz2eltnxkvtj6hett7a">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 408</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -354,99 +354,99 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn6gckgcp9tw8m-dielnc5">
+      <w:hyperlink w:history="1" r:id="rIdrk0xf8dlqyinhqqf2nnkl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О статусе судебных исполнителей и об исполнительном производстве» (Ведомости Жогорку Кенеша Кыргызской Республики, 2017 г., № 1 (2), ст.15) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) часть 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-hq_ls59ryasoc5mdguas">
+      <w:hyperlink w:history="1" r:id="rId25ke-f_a_mgohmctopaib">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 16</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить абзацем вторым следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -464,51 +464,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIducbe0xvmt-86muvdo722p">
+      <w:hyperlink w:history="1" r:id="rIdsooxvyx5fr9hv5dd2nkzk">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -568,51 +568,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">б) в абзаце втором части 2 слова «, за исключением случаев, предусмотренных в пункте 6 части 1 настоящей статьи» исключить;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmyjknysfhcp4vh5izq9_4">
+      <w:hyperlink w:history="1" r:id="rIdnqprkzha4vjca-5xz_qrb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить частью 3 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -630,51 +630,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) часть 4 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId92uxgdszb-gldriud6foe">
+      <w:hyperlink w:history="1" r:id="rIdt_jf3ydvjf3w8cvg1goym">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить абзацем вторым следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -692,99 +692,99 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) в пункте 2 части 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw6ntfmbnglmrlqdqjpzny">
+      <w:hyperlink w:history="1" r:id="rId4otqrnyq0bhn3qi5cypmb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 74</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слово «торгов» заменить словами «электронных торгов»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdguqgebziyz7cu7xo_ruvz">
+      <w:hyperlink w:history="1" r:id="rIdnf3sryva5yxgyujuglfy7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 78</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -858,99 +858,99 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) в абзаце первом части 3 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdthc3coy5zzcnxpdh3nvno">
+      <w:hyperlink w:history="1" r:id="rIdjixsit2qh6lzy8uombfix">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 80</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слово «торгах» заменить словами «электронных торгах»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId75cbht53jsvet0dllhmtf">
+      <w:hyperlink w:history="1" r:id="rIddxiooedydgx97ekxk3ycq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 81</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -982,85 +982,85 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm1_n6tsbwzdwckhldpuij">
+      <w:hyperlink w:history="1" r:id="rIddj4hjyuhbp1dbrj5yfowq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 82</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а) в наименовании </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfhityxnxrnx4zu3rjb8e-">
+      <w:hyperlink w:history="1" r:id="rId2idxrwdpcjk7peyazj9yc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слово «торгах» заменить словами «электронных торгах»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1092,105 +1092,105 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgrxx5ljqekhcbsu15skwh">
+      <w:hyperlink w:history="1" r:id="rId34uzlhpltokghoaaspvyy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 83</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а) наименование </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsmgorsl-r2u24w7xtht5h">
+      <w:hyperlink w:history="1" r:id="rIdu1ffvtqfciskcmfgl0se2">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: «</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgx6tmiyiccrm6lwdrdh7c">
+      <w:hyperlink w:history="1" r:id="rIdbazzz9-uojtder6ksm_mi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 83</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Извещение о проведении электронных торгов»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1264,105 +1264,105 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrkl05lxintd9zo_f-shbc">
+      <w:hyperlink w:history="1" r:id="rIdxmbppxygjrr-ki3jrlhra">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 84</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а) наименование </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhtjop4n3zag1vhv_ihl-u">
+      <w:hyperlink w:history="1" r:id="rIdv7anpmiefv1bm_5wqxzkm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: «</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_16cgzm49c0dtm5czm8vn">
+      <w:hyperlink w:history="1" r:id="rId-yvwrmmkli6dm28yu_dk5">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 84</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Порядок проведения электронных торгов»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1646,51 +1646,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo099fst6ccqfiqhhxfs-e">
+      <w:hyperlink w:history="1" r:id="rIdpcttbtkoxswz3lzieynwn">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 85</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2162,69 +2162,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdxm6w57cryngq6smpka4w5">
+    <w:hyperlink w:history="1" r:id="rIdsyyiczyhgkkabugjjgrzo">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230004708</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdok3h6djup8gnzb-dp-we9">
+    <w:hyperlink w:history="1" r:id="rIdifyhdk2j8l3dopysbwprd">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2367,57 +2367,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdcfhnccfb56ojsxoe5ot6p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4" TargetMode="External"/><Relationship Id="rIdvyucsnrowahka9cdovcxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4#st_408" TargetMode="External"/><Relationship Id="rIdn6gckgcp9tw8m-dielnc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522" TargetMode="External"/><Relationship Id="rId-hq_ls59ryasoc5mdguas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_16" TargetMode="External"/><Relationship Id="rIducbe0xvmt-86muvdo722p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_17" TargetMode="External"/><Relationship Id="rIdmyjknysfhcp4vh5izq9_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_17" TargetMode="External"/><Relationship Id="rId92uxgdszb-gldriud6foe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_18" TargetMode="External"/><Relationship Id="rIdw6ntfmbnglmrlqdqjpzny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_74" TargetMode="External"/><Relationship Id="rIdguqgebziyz7cu7xo_ruvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_78" TargetMode="External"/><Relationship Id="rIdthc3coy5zzcnxpdh3nvno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_80" TargetMode="External"/><Relationship Id="rId75cbht53jsvet0dllhmtf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_81" TargetMode="External"/><Relationship Id="rIdm1_n6tsbwzdwckhldpuij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_82" TargetMode="External"/><Relationship Id="rIdfhityxnxrnx4zu3rjb8e-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_82" TargetMode="External"/><Relationship Id="rIdgrxx5ljqekhcbsu15skwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_83" TargetMode="External"/><Relationship Id="rIdsmgorsl-r2u24w7xtht5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_83" TargetMode="External"/><Relationship Id="rIdgx6tmiyiccrm6lwdrdh7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_83" TargetMode="External"/><Relationship Id="rIdrkl05lxintd9zo_f-shbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_84" TargetMode="External"/><Relationship Id="rIdhtjop4n3zag1vhv_ihl-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_84" TargetMode="External"/><Relationship Id="rId_16cgzm49c0dtm5czm8vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_84" TargetMode="External"/><Relationship Id="rIdo099fst6ccqfiqhhxfs-e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_85" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdny0c4xwphry7m-dhobzdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4" TargetMode="External"/><Relationship Id="rIdvluz2eltnxkvtj6hett7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4#st_408" TargetMode="External"/><Relationship Id="rIdrk0xf8dlqyinhqqf2nnkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522" TargetMode="External"/><Relationship Id="rId25ke-f_a_mgohmctopaib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_16" TargetMode="External"/><Relationship Id="rIdsooxvyx5fr9hv5dd2nkzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_17" TargetMode="External"/><Relationship Id="rIdnqprkzha4vjca-5xz_qrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_17" TargetMode="External"/><Relationship Id="rIdt_jf3ydvjf3w8cvg1goym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_18" TargetMode="External"/><Relationship Id="rId4otqrnyq0bhn3qi5cypmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_74" TargetMode="External"/><Relationship Id="rIdnf3sryva5yxgyujuglfy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_78" TargetMode="External"/><Relationship Id="rIdjixsit2qh6lzy8uombfix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_80" TargetMode="External"/><Relationship Id="rIddxiooedydgx97ekxk3ycq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_81" TargetMode="External"/><Relationship Id="rIddj4hjyuhbp1dbrj5yfowq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_82" TargetMode="External"/><Relationship Id="rId2idxrwdpcjk7peyazj9yc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_82" TargetMode="External"/><Relationship Id="rId34uzlhpltokghoaaspvyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_83" TargetMode="External"/><Relationship Id="rIdu1ffvtqfciskcmfgl0se2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_83" TargetMode="External"/><Relationship Id="rIdbazzz9-uojtder6ksm_mi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_83" TargetMode="External"/><Relationship Id="rIdxmbppxygjrr-ki3jrlhra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_84" TargetMode="External"/><Relationship Id="rIdv7anpmiefv1bm_5wqxzkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_84" TargetMode="External"/><Relationship Id="rId-yvwrmmkli6dm28yu_dk5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_84" TargetMode="External"/><Relationship Id="rIdpcttbtkoxswz3lzieynwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_85" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdxm6w57cryngq6smpka4w5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230004708" TargetMode="External"/><Relationship Id="rIdok3h6djup8gnzb-dp-we9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdsyyiczyhgkkabugjjgrzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230004708" TargetMode="External"/><Relationship Id="rIdifyhdk2j8l3dopysbwprd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>