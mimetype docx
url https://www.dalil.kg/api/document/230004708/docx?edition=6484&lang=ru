--- v1 (2026-09-25)
+++ v2 (2026-09-25)
@@ -214,99 +214,99 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в часть I Гражданского </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdny0c4xwphry7m-dhobzdx">
+      <w:hyperlink w:history="1" r:id="rId2nuock9tbcknnwghsb3q8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">кодекса</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики (Ведомости Жогорку Кенеша Кыргызской Республики, 1996 г., № 6, ст.80) следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) пункт 6 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvluz2eltnxkvtj6hett7a">
+      <w:hyperlink w:history="1" r:id="rIdr7yogo7mfjc2vh0srscrl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 408</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -354,99 +354,99 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrk0xf8dlqyinhqqf2nnkl">
+      <w:hyperlink w:history="1" r:id="rIdemgjvm1ienhdynkv_uxht">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Закон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики «О статусе судебных исполнителей и об исполнительном производстве» (Ведомости Жогорку Кенеша Кыргызской Республики, 2017 г., № 1 (2), ст.15) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) часть 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId25ke-f_a_mgohmctopaib">
+      <w:hyperlink w:history="1" r:id="rId53cg17qlda4n5syfvwbip">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 16</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить абзацем вторым следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -464,51 +464,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsooxvyx5fr9hv5dd2nkzk">
+      <w:hyperlink w:history="1" r:id="rIdigw3viestsxpjnb8yk0eh">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -568,51 +568,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">б) в абзаце втором части 2 слова «, за исключением случаев, предусмотренных в пункте 6 части 1 настоящей статьи» исключить;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в) </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnqprkzha4vjca-5xz_qrb">
+      <w:hyperlink w:history="1" r:id="rId2kov8zoljuqmq6rzf6ax7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статью</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить частью 3 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -630,51 +630,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3) часть 4 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt_jf3ydvjf3w8cvg1goym">
+      <w:hyperlink w:history="1" r:id="rId3borztlpyvniazg7i9vg0">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить абзацем вторым следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -692,99 +692,99 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) в пункте 2 части 2 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4otqrnyq0bhn3qi5cypmb">
+      <w:hyperlink w:history="1" r:id="rIdtuyt-xztdiy3ndllwzqbi">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 74</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слово «торгов» заменить словами «электронных торгов»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnf3sryva5yxgyujuglfy7">
+      <w:hyperlink w:history="1" r:id="rIdocbtbhmzjc9z1fjfhmhkq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 78</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -858,99 +858,99 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6) в абзаце первом части 3 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjixsit2qh6lzy8uombfix">
+      <w:hyperlink w:history="1" r:id="rIdskgddvp97bjhydzw9rnxm">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 80</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слово «торгах» заменить словами «электронных торгах»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddxiooedydgx97ekxk3ycq">
+      <w:hyperlink w:history="1" r:id="rIdn_kdqmps6vyx5jyjzucfr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 81</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -982,85 +982,85 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddj4hjyuhbp1dbrj5yfowq">
+      <w:hyperlink w:history="1" r:id="rIdcfc6jtf9a7axiggfol5wo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 82</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а) в наименовании </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2idxrwdpcjk7peyazj9yc">
+      <w:hyperlink w:history="1" r:id="rIdcnnrcttkcr3tkbi4ivkoc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> слово «торгах» заменить словами «электронных торгах»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1092,105 +1092,105 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId34uzlhpltokghoaaspvyy">
+      <w:hyperlink w:history="1" r:id="rId7j44bvnwxm0f9imgtljfw">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 83</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а) наименование </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu1ffvtqfciskcmfgl0se2">
+      <w:hyperlink w:history="1" r:id="rIduwvtpdqayphrxj7cy9awy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: «</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbazzz9-uojtder6ksm_mi">
+      <w:hyperlink w:history="1" r:id="rIddatdihgde76b29j-txvvq">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 83</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Извещение о проведении электронных торгов»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1264,105 +1264,105 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxmbppxygjrr-ki3jrlhra">
+      <w:hyperlink w:history="1" r:id="rId9flxf9ucm3tjcaercjyev">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 84</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а) наименование </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv7anpmiefv1bm_5wqxzkm">
+      <w:hyperlink w:history="1" r:id="rIdzwacky9ae9sr81utpwjgy">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: «</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-yvwrmmkli6dm28yu_dk5">
+      <w:hyperlink w:history="1" r:id="rIdscygm7ncur7drfiddoi4h">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Статья 84</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Порядок проведения электронных торгов»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1646,51 +1646,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11) в </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpcttbtkoxswz3lzieynwn">
+      <w:hyperlink w:history="1" r:id="rIdlpse_xj1mtvfphgoqotwr">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="1D4ED8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">статье 85</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2162,69 +2162,69 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="D0D0D0" w:sz="6" w:space="8"/>
       </w:pBdr>
       <w:spacing w:after="0" w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Источник: </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rIdsyyiczyhgkkabugjjgrzo">
+    <w:hyperlink w:history="1" r:id="rIdzw8toka9wl0mnzfrznmmj">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg/document/230004708</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:hyperlink w:history="1" r:id="rIdifyhdk2j8l3dopysbwprd">
+    <w:hyperlink w:history="1" r:id="rId2a8wnm_2fbjbgcv91e1a1">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="132D3F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">dalil.kg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:color w:val="666666"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> — правовая библиотека Кыргызской Республики</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2367,57 +2367,57 @@
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdny0c4xwphry7m-dhobzdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4" TargetMode="External"/><Relationship Id="rIdvluz2eltnxkvtj6hett7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4#st_408" TargetMode="External"/><Relationship Id="rIdrk0xf8dlqyinhqqf2nnkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522" TargetMode="External"/><Relationship Id="rId25ke-f_a_mgohmctopaib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_16" TargetMode="External"/><Relationship Id="rIdsooxvyx5fr9hv5dd2nkzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_17" TargetMode="External"/><Relationship Id="rIdnqprkzha4vjca-5xz_qrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_17" TargetMode="External"/><Relationship Id="rIdt_jf3ydvjf3w8cvg1goym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_18" TargetMode="External"/><Relationship Id="rId4otqrnyq0bhn3qi5cypmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_74" TargetMode="External"/><Relationship Id="rIdnf3sryva5yxgyujuglfy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_78" TargetMode="External"/><Relationship Id="rIdjixsit2qh6lzy8uombfix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_80" TargetMode="External"/><Relationship Id="rIddxiooedydgx97ekxk3ycq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_81" TargetMode="External"/><Relationship Id="rIddj4hjyuhbp1dbrj5yfowq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_82" TargetMode="External"/><Relationship Id="rId2idxrwdpcjk7peyazj9yc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_82" TargetMode="External"/><Relationship Id="rId34uzlhpltokghoaaspvyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_83" TargetMode="External"/><Relationship Id="rIdu1ffvtqfciskcmfgl0se2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_83" TargetMode="External"/><Relationship Id="rIdbazzz9-uojtder6ksm_mi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_83" TargetMode="External"/><Relationship Id="rIdxmbppxygjrr-ki3jrlhra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_84" TargetMode="External"/><Relationship Id="rIdv7anpmiefv1bm_5wqxzkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_84" TargetMode="External"/><Relationship Id="rId-yvwrmmkli6dm28yu_dk5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_84" TargetMode="External"/><Relationship Id="rIdpcttbtkoxswz3lzieynwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_85" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2nuock9tbcknnwghsb3q8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4" TargetMode="External"/><Relationship Id="rIdr7yogo7mfjc2vh0srscrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/4#st_408" TargetMode="External"/><Relationship Id="rIdemgjvm1ienhdynkv_uxht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522" TargetMode="External"/><Relationship Id="rId53cg17qlda4n5syfvwbip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_16" TargetMode="External"/><Relationship Id="rIdigw3viestsxpjnb8yk0eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_17" TargetMode="External"/><Relationship Id="rId2kov8zoljuqmq6rzf6ax7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_17" TargetMode="External"/><Relationship Id="rId3borztlpyvniazg7i9vg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_18" TargetMode="External"/><Relationship Id="rIdtuyt-xztdiy3ndllwzqbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_74" TargetMode="External"/><Relationship Id="rIdocbtbhmzjc9z1fjfhmhkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_78" TargetMode="External"/><Relationship Id="rIdskgddvp97bjhydzw9rnxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_80" TargetMode="External"/><Relationship Id="rIdn_kdqmps6vyx5jyjzucfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_81" TargetMode="External"/><Relationship Id="rIdcfc6jtf9a7axiggfol5wo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_82" TargetMode="External"/><Relationship Id="rIdcnnrcttkcr3tkbi4ivkoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_82" TargetMode="External"/><Relationship Id="rId7j44bvnwxm0f9imgtljfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_83" TargetMode="External"/><Relationship Id="rIduwvtpdqayphrxj7cy9awy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_83" TargetMode="External"/><Relationship Id="rIddatdihgde76b29j-txvvq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_83" TargetMode="External"/><Relationship Id="rId9flxf9ucm3tjcaercjyev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_84" TargetMode="External"/><Relationship Id="rIdzwacky9ae9sr81utpwjgy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_84" TargetMode="External"/><Relationship Id="rIdscygm7ncur7drfiddoi4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_84" TargetMode="External"/><Relationship Id="rIdlpse_xj1mtvfphgoqotwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/111522#st_85" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de64316e95979c063c17bcd5380dc052a2594e9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdsyyiczyhgkkabugjjgrzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230004708" TargetMode="External"/><Relationship Id="rIdifyhdk2j8l3dopysbwprd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdzw8toka9wl0mnzfrznmmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg/document/230004708" TargetMode="External"/><Relationship Id="rId2a8wnm_2fbjbgcv91e1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalil.kg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>